--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fce297" w14:textId="2fce297">
+    <w:p w14:paraId="bc1f858" w14:textId="bc1f858">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-299/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 22 желтоқсанда № 21852 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің 8-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -746,134 +808,176 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Осы Денсаулық сақтау саласындағы аккредиттеу </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 9) тармақшасына, </w:t>
+        <w:t xml:space="preserve">1. Осы Денсаулық сақтау саласындағы аккредиттеу Қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тармақшасына сәйкес әзірленді және денсаулық сақтау саласында аккредиттеу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және денсаулық сақтау саласында аккредиттеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1202,54 +1306,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасында көрсетілген өзін-өзі бағалау нәтижелерін растайтын құжаттар салыстырып тексеру үшін түпнұсқаларын ұсына отырып, көшірмелерде не электрондық көшірмелерде электрондық поштаға беріледі kmfk@dsm.gov.kz немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Денсаулық сақтау субъектілерін "Азаматтарға арналған үкімет" мемлекеттік корпорациясында немесе орналасқан жері бойынша мемлекеттік кіріс органында мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер Комитет "электрондық үкімет" www.egov.kz веб-порталынан алады.</w:t>
+      5. Комитет денсаулық сақтау субъектілерін "Азаматтарға арналған үкімет" мемлекеттік корпорациясында немесе орналасқан жері бойынша мемлекеттік кіріс органында мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер "цифрлық үкімет" www.egov.kz веб-порталынан алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комитет құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1259,91 +1425,205 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау субъектісі Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ұсынылған құжаттардың және цифрлық құжаттар сервисінен алынған мәліметтердің толықтығы құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде тексеріледі.</w:t>
+        <w:t>
+      7. Осы Қағидалардың 4-тармағында көрсетілген ұсынылған құжаттардың толықтығы және портал арқылы келіп түскен цифрлық құжаттар сервисінен алынған мәліметтер құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті көрсетушімен тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Денсаулық сақтау субъектісі құжаттардың толық топтамасын ұсынбаған немесе осы Қағидалардың 5-тармағына сәйкес мәліметтер болмаған жағдайда, Комитет көрсетілген мерзімдерде Комитет басшысының электрондық цифрлық қолтаңбасымен куәландырылған өтінішті одан әрі қараудан бас тартуды (еркін нысанда) жібереді.</w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда, олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінде, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш және (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және өтінішті әрі қарай қарауға көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолымен куәландырылған жазбаша дәлелді бас тартуды (еркін түрде) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Денсаулық сақтау субъектісі құжаттардың толық топтамасын ұсынған кезде Комитет оларды 5 (бес) жұмыс күні ішінде қарайды және қарау нәтижелері бойынша 2 (екі) жұмыс күні ішінде денсаулық сақтау субъектісінің атауын, құжаттардың келіп түскен күнін, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1378,412 +1658,526 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Егер Денсаулық сақтау субъектісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген аккредиттеу шарттарына сәйкес келмеген жағдайда, Комитет Қазақстан Республикасы Әкімшілік рәсімдік – процестік кодексінің (бұдан әрі –ӘРПК) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тыңдауды жүргізеді.</w:t>
+        <w:t xml:space="preserve"> көзделген аккредиттеу шарттарына сәйкес келмеген жағдайда Комитет мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізібейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Егер субъект (мәліметтер, құжаттар) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген барлық шарттарға толық сәйкес келген жағдайда Комитет аккредиттеу туралы шешімді қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитеттің аккредиттеу туралы куәлік беру туралы шешімі бұйрықпен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Аккредиттеу туралы шешім (Комитет басшысының бұйрығын тіркеу) шығарылғаннан кейін денсаулық сақтау субъектісіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бес жыл мерзімге аккредиттеу туралы куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Дәлелді бас тартуға (еркін нысанда) Комитет басшысының электрондық цифрлық қолтаңбасы қойылады және өтініш берушіге электрондық құжат түрінде не қағаз нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Шағым Комитеттің және (немесе) оның лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын Комитет, лауазымды адам, шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1814,626 +2208,718 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ӘРПК – нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Шағымды сотқа дейінгі тәртіппен қарауды уәкілетті орган ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда аккредиттелген денсаулық сақтау субъектісі Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді. Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде аккредиттеу туралы куәлікті қайта ресімдейді. Бұрын берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу туралы куәлік жоғалған (бүлінген) кезде Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде аккредиттелген денсаулық сақтау субъектісінің өтініші (еркін нысанда) негізінде телнұсқаны ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу туралы куәліктің түпнұсқасының күші жойылды деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және ақпаратты "цифрлық үкіметтің" операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-1-тармақпен толықтырылды – ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын денсаулық сақтау ұйымдарын аккредиттеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Аккредиттеу туралы куәлік алу үшін білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын денсаулық сақтау ұйымы (бұдан әрі – бағалау бойынша ұйым) Комитетке "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы жібереді немесе Комитеттің кеңсесі арқылы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын ұйымды аккредиттеу" мемлекеттік көрсетілетін қызмет тізбесінің (бұдан әрі –Мемлекеттік көрсетілетін қызмет Тізбесі) 10-тармағына сәйкес құжаттар тапсырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      21. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет тиісті мемлекеттік цифрлық жүйелерден, сондай-ақ "цифрлық үкімет" шлюзі арқылы және электрондық құжаттар сервисінен әділет органында бағалау бойынша ұйымының мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік көрсетілетін қызмет Тізбесінде көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      22. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда аккредиттелген денсаулық сақтау субъектісі Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді. Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде аккредиттеу туралы куәлікті қайта ресімдейді. Бұрын берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Комитет құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аккредиттеу туралы куәлік жоғалған (бүлінген) кезде Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде аккредиттелген денсаулық сақтау субъектісінің өтініші (еркін нысанда) негізінде телнұсқаны ұсынады.</w:t>
-[...36 lines deleted...]
-      22-1. Көрсетілетін қызметті беруші осы Қағидаларға өзгеріс және (немесе) толықтыру енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және бірыңғай байланыс орталығына жібереді.</w:t>
+      Бағалау бойынша ұйымы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тізбенің 10-тармағында көрсетілген ұсынылған құжаттардың және портал арқылы келіп түскен сервистен алынған мәліметтердің толықтығын көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш пен (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті көрсетуші өтініш пен құжаттарды қабылдаудан бас тартады және Комитет басшысының электрондық цифрлық қолымен куәландырылған өтінішті әрі қарай қараудан бас тарту туралы (еркін нысандағы) хатты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-1-тармақпен толықтырылды – ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...357 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Құжаттар мен мәліметтердің толық топтамасын ұсынған кезде Комитет оларды 3 (үш) жұмыс күні ішінде қарайды және құжаттарды қарау нәтижелері бойынша 2 (екі) жұмыс күні ішінде ұйымның атауын, құжаттардың келіп түскен күнін, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтерді, әрбір ұсынылған құжат бойынша талдамалық ақпаратты, ұйымның аккредиттеу шарттарына сәйкестігі не сәйкес еместігі туралы, сондай-ақ Мемлекеттік көрсетілетін қызмет Тізбесінің 9-тармағында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін негіздердің бар (жоқ) екендігі туралы қорытындыларды қамтитын талдамалық анықтаманы (еркін нысанда) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдамалық анықтаманың негізінде алдын ала шешім қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2470,2348 +2956,3042 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Егер бағалау бойынша ұйым аккредиттеу шарттарына сәйкес келмесе және мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде, Комитет мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізібейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Егер бағалау бойынша ұйым (мәліметтер, құжаттар) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген барлық шарттарға толық сәйкес келген жағдайда Комитет аккредиттеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Аккредиттеу туралы шешім шығарылғаннан кейін (Комитет басшысының бұйрығын тіркеу) бағалау бойынша ұйым осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бес жыл мерзімге аккредиттеу туралы куәлік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Дәлелді бас тартуға (еркін нысанда) Комитет басшысының электрондық цифрлық қолтаңбасы қойылады және бағалау бойынша ұйымға электрондық құжат түрінде "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы оның жеке кабинетіне немесе өтініште көрсетілген электрондық поштасына немесе қағаз түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес Комитет мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес Комитет мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік қызметтер көрсету мәселелері бойынша Комитеттің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармағына сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитетке беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет шағымды қарайтын органға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімін қабылдаса, шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда, бағалау туралы аккредиттелген ұйым Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде (еркін нысанда) аккредиттеу туралы куәлікті қайта ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-1. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады ақпаратты "цифрлық үкіметтің" операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 44-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Бұрын қағаз нысанда берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қағаз нысанда берілген аккредиттеу туралы куәлік жоғалған (бүлінген) кезде Комитет аккредиттелген ұйымның бағалау туралы еркін нысандағы өтініші негізінде өтініш келіп түскен күннен бастап бес жұмыс күні ішінде телнұсқаны ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу туралы куәліктің түпнұсқасының күші жойылды деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Медициналық ұйымдарды аккредиттеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Қызметтердің аккредиттеу стандарттарына сәйкестігіне сыртқы кешенді бағалау негізінде медициналық ұйымдарды аккредиттеу туралы куәлікті алу үшін медициналық ұйымдар "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы Комитетпен (бұдан әрі – аккредиттеуші орган) аккредиттелген ұйымға "Медициналық ұйымдар қызметінің аккредиттеу стандарттарына сәйкестігін тану мақсатында оларды аккредиттеу" мемлекеттік көрсетілетін қызмет Тізбесінің 10-тармағына сәйкес осы Қағидалардың (бұдан әрі – Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Аккредиттеуге құжаттарды тапсыру сәтінде қызметін кемінде он екі ай жүзеге асыратын медициналық ұйымдар аккредиттеуге жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      42. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Медициналық ұйымдарды аккредиттеу мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...69 lines deleted...]
-      43. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзін-өзі бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
-[...15 lines deleted...]
-      44. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда, бағалау туралы аккредиттелген ұйым Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы кешенді бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...33 lines deleted...]
-      44-1. Көрсетілетін қызметті беруші осы Қағидаларға өзгеріс және (немесе) толықтыру енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және бірыңғай байланыс орталығына жібереді.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Денсаулық сақтау саласындағы аккредиттеу стандарттарына сәйкес келетін медициналық ұйым өзін – өзі бағалауды (даярлауды) дербес және (немесе) денсаулық сақтаудағы сапа жөніндегі халықаралық ұйым мақұлдаған аккредиттеу өлшемшарттары (бұдан әрі – аккредиттеу өлшемшарттары) бойынша аккредиттеу шарттарын енгізу тәжірибесі мен дағдылары бар кеңесшілерді (аккредиттеуге дайындау үшін жеке немесе заңды тұлғаларды) тарта отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте медициналық ұйымның өзін-өзі бағалауына қатысатын тұлғалар (тартылған кеңесшілер) осы медициналық ұйымға сыртқы кешенді бағалау жүргізуге тартылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Аккредиттеу өлшемшарттары бойынша өзін – өзі бағалау нәтижелері тиісті цифрлық жүйеге (бұдан әрі – ЦЖ) енгізіледі. ЦЖ-ге өзін-өзі бағалау нәтижелерін енгізу үшін медициналық ұйым аккредиттеуші органнан логин мен пароль алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 44-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
-[...397 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Медициналық ұйым аккредиттеуші органға Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Аккредиттеуші орган цифрлық үкімет шлюзінен (бұдан әрі – ЦҮШ) мәліметтерді алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлғаны және (немесе) филиалдарды (өкілдіктерді) мемлекеттік тіркеу (қайта тіркеу) туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медициналық қызметке лицензияның және оған қосымшалары бар екендігі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік құқығын немесе жалдау шартын немесе жылжымайтын мүлікті (несиені) өтеусіз пайдалану шартын немесе мүлікті сенімгерлік басқару шартын немесе мемлекеттік-жекешелік әріптестік шартын (ЦҮШ-да мәліметтер болған жағдайда) куәландыратын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Аккредиттеуші орган құжаттарды қабылдауды және тіркеуді түскен күні жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс уақыты аяқталғаннан кейін демалыс және мереке күндері медициналық ұйым жүгінген кезде құжаттарды қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толықтығы мен портал арқылы түскен цифрлық құжаттар сервисінің мәліметтері құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті көрсетушімен тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда, олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінде, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш пен (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілген уақыт ішінде өтінішті әрі қарай қараудан бас тарту туралы уәжді бас тартуды (еркін нысанда) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Өтініш тіркелгеннен кейін аккредиттеуші орган 5 (бес) жұмыс күнінен кешіктірмей медициналық ұйымның электрондық поштасы арқылы күнін көрсете отырып, сыртқы кешенді бағалау жүргізу туралы хабарлама (еркін нысанда) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Сыртқы кешенді бағалау медициналық ұйымның барлық құрылымдық бөлімшелерін, филиалдарын, өкілдіктері мен объектілерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа филиал ашылған жағдайда медициналық ұйым 3 айдан аспайтын мерзімде аккредиттеуші органға хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Сыртқы кешенді бағалауды аккредиттеуші орган аккредиттеу өлшемшарттарының негізінде келесі өлшемшарттарға сәйкес келетін сарапшыларды тарта отырып жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары және (немесе) орта арнаулы медициналық білімінің; сарапшы-әкімші үшін жоғары кәсіптік білімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) денсаулық сақтау ұйымдарында кемінде жеті жыл жұмыс тәжірибесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық сақтау саласындағы білім беру ұйымдарының клиникалық кафедраларында кемінде бес жыл жұмыс тәжірибесі (клиникалық базаларға, Денсаулық сақтау саласындағы білім беру ұйымдарының клиникаларына, университеттік ауруханаларға, резидентура базаларына, интеграцияланған академиялық медициналық орталықтарға қойылатын талаптарға сәйкестігіне медициналық ұйымдарды сыртқы кешенді бағалауға тартылатын сарапшылар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аккредиттеуші орган жүргізетін кейіннен біліктілігін арттыра отырып (үш жылда бір рет) денсаулық сақтау саласындағы аккредиттеу мәселелері бойынша кемінде 54 (елу төрт) сағат біліктілігін арттыру туралы куәлікпен расталған аккредиттеу стандарттарын (өлшемшарттарын), сыртқы кешенді бағалауды жүргізу әдістемесін білу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тағылымдамадан өтуші ретінде сыртқы кешенді бағалау жүргізуге қатысу тәжірибесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...393 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мүдделер қақтығысының болмауы туралы өтінішпен расталған мүдделер қақтығысының болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Келесі жағдайлар мүдделер қақтығысы болып саналады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сарапшы аккредиттелетін медициналық ұйыммен еңбек немесе шарттық қатынастарда соңғы 5 (бес) жыл бойы болды немесе болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сарапшының аккредиттелетін медициналық ұйымның қызметкерлерімен және (немесе) басшылығымен жақын туыстық байланыстары болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сарапшы немесе аккредиттеуші органның қызметкерлері медициналық ұйымды аккредиттеуге дайындауды жүргізді немесе консультациялық қызметтер көрсетті, медициналық ұйымның өзін-өзі бағалауын жүргізуге қатысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Сыртқы кешенді бағалау аккредиттеуші орган бекіткен кесте бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы кешенді бағалауды жүргізу мерзімі бекітілген халықтың санына, төсек қорына және медициналық ұйымның құрылымдық бөлімшелерінің (негізгі объектіден тыс орналасқан филиалдардың, өкілдіктердің) санына байланысты кемінде 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Аккредиттеуші орган сараптамалық топтарды құрады, оған аккредиттеуші органның қызметкерлері және (немесе) сарапшылар енгізіледі. Сараптама тобының басшысын аккредиттеуші орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы кешенді бағалау жүргізу үшін тартылатын сараптама тобы мүшелерінің саны медициналық ұйымның құрылымына, қуатына және көрсетілетін қызметтердің көлеміне байланысты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Медициналық ұйымға барар алдында сараптама тобының басшысы мен мүшелері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Медициналық ұйымның сыртқы кешенді бағалау бағдарламасын (бұдан әрі –бағдарлама) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Аккредиттеуші орган сараптама тобының мүшелеріне АЖ-ға сыртқы кешенді бағалау нәтижелерін енгізу үшін логиндер мен парольдерді береді. Аккредиттеу нәтижелерін енгізетін сарапшының жеке басы да электрондық-цифрлық қолтаңбамен расталады. Логин мен пароль туралы ақпарат құпия болып табылады, жария етуге және үшінші тұлғаларға беруге жатпайды. Құпия ақпаратты беру фактілері анықталған жағдайда сарапшы одан әрі аккредиттеу рәсімінен шеттетіледі, ал оның АЖ енгізген нәтижелері жойылады. Шеттетілген сарапшының функцияларын сараптама тобының басшысы орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Медициналық ұйымның аккредиттеу стандарттарына (өлшемшарттарына) сәйкестігін бағалау нәтижелері бойынша сараптама тобы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парақтарын толтырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Аккредиттеу стандарттарының (өлшемшарттарының) орындалуын сараптама тобы мынадай негізде бағалайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттарға шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) персоналға сауалнама жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) трейсерлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Сараптамалық топтың жұмысы үшін кеңсе жабдықтары мен интернетке қол жетімділігі бар кабинет бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Құжаттарға шолу медициналық ұйым қызметкерлерінің қатысуымен жүргізіледі. Құжаттарды шолуға жұмсалатын уақыт сыртқы кешенді бағалау жүргізуге бөлінген уақыттың төрттен бір бөлігінен аспайды. Ұсынылған құжаттарды зерделеу негізінде сараптама тобы жетіспейтін ақпаратты персоналға, оның ішінде медициналық ұйым басшылығына (бірінші басшыға және (немесе) оның орынбасарларына) сұрау салу арқылы нақтылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйым басшылығынан сұрау медициналық ұйымның жалпы қызметінің мәселелері бойынша, қажет болған жағдайда аккредиттеу шарттары бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйымдардың клиникалық базаларға, Денсаулық сақтау саласындағы білім беру ұйымдарының клиникаларына, университеттік ауруханаларға, резидентура базаларына, интеграцияланған академиялық медициналық орталықтарға қойылатын аккредиттеу критерийлеріне сәйкестігіне сыртқы кешенді бағалау жүргізу кезінде білім беру ұйымының басшылығынан да сұрау жүргізіледі. Сарапшылар білім беру ұйымының бірінші басшысына және (немесе) оның орынбасарына, сондай-ақ медициналық ұйымның базасында орналасқан факультет, клиникалық кафедралардың басшылығына сауалнама жүргізеді. Білім беру ұйымы басшылығының сауалнамасы медициналық ұйым базасында клиникалық даярлықты ұйымдастыру, кафедра қызметкерлерін, студенттерді, интерндер мен резиденттерді клиникалық практикаға жіберу бойынша мәселелерді қамтиды. Сараптама тобының мүшелері құжаттарды қарау кезінде алынған ақпаратты растау немесе нақтылау үшін клиникалық кафедралардың персоналына, студенттерге, интерндерге және резиденттерге, сондай-ақ пациенттерге сауалнама жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Трейсердің үш түрі қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүйелік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бейінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, трейсер пациентке медициналық көмек көрсетудің әртүрлі кезеңдерін мақсатты түрде қадағалау және (немесе) медициналық ұйымның әртүрлі бөлімшелерінің қызметкерлері тартылатын өзара байланысты процестерді бағалау болып табылады. Бір трейсер 1 (бір) сағаттан 3 (үш) сағатқа дейін созылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке трейсер барысында медициналық құжаттамаға шолу жасау және пациенттерді күту мен емдеуге тартылған жұмыскерлерге сауалнама жүргізу арқылы нақты пациентті емдеу және оған күтім жасау кезеңдері, ал оларға қатысты клиникалық базаларға, Денсаулық сақтау саласындағы білім беру ұйымдарының клиникаларына, университеттік ауруханаларға, резидентура базаларына, интеграцияланған академиялық медициналық орталықтарға қойылатын талаптарға сәйкестігіне сыртқы кешенді бағалау жүргізілетін медициналық ұйымдарда – сондай-ақ клиникалық кафедралардың қызметкерлеріне, сондай-ақ интерндер мен резиденттерге сауалнама жүргізіледі. Сарапшы пациенттерді мақсатты іріктеу әдісімен бағалау үшін таңдайды (күрделі немесе атипті жағдай). Таңдалған пациенттің медициналық картасы медициналық ұйымда көрсетілетін қызметтерді бақылау үшін негіз болып табылады. Пациент оған медициналық көмек көрсетуге қатысқан емдік, диагностикалық және медициналық емес процестер бағаланады. Сыртқы кешенді бағалау жүргізу кезеңінде пациенттің кемінде 3 (үш) жеке трейсері жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйелік трейсер кезінде ақпаратты жинау және ұйымды бағалау персоналдан сұрау, жеке бақылау, құжаттарды және (немесе) пациенттердің медициналық карталарын шолуды қамтиды. Бұл жағдайда бір жүйенің әртүрлі кезеңдері тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейінді трейсер барысында аккредиттелетін медициналық ұйымға тән қызмет бірегей сипаттамалар мен бейіні бойынша өзекті мәселелерге талдау жүргізе отырып бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиникалық базаларға, денсаулық сақтау саласындағы білім беру ұйымдарының клиникаларына, университеттік ауруханаларға, резидентура базаларына, интеграцияланған академиялық медициналық орталықтарға қойылатын талаптарға сәйкестігіне сыртқы кешенді бағалау жүргізілетін медициналық ұйымдарда білім беру ұйымдарының білім алушыларын (студенттерді, интерндер мен резиденттерді) клиникалық даярлау үшін жағдайлар қосымша бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейінді трейсердің мақсаты медициналық көмек көрсетудің әртүрлі кезеңдерінде, оның ішінде білім беру ұйымдарының білім алушыларын (студенттерді, интерндер мен резиденттерді) клиникалық даярлау шеңберінде пациенттің қауіпсіздігі проблемаларын анықтау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Бақылау құжаттардың шолуы кезінде және (немесе) персоналға сұрау салу кезінде сарапшылар алған ақпаратты растау мақсатында жүргізіледі. Бақылау персоналға сұрау салумен қатар жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Персоналға, трейсерге сауалнама жүргізуге және бақылауға жұмсалған уақыт сыртқы кешенді бағалау ұзақтығының төрттен үшін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
-[...15 lines deleted...]
-      65. Аккредиттеу стандарттарының (өлшемшарттарының) орындалуын сараптама тобы мынадай негізде бағалайды:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Аккредиттеу шарттарына сәйкестікті бағалау балдық жүйе негізінде жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
-[...15 lines deleted...]
-      1) құжаттарға шолу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 балл - стандарт талаптарына толық сәйкестік (90% -100% жағдайда немесе байқауда орындау);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 балл - стандарт талаптарына ішінара сәйкестік (50% -89% жағдайда немесе байқауда орындау);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0 балл - стандарт талаптарына сәйкес келмеуі (0% -49% жағдайларды немесе бақылауларды орындау).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Аккредиттеудің жеке өлшемшарты қолданылмаған жағдайда тиісті бағанда "қолдануға болмайды" деген белгі белгіленеді. Орташа бағаны есептеу кезінде бұл өлшемшарт ескерілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
-[...15 lines deleted...]
-      2) персоналға сауалнама жүргізу;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Сараптама тобы ЦЖ-ге медициналық ұйымның, оның ішінде осы медициналық ұйыммен жасалған қосалқы мердігерлік шарт (бұдан әрі – шарт) негізінде қызметтер көрсететін ұйымның сыртқы кешенді бағалау нәтижелерін енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
-[...15 lines deleted...]
-      3) трейсерлер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 73-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Сыртқы кешенді бағалау нәтижелері ЦЖ–ге енгізілгеннен кейін аккредиттеу шарттарының бөлімдері (блоктары) бойынша толтырылған бағалау парақтарын сараптама тобының мүшелері топ басшысына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
-[...15 lines deleted...]
-      4) бақылау.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Аккредиттеудің әрбір өлшемшарты бойынша балдардың нақты сомасын ЦЖ аккредиттеу стандарттары дәрежелерінің кестесіне сәйкес есептейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
-[...456 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І дәреже – "1,0" салмақтық коэффициентімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4822,558 +6002,620 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІ дәреже – "0,9" салмақтық коэффициентімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІІ дәреже – "0,8" салмақтық коэффициентімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 75-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Сараптама тобының мүшелері Кодекстің 273-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды сақтайды. Медициналық ұйымды аккредиттеуді жүргізу барысында сараптама тобы алған барлық ақпарат (фото немесе бейнематериалдар) құпия болып табылады және жеке мақсатта таратуға немесе пайдалануға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Сыртқы кешенді бағалау аяқталғаннан кейін медициналық ұйым персоналының қатысуымен қорытынды жиналыс (бұдан әрі – брифинг) өткізіледі, онда сараптамалық топ сыртқы кешенді бағалау нәтижелері туралы алдын ала есеп береді. Брифингтің аудио және бейнежазбасы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Аккредиттеуші орган аккредиттеу бойынша комиссия отырысына дейін кемінде бес жұмыс күні бұрын медициналық ұйымға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сыртқы кешенді бағалау нәтижелері туралы есепті электрондық пошта арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық ұйымда сыртқы кешенді бағалау нәтижелеріне қарсылық болған жағдайда, медициналық ұйым есепті алған сәттен бастап екі жұмыс күні ішінде өзінің қарсылығын электрондық поштаға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Сыртқы кешенді бағалау нәтижесі мен аккредиттеуші органның шешімі негізінде медициналық ұйым осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша түзету іс-шараларының жоспарын жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Медициналық ұйымның басшысы бекіткен аккредиттеу шарттарымен сәйкессіздіктерді жою үшін түзету іс-шараларының жоспары сыртқы кешенді бағалау нәтижелері туралы есепті алғаннан кейін күнтізбелік отыз күннен кешіктірілмейтін мерзімде аккредиттеуші органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Елде қатаң карантиндік іс-шаралар енгізілген жағдайда сыртқы кешенді бағалау бағалаудың барлық қағидаттары сақтала отырып, қашықтықтан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Сыртқы кешенді бағалау нәтижелерін қарау үшін аккредиттеуші органның жанынан құрамы кемінде бес адамнан тұратын тұрақты жұмыс істейтін аккредиттеу жөніндегі комиссия (бұдан әрі – комиссия) құрылады. Комиссия құрамы жылжымалы кесте бойынша жыл сайынғы конкурстық іріктеумен қалыптастырылады. Комиссия отырыстары аккредиттеу жөніндегі комиссия мүшелерінің жалпы санының кемінде 2/3-і болған кезде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Аккредиттеу жөніндегі Комиссия сыртқы кешенді бағалау қорытындылары бойынша аккредиттеуші органға шешім қабылдау кезінде мынадай бағалау нәтижелерін ескеруді ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) екі және одан да көп аккредиттеу стандарттары (критерийлері) бойынша бағалаудың орташа мәні 2,0 баллға тең немесе одан төмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу стандарттары (критерийлері) тарауларының бірінің орташа мәні 3,0 балдан төмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "емдеу және күтім жасау" тарауы бойынша бір және одан да көп аккредиттеу стандарттарын (критерийлерін) бағалаудың орташа мәні 2,0 баллға тең немесе одан төмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Аккредиттеу жөніндегі комиссияның шешімі хаттамамен (еркін нысанда) ресімделеді және оны комиссия мүшесі болып табылмайтын хатшы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Аккредиттеу жөніндегі комиссия отырысының қорытындысы бойынша аккредиттеуші орган мынадай шешімдер қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тағайындау арқылы аккредиттеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І дәрежелі стандарттарға (критерийлерге) сәйкес екінші санаттағы 60% - дан кем емес, ІІ дәрежелі стандарттарға (критерийлерге) сәйкес 60% - дан кем емес, ІІІ дәрежелі стандарттарға сәйкес 60% - дан кем емес%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І дәрежелі стандарттарға (критерийлерге) сәйкес бірінші санатты-70% - дан кем емес, ІІ дәрежелі стандарттарға (критерийлерге) 65% - дан кем емес, ІІІ дәрежелі стандарттарға (критерийлерге) 60% - дан кем емес%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І дәрежелі стандарттарға (критерийлерге) сәйкес жоғары санатты-90% - дан кем емес, ІІ дәрежелі стандарттарға (критерийлерге) 80% - дан кем емес, ІІІ дәрежелі стандарттарға (критерийлерге) 70% - дан кем емес%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттемеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыртқы кешенді бағалау нәтижесі аккредиттеудің екінші санатына қойылатын шекті мәннен төмен болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеуші органның шешімі бұйрықпен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Аккредиттеуді жүргізу мерзімі медициналық ұйымның өтініші тіркелген күннен бастап аккредиттеуші орган тиісті шешім шығарғанға дейін 27 (жиырма жеті) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Мемлекеттік қызметті көрсету нәтижесі аккредиттеу туралы куәлік немесе дәлелді бас тарту (еркін нысанда) болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
-[...348 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредиттеу туралы куәлік Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5486,266 +6728,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Дәлелді бас тартуға (еркін нысанда) аккредиттеуші орган басшысының электрондық цифрлық қолтаңбасы қойылады және электрондық құжат түрінде "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы медициналық ұйымның уәкілетті тұлғасының жеке кабинетіне немесе өтініште көрсетілген электрондық поштаға немесе қағаз түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Сыртқы кешенді бағалаудан қайта өтуге өтініш (еркін нысанда) аккредиттеу туралы куәліктің қолданылу мерзімі аяқталғанға дейін бір ай бұрын аккредиттеуші органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда аккредиттелген медициналық ұйым аккредиттеуші органға көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуші орган өтініш келіп түскен күннен бастап бес жұмыс күні ішінде аккредиттеу туралы куәлікті қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес аккредиттеуші орган мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес аккредиттеуші орган мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Мемлекеттік қызметтер көрсету мәселелері бойынша Комитеттің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті тікелей көрсететін Комитеттің атына келіп түскен ұйымның шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған уәкілетті орган, шағымды қарайтын орган ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитетке беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5774,470 +7140,604 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет шағымды қарайтын органға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімін қабылдаса, шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға денсаулық сақтау субъектілерін аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      95. Денсаулық сақтау субъектілері денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеуден өту үшін Комитетке "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы немесе Комитеттің кеңсесі арқылы осы Қағидалардың </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+      95. Денсаулық сақтау субъектілері денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеуден өту үшін Комитетке "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы немесе Комитеттің кеңсесі арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыратын денсаулық сақтау субъектілерін аккредиттеу" мемлекеттік көрсетілетін қызмет Тізбесінің (бұдан әрі – көрсетілетін қызмет тізбесі) 10-тармағына сәйкес құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 95-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 95-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі көрсетілетін қызмет тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Комитет денсаулық сақтау субъектілерін әділет органында немесе орналасқан жері бойынша мемлекеттік кіріс органында мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді "цифрлық үкімет" www.egov.kz веб-порталынан алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Ескерту. 97-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Комитет құжаттарды қабылдауды және тіркеуді түскен күні жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда құжаттарды қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="148"/>
-[...34 lines deleted...]
-      Денсаулық сақтау субъектісі құжаттардың толық топтамасын ұсынбаған немесе осы Қағидаларға сәйкес мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмаған жағдайда, Комитет өтінішті одан әрі қараудан бас тартуды (еркін нысанда) жібереді.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Ұсынылған құжаттардың толықтығы мен портал арқылы түскен цифрлық құжаттар сервисінің мәліметтері құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті көрсетушімен тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда, олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінде, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш пен (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда қызмет көрсетуші өтініш пен құжаттарды қабылдаудан бас тартады және өтінішті әрі қарай қараудан бас тарту туралы (еркін нысанда) хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. Денсаулық сақтау субъектісі құжаттардың толық топтамасын ұсынған кезде Комитет оларды 3 (үш) жұмыс күні ішінде қарайды және қарау нәтижелері бойынша 2 (екі) жұмыс күні ішінде денсаулық сақтау субъектісінің атауын, құжаттардың келіп түскен күнін, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтерді, әрбір ұсынылған құжат бойынша талдамалық ақпаратты, денсаулық сақтау субъектісінің аккредиттеу шарттарына сәйкестігі не сәйкес еместігі туралы сондай-ақ көрсетілетін қызмет тізбесінің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздердің болуы (болмауы) туралы қорытындыларды қамтитын талдамалық анықтама (еркін нысанда) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдамалық анықтаманың негізінде алдын ала шешім қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6274,462 +7774,622 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Егер субъект аккредиттеу шарттарына сәйкес келмесе және мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болған кезде, Комитет мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізібейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 101-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">102. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">103. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. Егер субъект (мәліметтер, құжаттар) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген барлық шарттарға толық сәйкес келген жағдайда Комитет аккредиттеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Комитеттің аккредиттеу туралы куәлік беру туралы шешімі бұйрықпен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредиттеу туралы шешім (Комитет басшысының бұйрығын тіркеу) шығарылғаннан кейін денсаулық сақтау субъектісіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бес жыл мерзімге аккредиттеу туралы куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="155"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Дәлелді бас тартуға (еркін нысанда) Комитет басшысының электрондық цифрлық қолтаңбасы қойылады және электрондық құжат түрінде "цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы арқылы оның жеке кабинетіне немесе өтініште көрсетілген электрондық поштаға немесе қағаз түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 106-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес Комитет мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="157"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес Комитет мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 107-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Мемлекеттік қызметтер көрсету мәселелері бойынша Комитеттің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. Тікелей мемлекеттік қызмет көрсететін Комитеттің атына келіп түскен субъектінің шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Шағымды мемлекеттік қызметтер көрсету мәселелері бойынша сотқа дейінгі тәртіппен қарауды жоғары тұрған уәкілетті орган, шағымды қарайтын орган ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитетке беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6740,1396 +8400,1852 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="161"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда, аккредиттелген денсаулық сақтау субъектісі Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде (еркін нысанда) аккредиттеу туралы куәлікті қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын қағаз нысанда берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="163"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z347" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113-1. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және ақпаратты "цифрлық үкіметтің" операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тарау 113-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Аккредиттеу туралы куәлік жоғалған (бүлінген) жағдайда Комитет аккредиттелген субъектінің еркін нысандағы өтініші негізінде өтініш келіп түскен күннен бастап бес жұмыс күні ішінде телнұсқаны ұсынады. Аккредиттеу туралы куәліктің түпнұсқасының күші жойылды деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z168" w:id="165"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Денсаулық сақтау менеджерлерін сертификаттау бойынша басқару қызметіне даярлығын растауды жүзеге асыратын заңды тұлғаларды аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z169" w:id="166"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Заңды тұлғалар денсаулық сақтау менеджерлерін сертификаттау жөніндегі басқару қызметіне даярлығын растауды жүзеге асыру бойынша аккредиттеуден өту үшін (бұдан әрі – менеджерлердің даярлығын растау жөніндегі ұйым) Комитет кеңсесіне мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z170" w:id="167"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z171" w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша менеджерлерді сертификаттау рәсімін іске асыру шеңберінде денсаулық сақтау менеджерлерінің басқарушылық қызметке дайындығын растау жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлікті алуға арналған шарттарда көзделген құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z172" w:id="169"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымның мамандары туралы мәліметтер ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасында көрсетілген құжаттар салыстырып тексеру үшін түпнұсқаларын ұсына отырып көшірмелерде не электрондық көшірмелерде электрондық поштаға kmfk@dsm.gov.kz немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="170"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Құрылымдық бөлімше менеджерлердің және (немесе) оның филиалдарының (өкілдіктерінің) дайындығын растау жөніндегі ұйымды мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді "цифрлық үкіметтің" www.egov.kz веб-порталы арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 116-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Комитет құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері менеджерлердің дайындығын растау жөніндегі ұйым жүгінген кезде өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="172"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="174"/>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Комитет 2 (екі) жұмыс күні ішінде құжаттарды осы Қағидалардың 115-тармағында көрсетілген ұсынылған құжаттардың толықтығы бөлігінде менеджерлердің дайындығын растау жөніндегі ұйымның осы Қағидалардың талаптарына сәйкестігіне қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда, олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінде, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш пен (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда қызмет көрсетуші өтініш пен құжаттарды қабылдаудан бас тартады және өтінішті әрі қарай қараудан бас тарту туралы (еркін нысанда) хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 118-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Ұйымға құжаттардың толық топтамасы ұсынылған жағдайда ішкі құжат айналымының цифрлық жүйесі жөніндегі Комитет 1 (бір) жұмыс күні ішінде оларды денсаулық сақтау саласындағы білім беру қызметіне жетекшілік ететін уәкілетті органның құрылымдық бөлімшесіне (бұдан әрі – құрылымдық бөлімше) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 119-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       120. Құрылымдық бөлімше құжаттардың осы Қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкестігін олар келіп түскен сәттен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z178" w:id="175"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       121. Құжаттарды қарау нәтижелері бойынша Комитет 2 (екі) жұмыс күні ішінде талдамалық анықтама (еркін нысанда) жасайды, онда менеджерлердің дайындығын растау жөніндегі ұйымның атауы, құжаттардың келіп түскен күні, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>112-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтер, әрбір ұсынылған құжат бойынша талдамалық ақпарат, ұйымның аккредиттеу шарттарына сәйкестігі не сәйкес еместігі туралы тұжырымдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="184"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Егер менеджерлердің дайындығын растау бойынша ұйым осы Қағидалардың 20-қосымшасында көзделген аккредиттеу шарттарына сәйкес келмеген жағдайда Комитет бас тартуды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 122-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">123. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">124. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">125. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">127. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">128. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">129. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       130. Егер субъект (мәліметтер, құжаттар) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген барлық шарттарға толық сәйкес келген жағдайда Комитет аккредиттеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z188" w:id="185"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Комитеттің аккредиттеу туралы куәлік беру туралы шешімі бұйрықпен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z189" w:id="186"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       132. Аккредиттеу туралы шешім (Комитет басшысының бұйрығын тіркеу) шығарылғаннан кейін менеджерлердің дайындығын растау жөніндегі ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бес жыл мерзімге аккредиттеу туралы куәлік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Дәлелді бас тартуға (еркін нысанда) Комитет басшысының электрондық цифрлық қолтаңбасы қойылады және ұйымға электрондық құжат түрінде не қағаз нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Шағым Комитеттің және (немесе) оның лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын Комитет, лауазымды адам, шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z193" w:id="190"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Бұл ретте, әрекеті (әрекетсіздігі) шағым жасалатын Комитет, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы шешім не өзге әкімшілік әрекет қабылдаса, шағымды уәкілетті органға жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       137. Шағым ӘРПК – нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z195" w:id="192"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Шағымды сотқа дейінгі тәртіппен қарауды уәкілетті орган ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z196" w:id="193"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z197" w:id="194"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда менеджерлердің дайындығын растау бойынша аккредиттелген ұйым Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде (еркін нысанда) аккредиттеу туралы куәлікті қайта ресімдейді. Бұрын берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="195"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Аккредиттеу туралы куәлік жоғалған (бүлінген) жағдайда Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде аккредиттелген субъектінің еркін нысандағы өтініші (еркін нысанда) негізінде телнұсқаны ұсынады. Аккредиттеу туралы куәліктің түпнұсқасын Комитет күші жойылған деп таниды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Денсаулық сақтау саласындағы қызметті жүзеге асыратын кәсіптік медициналық қауымдастықтар мен қоғамдық бірлестіктерді аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z200" w:id="197"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Денсаулық сақтау саласындағы қызметті жүзеге асыратын кәсіптік медициналық қауымдастықтар мен қоғамдық бірлестіктер (бұдан әрі – КМҚ және ҚБ) мынадай мақсаттарда аккредиттеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z201" w:id="198"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиникалық хаттамаларды әзірлеу, рецензиялау және сараптау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z202" w:id="199"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z202" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медициналық және фармацевтикалық білім беру бағдарламаларын жетілдіру, оның ішінде кәсіптік білім беру стандарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z203" w:id="200"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z203" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім беру бағдарламаларының каталогына енгізу үшін қосымша білім беру бойынша білім беру бағдарламаларын сараптау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z204" w:id="201"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z204" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәсіптік стандарттарға сәйкес және халықаралық тәсілдерді енгізу негізінде мамандықтар мен біліктілік деңгейлері бойынша біріздендірілген сертификаттау курстарын әзірлеуге және енгізуге қатысу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z205" w:id="202"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z205" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. КМҚ және ҚБ Комитет кеңсесіне келесі құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z206" w:id="203"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z206" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8142,646 +10258,1204 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіптік медициналық қауымдастықтар және денсаулық сақтау саласындағы қызметті жүзеге асыратын қоғамдық бірлестіктер ретінде аккредиттеу туралы куәлікті алу үшін шарттарда көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасында көрсетілген құжаттар салыстырып тексеру үшін түпнұсқаларын ұсына отырып көшірмелерде не электрондық көшірмелерде электрондық поштаға kmfk@dsm.gov.kz немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="204"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="205"/>
+    <w:bookmarkStart w:name="z338" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Комитет КМҚ мен ҚБ және (немесе) олардың филиалдарын (өкілдіктерін) мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді "цифрлық үкіметтің" www.egov.kz веб-порталы арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 144-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Комитет құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="206"/>
+    <w:bookmarkStart w:name="z340" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       146. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген ұсынылған құжаттардың және цифрлық құжаттар сервисінен алынған мәліметтердің толықтығы құжаттар тіркелген сәттен бастап екі жұмыс күні ішінде тексеріледі, 147. Осы Қағидаларға сәйкес КМҚ және ҚБ құжаттардың толық емес пакетін ұсынған кезде Комитет КМҚ және ҚБ Комитет басшысының электрондық цифрлық қолтаңбасымен куәландырылған өтінішті одан әрі қараудан бас тартуды (еркін нысанда) жібереді.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="208"/>
+        <w:t xml:space="preserve"> көрсетілген ұсынылған құжаттардың және цифрлық құжаттар сервисінен алынған мәліметтердің толықтығы құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда, олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінже, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін - 2 (екі) жұмыс күні мерзім белгіленеді, көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш пен (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 146-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z356" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті көрсетуші өтініш пен құжаттарды қабылдаудан бас тартады және Комитет басшысының электрондық цифрлық қолымен куәландырылған өтінішті әрі қарай қараудан бас тарту туралы (еркін нысандағы) хатты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 147-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z341" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. КМҚ және ҚБ құжаттардың толық пакетін ұсынған жағдайда ішкі құжат айналымының цифрлық жүйесі жөніндегі Комитет 1 (бір) жұмыс күні ішінде оларды құрылымдық бөлімшеге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 148-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       149. Құрылымдық бөлімше құжаттардың осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкестігін олар келіп түскен сәттен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z343" w:id="209"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z343" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Құрылымдық бөлімшенің құжаттарды қарау нәтижелері бойынша 2 (екі) жұмыс күні ішінде талдамалық анықтама (еркін нысанда) жасайды, онда КМҚ және ҚБ атауы, құжаттардың келіп түскен күні, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>144-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтер, әрбір ұсынылған құжат бойынша талдамалық ақпарат, ұйымның аккредиттеу шарттарына сәйкестігі не сәйкес еместігі туралы тұжырымдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдамалық анықтама дайындалған сәттен бастап құрылымдық бөлімше басшысының электрондық цифрлық қолтаңбасымен куәландырылған 1 (бір) жұмыс күні ішінде Комитетке ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="210"/>
+    <w:bookmarkStart w:name="z344" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       151. Егер КМҚ және ҚБ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген аккредиттеу шарттарына сәйкес келмеген жағдайда, Комитет ӘРПК –нің </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="218"/>
+        <w:t xml:space="preserve"> көзделген аккредиттеу шарттарына сәйкес келмеген жағдайда Комитет бас тартуды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 151-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">152. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">153. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">154. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">155. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">156. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">157. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">158. Алып тасталды - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. Егер КМҚ және ҚБ (мәліметтер, құжаттар) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген барлық шарттарға толық сәйкес келген жағдайда Комитет аккредиттеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z223" w:id="219"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z223" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Комитеттің аккредиттеу туралы куәлік беру туралы шешімі бұйрықпен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z224" w:id="220"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z224" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       161. КМҚ және ҚБ аккредиттеу (Комитет басшысының бұйрығын тіркеу) туралы шешім шығарылғаннан кейін 5 (бес) жыл мерзімге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аккредиттеу туралы куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8800,226 +11474,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="221"/>
+    <w:bookmarkStart w:name="z225" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Дәлелді бас тартуға (еркін нысанда) Комитет басшысының электрондық цифрлық қолтаңбасы қойылады және өтініш берушіге электрондық құжат түрінде не қағаз нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z226" w:id="222"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z226" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       163. Шағым ӘРПК –нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Комитеттің және (немесе) оның лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) Комитет басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="223"/>
+    <w:bookmarkStart w:name="z227" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Шешімі, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Комитет, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, әрекеті (әрекетсіздігі) шағым жасалатын Комитет, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы шешім не өзге әкімшілік әрекет қабылдаса, шағымды уәкілетті органға жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="224"/>
+    <w:bookmarkStart w:name="z228" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Шағымды сотқа дейінгі тәртіппен қарауды уәкілетті орган ол тіркелген күннен бастап жиырма жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z229" w:id="225"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z229" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z230" w:id="226"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z230" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Атауы және (немесе) ұйымдық-құқықтық нысаны өзгерген жағдайда, аккредиттелген КМҚ және ҚБ Комитетке көрсетілген мәліметтерді растайтын құжаттарды қоса бере отырып, аккредиттеу туралы куәлікті қайта ресімдеу туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет өтініш түскен күннен бастап бес жұмыс күні ішінде (еркін нысанда) аккредиттеу туралы куәлікті қайта ресімдейді. Бұрын берілген аккредиттеу туралы куәлік Комитетке қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9355,282 +12029,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Тегі, Аты, Әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="227"/>
+    <w:bookmarkStart w:name="z232" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z233" w:id="228"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z233" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін медициналық қызметтердің денсаулық сақтау саласындағы белгіленген талаптар мен стандарттарға сәйкестігін тану мақсатында медициналық ұйымдарды аккредиттеуді жүзеге асыру үшін _________________________ (денсаулық сақтау субъектісінің толық атауы) аккредиттеуші орган ретінде аккредиттеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z234" w:id="229"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z234" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z235" w:id="230"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z235" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік нысаны: _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z236" w:id="231"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z236" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құрылған жылы: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z237" w:id="232"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z237" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік тіркеу туралы куәлік (анықтама) ____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (№ , кім және қашан берді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="233"/>
+    <w:bookmarkStart w:name="z238" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мекен жайы: _______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="234"/>
+    <w:bookmarkStart w:name="z239" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Есеп айырысу шоты: _________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот №, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="235"/>
+    <w:bookmarkStart w:name="z240" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қоса берілген құжаттардың тізімдемесі:_______ (тізім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуден кейінгі мониторинг жүргізуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9790,51 +12464,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау саласындағы</w:t>
+              <w:t xml:space="preserve">Денсаулық сақтау саласындағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9881,281 +12555,311 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
+    <w:bookmarkStart w:name="z242" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық ұйымдарды аккредиттеуді жүзеге асыру бойынша аккредиттеу туралы куәлікті алуға арналған шарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Шарт</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Құжат</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Қосымша ақпарат</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қосымша ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10182,125 +12886,85 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-(заңды тұлғалар үшін) немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (қызметін үлгілік жарғы негізінде жүзеге асыратын тұлғалар үшін)</w:t>
+              <w:t>
+Жарғы (заңды тұлғалар үшін) немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (қызметін үлгілік жарғы негізінде жүзеге асыратын тұлғалар үшін).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10332,87 +12996,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй-жайдың болуы</w:t>
+Үй-жайдың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй-жайға меншік құқығы, уақытша иелік ету және (немесе) пайдалану құқығын растайтын құжат (ақыға немесе өтеусіз)</w:t>
+Үй-жайға меншік құқығы, уақытша иелік ету және (немесе) пайдалану құқығын растайтын құжат (ақыға немесе өтеусіз).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10513,69 +13177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жылға арналған Стратегиялық жоспар.</w:t>
-[...17 lines deleted...]
-Ағымдағы күнтізбелік жыл аяқталғанға дейін Операциялық жоспар.</w:t>
+5 (бес) жылға арналған Стратегиялық жоспар. Ағымдағы күнтізбелік жыл аяқталғанға дейін Операциялық жоспар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10640,87 +13286,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қойылған мақсаттар мен міндеттерді орындау үшін тиісті ресурстарды қамтамасыз ететін бекітілген Бюджеттің болуы</w:t>
+Қойылған мақсаттар мен міндеттерді орындау үшін тиісті ресурстарды қамтамасыз ететін бекітілген бюджеттің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген Қаржы-шаруашылық қызмет жоспары / Даму жоспары</w:t>
+Бекітілген қаржы-шаруашылық қызмет жоспары / Даму жоспары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10785,87 +13431,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттеу жөніндегі комиссияның жұмыс тәртібін айқындайтын құжаттың болуы</w:t>
+Аккредиттеу жөніндегі комиссияның жұмыс тәртібін айқындайтын құжаттың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комиссия туралы ереже</w:t>
+Комиссия туралы ереже.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10894,123 +13540,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ұжым жұмысшыларының Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 желтоқсандағы № ҚР ДСМ-319/2020 "Қазақстан Республикасының медицина және фармацевтика қызметкерлерінің Ар-намысы кодексін бекіту туралы" (бұдан әрі - ар-намыс Кодексі) бұйрығымен танысқаны туралы растайтын құжат болуы</w:t>
+              <w:t xml:space="preserve">
+Ұжым жұмысшыларының Қазақстан Республикасының Денсаулық сақтау министрінің 2020 жылғы 23 желтоқсандағы № ҚР ДСМ-319/2020 "Қазақстан Республикасының медицина және фармацевтика қызметкерлерінің Ар-намысы кодексін бекіту туралы" (бұдан әрі – ар-намыс Кодексі) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> танысқаны туралы растайтын құжат болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Ар-намыс Кодексімен танысқанын растайтын құжат </w:t>
+              <w:t>
+Ар-намыс Кодексімен танысқанын растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11075,87 +13741,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы кешенді бағалау барысында медициналық ұйымнан алынған ақпаратты қорғау және сыртқы кешенді бағалау жүргізудің құпиялылық қағидатын регламенттейтін құжаттың болуы</w:t>
+Сыртқы кешенді бағалау барысында медициналық ұйымнан алынған ақпаратты қорғау және сыртқы кешенді бағалау жүргізудің құпиялылық қағидатын регламенттейтін құжаттың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құпия ақпаратпен жұмыс істеу тәртібін регламенттейтін құжат</w:t>
+Құпия ақпаратпен жұмыс істеу тәртібін регламенттейтін құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11220,87 +13886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйым басшысы мен қызметкерлердің функциялары мен өкілеттіктерін айқындайтын лауазымдық нұсқаулықтардың болуы</w:t>
+Ұйым басшысы мен қызметкерлердің функциялары мен өкілеттіктерін айқындайтын лауазымдық нұсқаулықтардың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық мамандарға бекітілген лауазымдық нұсқаулықтар</w:t>
+Барлық мамандарға бекітілген лауазымдық нұсқаулықтар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11364,88 +14030,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Персоналды басқару бойынша ішкі қағидалар мен рәсімдердің болуы (тағайындау, іріктеу, оқыту, бағалау, көтермелеу) </w:t>
+              <w:t>
+Персоналды басқару бойынша ішкі қағидалар мен рәсімдердің болуы (тағайындау, іріктеу, оқыту, бағалау, көтермелеу).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген ішкі нормативтік құжаттар</w:t>
+Бекітілген ішкі нормативтік құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11510,87 +14176,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі қаржылық бақылау және аудит жүйесінің болуы</w:t>
+Ішкі қаржылық бақылау және аудит жүйесінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі аудит қызметі туралы бекітілген ереже</w:t>
+Ішкі аудит қызметі туралы бекітілген ереже.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11655,105 +14321,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттелген медициналық ұйымдардың сақталатын деректерінің ақпараттық қауіпсіздігін қамтамасыз ету үшін бағдарламалық қамтылымның, серверлік және (немесе) коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуы</w:t>
+Аккредиттелген медициналық ұйымдардың сақталатын деректерінің киберқауіпсіздігін қамтамасыз ету үшін бағдарламалық қамтылымның, серверлік және (немесе) коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) серверлік, коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуын растайтын құжат.</w:t>
-[...17 lines deleted...]
-Бағдарламалық қамтамасыз ету тізбесі.</w:t>
+Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) серверлік, коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуын растайтын құжат. Бағдарламалық қамтамасыз ету тізбесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11818,105 +14466,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық ұйымдарды аккредиттеу рәсімі бойынша қазақ және орыс тілдерінде өзекті ақпараттың мазмұны бар жеке жұмыс істейтін интернет-ресурстың (веб-сайттың) болуы</w:t>
-[...17 lines deleted...]
- </w:t>
+Медициналық ұйымдарды аккредиттеу рәсімі бойынша қазақ және орыс тілдерінде жаңартылған ақпараттың мазмұны бар жеке жұмыс істейтін интернет-ресурстың (веб-сайттың) болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-сайтқа сілтеме (веб-сайт беттерінің скриншоты)</w:t>
+Веб-сайтқа сілтеме (веб-сайт беттерінің скриншоты).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11981,87 +14611,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тараптардың нысанасын, талаптарын, құқықтарын, міндеттері мен жауапкершілігін көрсете отырып, субъект пен медициналық ұйым арасындағы шарт нысанының болуы</w:t>
+Тараптардың нысанасын, талаптарын, құқықтарын, міндеттері мен жауапкершілігін көрсете отырып, субъект пен медициналық ұйым арасындағы шарт нысанының болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттелген денсаулық сақтау субъектісі мен медициналық ұйымдар арасындағы сыртқы кешенді бағалау жүргізуге арналған шарттың үлгілік нысаны</w:t>
+Аккредиттелген денсаулық сақтау субъектісі мен медициналық ұйымдар арасындағы сыртқы кешенді бағалау жүргізуге арналған шарттың үлгілік нысаны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12126,69 +14756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау саласындағы сыртқы кешенді бағалау жөніндегі сарапшылардың болуы.</w:t>
-[...17 lines deleted...]
-Осы Қағидалардың 58-тармағының критерийлеріне сәйкес келетін кемінде 40% жоғары медициналық білімі, кемінде 30% жоғары және (немесе) орта медициналық білімі бар "Мейірбике ісі" мамандығы бойынша, денсаулық сақтаудағы сапа және аккредиттеу саласындағы тәжірибе жөніндегі халықаралық ұйым аккредиттеген оқыту бағдарламалары негізінде аккредиттеу мәселелері бойынша оқыту жөніндегі мәліметтерді көрсете отырып, кемінде 20 сарапшының тегі, аты, әкесінің аты (бар болса), жұмыс орынын көрсетіп сыртқы кешенді бағалау жөніндегі сарапшылар тізімі.</w:t>
+Денсаулық сақтау саласындағы сыртқы кешенді бағалау жөніндегі сарапшылардың болуы. Осы Қағидалардың 58-тармағының критерийлеріне сәйкес келетін кемінде 40% жоғары медициналық білімі, кемінде 30% жоғары және (немесе) орта медициналық білімі бар "Мейірбике ісі" мамандығы бойынша, денсаулық сақтаудағы сапа және аккредиттеу саласындағы тәжірибе жөніндегі халықаралық ұйым аккредиттеген оқыту бағдарламалары негізінде аккредиттеу мәселелері бойынша оқыту жөніндегі мәліметтерді көрсете отырып, кемінде 20 сарапшының тегі, аты, әкесінің аты (болған кезде), жұмыс орынын көрсетіп сыртқы кешенді бағалау жөніндегі сарапшылар тізімі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12198,110 +14810,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъектінің веб-сайтында орналастырылған электрондық деректер базасы/ сарапшылар тізілімі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Еңбек кодексінің </w:t>
+Қазақстан Республикасының Еңбек кодексі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттардың не жұмыс тәжірибесін растайтын азаматтық-құқықтық шарттардың электрондық көшірмелері</w:t>
-[...17 lines deleted...]
- </w:t>
+              <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттардың немесе жұмыс тәжірибесін растайтын азаматтық-құқықтық шарттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12332,87 +14939,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық ұйымдарға сыртқы кешенді бағалау жүргізу үшін сарапшыларды оқытуды растайтын құжаттар</w:t>
+Медициналық ұйымдарға сыртқы кешенді бағалау жүргізу үшін сарапшыларды оқытуды растайтын құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық стандарттарға сәйкес медициналық ұйымдарды аккредиттеу мәселелері бойынша оқытуды растайтын құжаттар</w:t>
+Халықаралық стандарттарға сәйкес медициналық ұйымдарды аккредиттеу мәселелері бойынша оқытуды растайтын құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12477,87 +15084,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымнан аккредиттеуші орган ретінде аккредиттеу туралы сертификаттың болуы (бұрын аккредиттеуші орган ретінде аккредиттелген субъектілер үшін)</w:t>
+Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымнан аккредиттеуші орган ретінде аккредиттеу туралы сертификаттың болуы (бұрын аккредиттеуші орган ретінде аккредиттелген субъектілер үшін).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттеуші орган ретінде аккредиттеу туралы сертификат</w:t>
+Аккредиттеуші орган ретінде аккредиттеу туралы сертификат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12621,88 +15228,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымға институционалдық мүшелік туралы куәліктің болуы (аккредиттеуші орган ретінде аккредиттеуге алғаш үміткер субъектілер үшін) </w:t>
+              <w:t>
+Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымға институционалдық мүшелік туралы куәліктің болуы (аккредиттеуші орган ретінде аккредиттеуге алғаш үміткер субъектілер үшін).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымға институционалдық мүшелік туралы куәлік</w:t>
+Денсаулық сақтаудағы сапа жөніндегі халықаралық ұйымға институционалдық мүшелік туралы куәлік.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12841,104 +15448,102 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қосымша ақпарат" бағанында шартқа сәйкес ұсынылатын құжат туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Уақытша иелену және пайдалану шарты 5 жылдан кем емес мерзімге жасалады.</w:t>
+      *Уақытша иелену және пайдалану шарты 5 жылдан кем емес мерзімге жасалады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13071,68 +15676,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkStart w:name="z245" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аккредиттеу туралы куәлік медициналық ұйымдарды аккредиттеуді жүзеге асыру бойынша ____________________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13307,141 +15912,141 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аккредиттеу қағидаларына </w:t>
+              <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Денсаулық сақтау саласындағы білім алушылардың, кәсіптік даярлық түлектерінің және мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын ұйымдарды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13456,123 +16061,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті (бұдан әрі – Комитет)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы білім алушылардың, кәсіптік даярлық түлектерінің және мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын ұйымдарды аккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13605,105 +16240,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (болған кезде) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "электрондық үкіметтің" веб-порталы www. egov. kz www. eli cens e. kz (бұдан әрі-портал)</w:t>
-[...17 lines deleted...]
-2) Комитеттің кеңсесі арқылы;</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13736,87 +16353,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті Комитетте тіркеген сәттен бастап 13 (он үш) жұмыс күні</w:t>
+Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық бақылау комитеті (бұдан әрі – Комитет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13849,87 +16466,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+1) "цифрлық үкіметтің" www. egov. kz www.elicense.kz веб-порталы (бұдан әрі-Портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Комитеттің кеңсесі арқылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13962,105 +16597,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидалардың 8-қосымшаға сәйкес нысан бойынша білім алушылардың, түлектердің білімі мен дағдыларын, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалауды жүзеге асыратын ұйымды аккредиттеу туралы куәлік;</w:t>
-[...17 lines deleted...]
-2) мемлекеттік қызмет көрсетуден бас тарту (еркін нысанда) туралы дәлелді жауап</w:t>
+Өтінішті Комитетте тіркеген сәттен бастап 13 (он үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14093,87 +16710,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14206,123 +16823,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+1) осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша білім алушылардың, түлектердің білімі мен дағдыларын, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалауды жүзеге асыратын ұйымды аккредиттеу туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызмет көрсетуден бас тарту (еркін нысанда) туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14355,195 +16954,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалау бойынша аккредиттеу туралы куәлікті алу үшін мынадай:</w:t>
-[...107 lines deleted...]
-Бағалау бойынша ұйым Комитеттің кеңсесі арқылы жүгінген кезде салыстырып тексеру үшін түпнұсқаларын ұсына отырып, құжаттар көшірмелерде не электрондық көшірмелерде электрондық поштаға беріледі kmfk@ dsm. gov. kz немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы).</w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14576,141 +17067,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушыға қатысты қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі;</w:t>
-[...53 lines deleted...]
-4) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) қызмет беруші -дүйсенбіден жұмаға дейін сағат 9:00-ден 18:30-ға дейін, түскі үзіліс сағат 13:00-ден 14:30-ға дейін, демалыс және мереке күндерін қоспағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал - тәулік бойы, жөндеу жұмыстарына байланысты техникалық үзілістерді қоспағанда (қызмет алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінімдерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14743,50 +17198,440 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалау бойынша аккредиттеу туралы куәлікті алу үшін келесі құжаттар ұсынылады: 1) осы Тізбеге қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша ұйымның мамандары туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша аппаратура мен медициналық құрал-сайман, симуляциялық жабдықтың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын ұйымның аккредиттеу туралы куәлікті алуға арналған шарттарда көзделген құжаттар. Бағалау бойынша ұйым портал арқылы жүгінген кезде құжаттар құжаттардың электрондық көшірмелері түрінде беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау бойынша ұйым Комитеттің кеңсесі арқылы жүгінген кезде салыстырып тексеру үшін түпнұсқаларын ұсына отырып, құжаттар көшірмелерде не электрондық көшірмелерде kmk@dsm.gov.kz электрондық поштаға немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы) беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушыға қатысты қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызмет алушыға қатысты соттың заңды күшіне енген шешімнің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14815,51 +17660,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің kmfk@ dsm. gov. kz интернет-ресурсында көрсетілген.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің kmk@dsm.gov.kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, Зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14934,51 +17779,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Денсаулық сақтау саласындағы</w:t>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>білім алушылардың, кәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15249,68 +18094,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Тегі, Аты, Әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="240"/>
+    <w:bookmarkStart w:name="z349" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушылардың, кәсіптік даярлық түлектері мен денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалау жөніндегі қызметті жүзеге асыруға аккредиттеуді сұраймын __________________ (заңды тұлғаның толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15855,365 +18700,377 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="241"/>
+    <w:bookmarkStart w:name="z261" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын ұйымдарды аккредиттеу туралы куәлікті алуға арналған шарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Шарт</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Құжат</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
- </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қосымша ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық ұйымдарды аккредиттеуге дайындау және медициналық ұйымдарды аккредиттеудің басқа да бағыттары қызмет түрлерінің бірі болып табылатын денсаулық сақтау субъектісінің құқық белгілейтін құжаттарының болуы.</w:t>
+Білім алушылардың, кәсіби даярлығы бойынша түлектердің және денсаулық сақтау саласы мамандарының білімі мен дағдыларын бағалау (бұдан әрі – білім мен дағдыларды бағалау) ұйым қызметінің түрлерінің бірі болып табылатынын растайтын құқық белгілейтін құжаттардың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның жарғысы немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (қызметін үлгілік жарғы негізінде жүзеге асыратын тұлғалар үшін)</w:t>
+Ұйымның жарғысы немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (қызметін үлгілік жарғы негізінде жүзеге асыратын тұлғалар үшін).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16314,51 +19171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй-жайға меншік құқығындағы, уақытша иелік ету және (немесе) пайдалану құқығындағы (ақыға немесе өтеусіз) білім мен дағдыға бағалау жүргізу үшін бейнебақылау жүйесімен (аудиожазба және бейнежазба) жабдықталған үй-жайды растайтын құжат</w:t>
+Үй-жайға меншік құқығындағы, уақытша иелік ету және (немесе) пайдалану құқығындағы (ақыға немесе өтеусіз) білім мен дағдыға бағалау жүргізу үшін бейнебақылау жүйесімен (аудиожазба және бейнежазба) жабдықталған үй-жайды растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16423,87 +19280,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау саласындағы мамандар үшін білім мен дағдыларды бағалау рәсімдерінің қолжетімділігін қамтамасыз ету</w:t>
+Денсаулық сақтау саласындағы мамандар үшін білім мен дағдыларды бағалау рәсімдерінің қолжетімділігін қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Республикалық және облыстық маңызы бар қалаларда, астанада білім мен дағдыларды бағалауды жүзеге асырғанын растайтын құжат </w:t>
+              <w:t>
+Астанада, облыстарда, республикалық маңызы бар қалаларда білім мен дағдыларды бағалауды жүзеге асырғанын растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16568,87 +19425,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметті жоспарлауды растайтын құжаттың болуы</w:t>
+Қызметті жоспарлауды растайтын құжаттың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жылға арналған Стратегиялық жоспар. Ағымдағы күнтізбелік жыл аяқталғанға дейін опрециялық жоспар</w:t>
+5 (бес) жылға арналған Стратегиялық жоспар. Ағымдағы күнтізбелік жыл аяқталғанға дейін Операциялық жоспар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16713,87 +19570,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қойылған мақсаттар мен міндеттерді орындау үшін тиісті ресурстарды қамтамасыз ететін бекітілген бюджеттің болуы</w:t>
+Қойылған мақсаттар мен міндеттерді орындау үшін тиісті ресурстарды қамтамасыз ететін бекітілген бюджеттің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген қаржы-шаруашылық қызмет жоспары /даму жоспары</w:t>
+Бекітілген қаржы-шаруашылық қызмет жоспары /даму жоспары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16858,87 +19715,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұжымда, сондай-ақ сарапшылармен, мүдделі тараптармен және халықпен өзара іс-қимыл кезінде субъект қызметкерлері басшылыққа алатын этикалық нормаларды регламенттейтін құжаттың болуы</w:t>
+Ұжымда, сондай-ақ сарапшылармен, мүдделі тараптармен және халықпен өзара іс-қимыл кезінде субъект қызметкерлері басшылыққа алатын этикалық нормаларды регламенттейтін құжаттың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген этикалық нормалардың электрондық көшірмелері</w:t>
+Бекітілген этикалық нормалардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17003,87 +19860,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйым басшысы мен қызметкерлердің функциялары мен өкілеттіктерін айқындай отырып, лауазымдық нұсқаулықтардың болу</w:t>
+Ұйым басшысы мен қызметкерлердің функциялары мен өкілеттіктерін айқындай отырып, лауазымдық нұсқаулықтардың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық мамандарға бекітілген лауазымдық нұсқаулықтар</w:t>
+Барлық мамандарға бекітілген лауазымдық нұсқаулықтар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17148,87 +20005,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Персоналды басқару бойынша ішкі қағидалар мен рәсімдердің болуы (тағайындау, іріктеу, оқыту, бағалау, көтермелеу)</w:t>
+Персоналды басқару бойынша ішкі қағидалар мен рәсімдердің болуы (тағайындау, іріктеу, оқыту, бағалау, көтермелеу).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген ішкі нормативтік құжаттар</w:t>
+Бекітілген ішкі нормативтік құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17293,87 +20150,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі қаржылық бақылау және аудит жүйесінің болуы</w:t>
+Ішкі қаржылық бақылау және аудит жүйесінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі аудит қызметі туралы бекітілетін ереже</w:t>
+Ішкі аудит қызметі туралы бекітілетін ереже.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17438,87 +20295,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің тиісті деңгеймен электрондық үкімет порталымен интеграциялау мүмкіндігі бар бағалаудың біріңғай автоматтандырылған ақпараттық жүйесінің болуы</w:t>
+Киберқауіпсіздіктің тиісті деңгеймен цифрлық үкімет порталымен интеграциялау мүмкіндігі бар бағалаудың біріңғай автоматтандырылған цифрлық жүйесінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс істейтін бірыңғай автоматтандырылған ақпараттық жүйенің (платформаның) болуын растайтын құжат</w:t>
+Жұмыс істейтін бірыңғай автоматтандырылған цифрлық жүйенің (платформаның) болуын растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17583,87 +20440,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтік ақпараттың құпиялығы мен тұтастығы қағидатын регламенттейтін құжаттың болуы</w:t>
+Қызметтік ақпараттың құпиялығы мен тұтастығы қағидатын регламенттейтін құжаттың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Құпия ақпаратпен жұмыс істеу тәртібін регламенттейтін құжат ақпарат </w:t>
+              <w:t>
+Құпия ақпаратпен жұмыс істеу тәртібін регламенттейтін құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17728,87 +20585,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім мен дағдыларды бағалауды қамтамасыз ету үшін бағдарламалық қамтылымның, серверлік және (немесе) комутациялық жабдықтың не виртуалды (бұлтты) сервердің болуы</w:t>
+Білім мен дағдыларды бағалауды қамтамасыз ету үшін бағдарламалық қамтылымның, серверлік және (немесе) комутациялық жабдықтың не виртуалды (бұлтты) сервердің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) серверлік, коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуын растайтын құжат*</w:t>
+Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) серверлік, коммутациялық жабдықтың не виртуалды (бұлтты) сервердің болуын растайтын құжат*.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламалық қамтамасыз ету тізбесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -17891,87 +20748,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау саласындағы мамандардың білімі мен дағдылардын бағалау мәселелері бойынша қазақ және орыс тілдерінде өзекті ақпараттың мазмұны бар жеке-меншікті жұмыс істейтін интернет ресурсының (веб-сайт) болуы</w:t>
+Денсаулық сақтау саласындағы мамандардың білімі мен дағдылардын бағалау мәселелері бойынша қазақ және орыс тілдерінде жаңартылған ақпараттың мазмұны бар жеке-меншікті жұмыс істейтін интернет ресурсының (веб-сайт) болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-сайтқа сілтеме (веб-сайт беттерінің скриншоты)</w:t>
+Веб-сайтқа сілтеме (веб-сайт беттерінің скриншоты).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18036,87 +20893,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықтама үшін жұмыс істейтін телефонның болуы</w:t>
+Анықтама үшін жұмыс істейтін телефонның болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның веб-сайтында көрсетілген жұмыс істейтін телефон нөмері</w:t>
+Ұйымның веб-сайтында көрсетілген жұмыс істейтін телефон нөмері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18181,87 +21038,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тестілеу кезінде жеке басын сәйкестендіру жүйесімен (бейнесахатпен) білім және дағдыға бағалау жүргізу үшін ақпараттық жүйенің болуы</w:t>
+Тестілеу кезінде жеке басын сәйкестендіру жүйесімен (бейнесахатпен) білім және дағдыға бағалау жүргізу үшін цифрлық жүйенің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) білім және дағдыға бағалау жүргізу үшін ақпараттық жүйенің болуыы растайтын құжаттар*</w:t>
+Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) білім және дағдыға бағалау жүргізу үшін цифрлық жүйенің болуыы растайтын құжаттар*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18325,52 +21182,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Білім және дағдыға бағалау жүргізу бойынша көрсетілген қызметтердің сапасын қамтамасы етуге арналған компьютерлік техниканың және және басқа да жабдықтардың (техниканың) болуы. Қашықтықтан оқыту технологияларын қолданған жағдайда онлайн прокторинг жүйесінің болуы. </w:t>
+              <w:t>
+Білім және дағдыға бағалау жүргізу бойынша көрсетілген қызметтердің сапасын қамтамасы етуге арналған компьютерлік техниканың және және басқа да жабдықтардың (техниканың) болуы. Қашықтықтан оқыту технологияларын қолданған жағдайда онлайн прокторинг жүйесінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18470,72 +21327,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21763 болып тіркелген) (бұдан ары – бағалау қағидалары) білім және дағдыларды бағалауды жүргізуге сәйкес клиникалық станциялардың, материалдық-техникалық жарақтандырудың болуы.</w:t>
+              <w:t>
+Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 желтоқсандағы № ҚР ДСМ-249/2020 "Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау, түлектерінің кәсіптік даярлығын бағалау, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидаларын бекіту туралы" бұйрығына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21763 тіркелді) (бұдан әрі – Бағалау қағидалары) білім және дағдыларды бағалауды жүргізуге сәйкес клиникалық станциялардың, материалдық-техникалық жарақтандырудың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18690,69 +21527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Симуляциялық жабдықтар, аппаратуралар мен медициналық құрал-саймандар тізімі осы Қағидалардың 7-қосымша нысанына сәйкес бойынша бағалау жөніндегі ұйымдар.</w:t>
-[...17 lines deleted...]
-Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) симуляциялық жабдықтар мен шығыс материалдарын растайтын құжаттар*. </w:t>
+Симуляциялық жабдықтар, аппаратуралар мен медициналық құрал-саймандар тізімі осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша бағалау жөніндегі ұйымдар. Меншік құқығында, уақытша иелену және (немесе) пайдалану құқығында (ақыға немесе өтеусіз) симуляциялық жабдықтар мен шығыс материалдарын растайтын құжаттар*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18817,87 +21636,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау, медициналық білім беру, бизнес және құқық, ақпараттық жүйелер мен технологиялар слаасында кемінде үш дыл жұмыс тәжірибесу бар және білім беру дағдылардын бағалауды ұйымдастыру және жүргізу мәселелері бойынша оқытылған мамандардың болуы.</w:t>
+Денсаулық сақтау, медициналық білім беру, бизнес және құқық, цифрлық жүйелер мен технологиялар саласында кемінде үш жыл жұмыс тәжірибесу бар және білім беру дағдылардын бағалауды ұйымдастыру және жүргізу мәселелері бойынша оқытылған мамандардың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша ұйымның мамандары туралы мәліметтер. Оқуды растайтын құжаттардың электрондық көшірмелері, Қазақстан Республикасы Еңбек кодексінің </w:t>
+Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша ұйымның мамандары туралы мәліметтер. Оқуды растайтын құжаттардың электрондық көшірмелері. Қазақстан Республикасының Еңбек кодексі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес құжаттардың не жұмыс тәжірибесін растайтын азаматтық-құқықтық шарттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18982,87 +21801,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім мен дағдыларды бағалауды, ғылыми-педагогикалық кадрлардың, денсаулық сақтау саласындағы білім және ғылым ұйымдардың білім алушылары мен түлектерінің тәуелсіз бағалауын жүргізу үшін емтихан тест материалдарын әзірлеу және сараптау жөніндегі сарапшылардың болуы</w:t>
+Білім мен дағдыларды бағалауды, ғылыми-педагогикалық кадрлардың, денсаулық сақтау саласындағы білім және ғылым ұйымдардың білім алушылары мен түлектерінің тәуелсіз бағалауын жүргізу үшін емтихан тест материалдарын әзірлеу және сараптау жөніндегі сарапшылардың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мамандық бойынша денсаулық сақтау саласындағы сарапшылардың тізімі. Емтихан тест материалдарын әзірлеу және сараптау бойынша оқытуды растайтын құжаттардың электрондық көшірмелері Қазақстан Республикасы Еңбек кодексінің </w:t>
+Мамандық бойынша денсаулық сақтау саласындағы сарапшылардың тізімі. Емтихан тест материалдарын әзірлеу және сараптау бойынша оқытуды растайтын құжаттардың электрондық көшірмелері Қазақстан Республикасының Еңбек кодексі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттардың не жұмыс тәжірибесін растайтын азаматтық-құқықтық шарттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19183,71 +22002,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-218/2020 "Денсаулық сақтау саласындағы мамандарды сертификаттауға жататын мамандықтар мен мамандандырулар тізбесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21699 болып тіркелген) </w:t>
+Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-218/2020 "Денсаулық сақтау саласындағы мамандарды сертификаттауға жататын мамандықтар мен мамандандырулар тізбесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21699 тіркелді) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес қазақ, орыс және ағылшын тілдерінде тест тапсырмалары (әрбір медициналық, фармацевтикалық мамандық бойынша қазақ, орыс тілдерінде кемінде 200 тест).</w:t>
+              <w:t xml:space="preserve"> сәйкес тест тапсырмалары (әрбір медициналық, фармацевтикалық мамандық бойынша қазақ, орыс тілдерінде кемінде 200 тест).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19311,145 +22130,143 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Білім мен дағдыларға бағалау жүргізу үшін әзірленген клиникалық сценарийлер банкінің болуы: медициналық мамандықтардың негізгі бейіндері (терапия, хирургия, педиатрия, акушерия және гинекология, анестезиология және реаниматология, стоматология) бойынша кемінде 10 клиникалық жағдай </w:t>
+              <w:t>
+Білім мен дағдыларға бағалау жүргізу үшін әзірленген клиникалық сценарийлер банкінің болуы: медициналық мамандықтардың негізгі бейіндері (терапия, хирургия, педиатрия, акушерлік және гинекология, анестезиология және реаниматология, стоматология) бойынша кемінде 10 клиникалық жағдай.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиникалық сценарийлердің электронды қбазасы (негізгі медициналық мамандықтар бойынша кемінде 10 клиникалық жағдай)</w:t>
+Клиникалық сценарийлердің электронды базасы (негізгі медициналық мамандықтар бойынша кемінде 10 клиникалық жағдай).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қосымша ақпарат" бағанында шартқа сәйкес ұсынылатын құжат туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19616,68 +22433,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:bookmarkStart w:name="z264" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымның мамандары туралы мәліметтер  _____________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20582,68 +23399,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="244"/>
+    <w:bookmarkStart w:name="z266" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Симуляциялық жабдықтар тізімі, аппаратуралар мен медициналық құрал-саймандар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -21230,68 +24047,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="245"/>
+    <w:bookmarkStart w:name="z268" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы білім алушылардың, кәсіптік даярлық түлектерінің және мамандардың білімі мен дағдыларын бағалау бойынша аккредиттеу туралы куәлік  ____________________________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21484,105 +24301,170 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="246"/>
+    <w:bookmarkStart w:name="z270" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Медициналық ұйымдар қызметінің аккредиттеу стандарттарына сәйкестігін тану мақсатында оларды аккредиттеу" мемлекеттік көрсетілетін қызмет тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21597,123 +24479,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті (бұдан әрі – аккредиттеуші орган) аккредиттеген ұйым)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медициналық ұйымдар қызметінің аккредиттеу стандарттарына сәйкестігін тану мақсатында оларды аккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21746,87 +24658,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www. egov. kz www. elicense.kz Веб-порталы (бұдан әрі-портал)</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21859,87 +24771,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттеуші орган өтінішті тіркеген күннен бастап 27 (жиырма жеті) жұмыс күні</w:t>
+Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық бақылау комитеті (бұдан әрі – аккредиттеуші орган) аккредиттеген ұйым).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21972,87 +24884,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+"Цифрлық үкіметтің" www. egov. kz www. elicense.kz веб-порталы (бұдан әрі-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22085,105 +24997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Тізбедегі 1-қосымшаға сәйкес нысан бойынша Медициналық ұйымдарды аккредиттеуді жүзеге асыру бойынша аккредиттеу туралы куәлік;</w:t>
-[...17 lines deleted...]
-2) мемлекеттік қызмет көрсетуден дәлелді бас тарту (еркін нысанда)</w:t>
+Аккредиттеуші орган өтінішті тіркеген күннен бастап 27 (жиырма жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22216,105 +25110,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет ақылы көрсетіледі.</w:t>
-[...17 lines deleted...]
-Қызметтердің құны аккредиттеуші органның ресми сайтында орналастырылады.</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22347,123 +25223,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+1) осы Тізбеге 1-қосымшаға сәйкес нысан бойынша медициналық ұйымдарды аккредиттеуді жүзеге асыру бойынша аккредиттеу туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызмет көрсетуден дәлелді бас тарту (еркін нысанда).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22496,87 +25354,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізбенің 2-қосымшасына сәйкес нысан бойынша аккредиттеу стандарттарына сәйкестігіне сыртқы кешенді бағалаудан өтуге өтініш.</w:t>
+Мемлекеттік қызмет ақылы көрсетіледі. Қызметтердің құны аккредиттеуші органның ресми сайтында орналастырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22609,123 +25467,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...35 lines deleted...]
-3) аккредиттеуші органның медициналық ұйымның аккредиттеу саласындағы стандарттарға және денсаулық сақтаудағы сапа жөніндегі халықаралық ұйым мақұлдаған аккредиттеу критерийлеріне сәйкес еместігі туралы шешімі.</w:t>
+1) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) аккредиттеуші органның жұмыс кестесі - дүйсенбіден жұмаға дейін сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.00-ға дейін. Денсаулық сақтау субъектісі жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22758,50 +25598,424 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізбеге 2-қосымшаға сәйкес нысан бойынша аккредиттеу стандарттарына сәйкестігіне сыртқы кешенді бағалаудан өтуге өтініш.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22830,51 +26044,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің kmfk@ dsm. gov. kz интернет-ресурсында көрсетілген.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің kmk@dsm.gov.kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, Зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23087,68 +26301,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="247"/>
+    <w:bookmarkStart w:name="z351" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық ұйымды аккредиттеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23663,68 +26877,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(медициналық ұйымның толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="248"/>
+    <w:bookmarkStart w:name="z353" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аккредиттеу стандарттарына/критерийлеріне сәйкестігіне сыртқы кешенді бағалаудан өтуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Денсаулық сақтау саласындағы аккредиттеу стандарттарына/критерийлеріне сәйкестігіне сыртқы кешенді бағалау жүргізуді сұраймын, в 20______ж., қолайлы айда ___________ саны _________: аккредиттеу мақсатында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24597,68 +27811,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тегі, аты, әкесінің аты (болған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="249"/>
+    <w:bookmarkStart w:name="z276" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүдделер қақтығысының болмауы туралы мәлімдеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен _______________________, ЖСН _______________, осы арқылы менің қатысуыммен аккредиттеу кестесінде көрсетілген барлық медициналық ұйымдарды аккредиттеуді жүргізу кезінде мүдделер қақтығысының туындауы үшін менде мән-жайлар жоқ екенін, атап айтқанда: соңғы 5 жыл ішінде бағаланатын медициналық ұйыммен еңбек немесе шарттық қатынастарда болу; бағаланатын медициналық ұйымға ақылы немесе өтеусіз негізде консультациялық немесе білім беру қызметтерін көрсету; менімен туыстық немесе өзге де қатынастарда тұратын адамдардың мүдделерін қозғау; бағаланатын медициналық ұйымның қызметкерлерімен және (немесе) басшылығымен туыстық байланыстар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24897,68 +28111,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="250"/>
+    <w:bookmarkStart w:name="z278" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық ұйымның сыртқы кешенді бағалау бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25623,68 +28837,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="251"/>
+    <w:bookmarkStart w:name="z280" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық ұйымның атауы _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26273,68 +29487,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="252"/>
+    <w:bookmarkStart w:name="z282" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыртқы кешенді бағалау нәтижелері туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық ұйымның атауы: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26978,68 +30192,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="253"/>
+    <w:bookmarkStart w:name="z284" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түзету іс-шараларының жоспары  _______________________________________________  (медициналық ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27634,107 +30848,107 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="254"/>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызмет тізбесі "Денсаулық сақтау саласында тәуелсіз сараптаманы жүзеге асыратын денсаулық сақтау субъектілерін аккредиттеу"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 15-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.06.2023 </w:t>
+      Ескерту. 15-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27749,1263 +30963,1129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті (бұдан әрі – Комитет)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласында тәуелсіз сараптаманы жүзеге асыратын денсаулық сақтау субъектілерін аккредиттеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "электрондық үкіметтің" веб-порталы www. egov. kz www. eli cens e. kz (бұдан әрі-портал)</w:t>
-[...17 lines deleted...]
-2) Комитеттің кеңсесі арқылы;</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті Комитетте тіркеген сәттен бастап 13 (он үш) жұмыс күні</w:t>
+Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық бақылау комитеті (бұдан әрі – Комитет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+1) "цифрлық үкіметтің" веб-порталы www. egov. kz www. eli cens e. kz (бұдан әрі-портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Комитеттің кеңсесі арқылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидалардың 18-қосымшасына сәйкес нысан бойынша денсаулық сақтау саласында тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлік;</w:t>
-[...17 lines deleted...]
-2) мемлекеттік қызмет көрсетуден дәлелді бас тарту (еркін нысанда)</w:t>
+Өтінішті Комитетте тіркеген сәттен бастап 13 (он үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі</w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жүгінген кезде).</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+1) осы Қағидаларға 18-қосымшаға сәйкес нысан бойынша денсаулық сақтау саласында тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызмет көрсетуден дәлелді бас тарту (еркін нысанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлікті алу үшін мынадай:</w:t>
-[...89 lines deleted...]
-Денсаулық сақтау субъектісі Комитет кеңсесі арқылы жүгінген кезде салыстырып тексеру үшін түпнұсқаларын ұсына отырып, құжаттар көшірмелерде не электрондық көшірмелерде электрондық поштаға kmfk@ dsm. gov. kz немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы) беріледі.</w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушыға қатысты қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес қалыптастырылатын мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу.</w:t>
+1) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жүгінген кезде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Комитет кеңсесі - дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29038,50 +32118,496 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлікті алу үшін келесі құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Тізбеге 1-қосымшаға сәйкес нысан бойынша өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидаларға 16-қосымшаға сәйкес нысан бойынша денсаулық сақтау саласында тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлікті алуға арналған шарттарда көзделген құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы Қағидаларға 17-қосымшаға сәйкес нысан бойынша ұйымның мамандары туралы мәлімет Денсаулық сақтау субъектісі портал арқылы жүгінген кезде құжаттар электрондық көшірмелері түрінде беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау субъектісі Комитет кеңсесі арқылы жүгінген кезде салыстырып тексеру үшін түпнұсқаларын ұсына отырып, құжаттар көшірмелерде не электрондық көшірмелерде kmk@dsm.gov.kz электрондық поштаға немесе ықшам дискіде (оптикалық ақпарат тасымалдаушысы) беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (болғанкезде) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29110,51 +32636,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің kmfk@ dsm. gov. kz интернет-ресурсында көрсетілген.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің kmk@ dsm. gov. kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, Зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29505,68 +33031,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Тегі, Аты, Әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="255"/>
+    <w:bookmarkStart w:name="z355" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласында тәуелсіз сараптама жүргізу жөніндегі қызметті жүзеге асыруға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Денсаулық сақтау саласында тәуелсіз сараптама жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеуді сұраймын __________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30093,68 +33619,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="256"/>
+    <w:bookmarkStart w:name="z299" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31942,70 +35468,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="257"/>
+    <w:bookmarkStart w:name="z300" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қосымша ақпарат" бағанында шартқа сәйкес ұсынылатын құжат туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32172,68 +35698,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="258"/>
+    <w:bookmarkStart w:name="z302" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымның мамандары туралы мәліметтер  ________________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -33044,68 +36570,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="259"/>
+    <w:bookmarkStart w:name="z304" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы тәуелсіз сараптаманы жүзеге асыруға аккредиттеу туралы куәлік  _______________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33476,248 +37002,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(толық атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заңды тұлғаның)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="260"/>
+    <w:bookmarkStart w:name="z306" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z307" w:id="261"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z307" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау менеджерлерінің менеджерлерді сертификаттау рәсімін іске асыру шеңберінде басқарушылық қызметке дайындығын растау жөніндегі қызметті жүзеге асыруға аккредиттеуді сұраймын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z308" w:id="262"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z308" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z309" w:id="263"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z309" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік нысаны _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z310" w:id="264"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z310" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құрылған жылы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z311" w:id="265"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z311" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік тіркеу (қайта тіркеу) туралы куәлік (анықтама) ________________ ( № , кім және қашан берді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z312" w:id="266"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z312" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мекен-жайы __________________________ (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z313" w:id="267"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z313" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп айырысу шоты _______________ (№ есепшоттар, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z314" w:id="268"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z314" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Филиалдар, өкілдіктер _______________ (орналасқан жері мен деректемелері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z315" w:id="269"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z315" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоса берілген құжаттар ______________ (тізімдеме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуден кейінгі мониторинг жүргізуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33974,68 +37500,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="270"/>
+    <w:bookmarkStart w:name="z317" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Менеджерлерді сертификаттау рәсімін іске асыру шеңберінде денсаулық сақтау менеджерлерінің басқарушылық қызметке дайындығын растау жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлікті алуға арналған шарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -36939,70 +40465,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="271"/>
+    <w:bookmarkStart w:name="z318" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қосымша ақпарат" бағанында шартқа сәйкес ұсынылатын құжат туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37169,68 +40695,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="272"/>
+    <w:bookmarkStart w:name="z320" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымның мамандары туралы мәліметтер  _________________________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -37972,68 +41498,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="273"/>
+    <w:bookmarkStart w:name="z322" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Менеджерлерді сертификаттау рәсімін іске асыру шеңберінде денсаулық сақтау менеджерлерінің басқарушылық қызметке дайындығын растау жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлік  _______________________________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38383,354 +41909,354 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(уәкілетті органның толық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="274"/>
+    <w:bookmarkStart w:name="z324" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________ аккредиттеуді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұйымның толық атауы – кәсіби медициналық қауымдастық не қоғамдық бірлестік) Денсаулық сақтау саласындағы қызметті жүзеге асыратын кәсіби медициналық қауымдастық/қоғамдық бірлестік ретінде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="275"/>
+    <w:bookmarkStart w:name="z325" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z326" w:id="276"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z326" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік нысаны _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z327" w:id="277"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z327" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құрылған жылы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z328" w:id="278"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z328" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік тіркеу (қайта тіркеу) туралы куәлік (анықтама)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (№ , кім және қашан берді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="279"/>
+    <w:bookmarkStart w:name="z329" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мекен жайы ____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индекс, қала, аудан, облыс, көше, үйдің№, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="280"/>
+    <w:bookmarkStart w:name="z330" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Есеп айырысу шоты ______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот №, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="281"/>
+    <w:bookmarkStart w:name="z331" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Филиалдары, өкілдіктері __________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (орналасқан жері және деректемелері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="282"/>
+    <w:bookmarkStart w:name="z332" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоса берілген құжаттар ___________________ (тізімдеме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуден кейінгі мониторинг жүргізуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39023,68 +42549,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="283"/>
+    <w:bookmarkStart w:name="z334" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік медициналық қауымдастықтар және денсаулық сақтау саласындағы қызметті жүзеге асыратын қоғамдық бірлестіктер ретінде аккредиттеу туралы куәлік алу үшін жағдайлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -40571,70 +44097,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="284"/>
+    <w:bookmarkStart w:name="z335" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қосымша ақпарат" бағанында шартқа сәйкес ұсынылатын құжат туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -40783,68 +44309,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="285"/>
+    <w:bookmarkStart w:name="z337" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы кәсіби медициналық қауымдастықты, қоғамдық бірлестікті аккредиттеу туралы куәлік  ______________________________________________________________  (кәсіптік медициналық қауымдастықтың атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -41064,362 +44590,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-299/2020 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="286"/>
+    <w:bookmarkStart w:name="z208" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z209" w:id="287"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z209" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 10 наурыздағы № 127 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10735 болып тіркелген, 2015 жылғы 24 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z210" w:id="288"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z210" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 10 наурыздағы № 127 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 29 маусымдағы № 533 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11816 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 24 сәуірде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z211" w:id="289"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z211" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 10 наурыздағы № 127 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 29 қарашадағы № 997 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14609 болып тіркелген, 2017 жылғы 6 қаңтарда Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z212" w:id="290"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z212" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 10 наурыздағы № 127 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2017 жылғы 17 сәуірдегі № 309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15229 болып тіркелген, 2017 жылғы 5 шілдеде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z213" w:id="291"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z213" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 10 наурыздағы № 127 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 14 наурыздағы № ҚР ДСМ-8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18399 болып тіркелген, 2019 жылғы 27 наурызда Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z214" w:id="292"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z214" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Денсаулық сақтау саласындағы кейбір бұйрықтарға өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 4 сәуірдегі № ҚР ДСМ-27/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20333 болып тіркелген, 2020 жылғы 13 сәуірде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған) Өзгерістер енгізілетін денсаулық сақтау саласындағы кейбір бұйрықтардың тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41745,31 +45271,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>