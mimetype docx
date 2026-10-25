--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc42abd" w14:textId="bc42abd">
+    <w:p w14:paraId="049ddf7" w14:textId="049ddf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы № ҚР ДСМ-264/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 20 желтоқсанда № 21820 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі 86-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 86-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Денсаулық сақтау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -607,1602 +669,2908 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 15 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>1 қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-264/2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 05.07.2022  </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ ҚР ДСМ- 65</w:t>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу қағидалары, көлемі мен кезеңділігі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу қағидалары, көлемі мен мерзімділігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z69" w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу қағидалары, көлемі мен кезеңділігі (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы кодексінің 86-бабының </w:t>
+      1. Осы мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу қағидалары, көлемі мен мерзімділігі (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 86-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексеруді жүргізу тәртібін, көлемін және кезеңділігін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу тәртібін, көлемін және мерзімділігін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z70" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Халықтың нысаналы тобы 1 айдан бастап 18 жасқа дейінгі балалар болып табылады.</w:t>
+      2. Халықтың нысаналы тобы бір айдан бастап он сегіз жасқа дейінгі балалар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z71" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Профилактикалық медициналық қарап-тексерулер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу көлемі мен мерзімділігіне сәйкес тиісті жасқа толған жылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Профилактикалық медициналық қарап-тексерулер кейіннен динамикалық бақылау және сауықтырумен меншік нысанына қарамастан, сондай-ақ жылжымалы медициналық кешендер мен медициналық поездарды пайдалана отырып амбулаториялық – емханалық көмек көрсететін денсаулық сақтау ұйымдары (бұдан әрі – АЕК ұйымдары) жүзеге асырады.</w:t>
+      3. Профилактикалық медициналық қарап-тексерулерді кейіннен динамикалық байқаумен және сауықтырумен меншік нысанына қарамастан, сондай-ақ жылжымалы медициналық кешендер мен медициналық поездар пайдаланыла отырып, медициналық - санитариялық алғашқы көмек көрсететін денсаулық сақтау субъектілері (бұдан әрі – МСАК ұйымдары) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z72" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. МСАК ұйымдары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мектепке дейінгі және орта білім беру ұйымдарында балаларға профилактикалық медициналық қарап-тексерулер жүргізу үшін жағдай жасауды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы қарап-тексерулерді жүргізу үшін бейінді медициналық ұйымдармен сабақтастықты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) балалардың заңды өкілдерін профилактикалық медициналық қарап-тексерулерден өту қажеттілігі мен талаптары туралы медициналық цифрлық жүйелер (бұдан әрі – МЦЖ), мобилді қосымшалар арқылы хабардар етуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ауылдық елді мекендерде тұратын нысаналы халық топтарына профилактикалық медициналық қарап-тексерулерді жүргізу үшін МСАК ұйымдары мамандарының көшпелі шығу графигін әзірлеуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мектепке дейінгі балаларға (мектепке дейінгі ұйымдарға баратын), мектеп жасындағы балаларға профилактикалық медициналық қарап-тексерулерді ұйымдастыру үшін аумақтық МСАК ұйымдары мамандарының білім беру ұйымдарына (бар болған жағдайда), оның ішінде мектепке дейінгі ұйымдарға шығу графигін кұруды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. АЕК ұйымдары:</w:t>
-[...236 lines deleted...]
-      есепті жылдың алдындағы қыркүйек айына дейін кешіктермей алдағы профилактикалық медициналық қарап-тексерулерге жататын нысаналы топтың жыл сайынғы тізімін, одан әрі ай сайын түзетумен қалыптастыру және құру;</w:t>
+      6) профилактикалық медициналық қарап-тексерулер жүргізілген күні балаға қатыгездік көрсету фактілері анықталған жағдайда, бала құқықтарын қорғау жөніндегі ішкі істер органдарына және жергілікті атқарушы органдарға хабарлауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      балалардың заңды өкілдерін профилактикалық медициналық қарап-тексеруден өтудің қажеттілігі мен шарттары туралы хабардар ету;</w:t>
+      7) балаларда аурулардың симптомдары немесе белгілері анықталған жағдайда, сондай-ақ балалардың немесе олардың заңды өкілдерінен шағым болған жағдайда одан әрі зерттеп-қарау жүргізу, диагнозды нақтылау, диспансерлік бақылауға алу және сауықтыру мақсатында бейінді маманға жолдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мектепке дейінгі (мектепке дейінгі ұйымдарға баратын балалар), мектеп жасындағы балаларды, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының және жоғары оқу орындарының білім алушыларын профилактикалық медициналық қарап-тексеруден өткізу үшін білім беру ұйымдарының (бар болса), оның ішінде мектепке дейінгі ұйымдардың аумағына аумақтық АЕК ұйымы мамандарының шығу кестесін жасау.</w:t>
+      8) профилактикалық медициналық қарап-тексерулердің нәтижелеріне есепті кезеңнен кейінгі айдың бес күнінен кешіктірмей астананың, облыстардың және республикалық маңызы бар қалалардың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарына ақпаратты ұсынумен ай сайын талдау жүргізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...499 lines deleted...]
-      4 жастан 6 жасқа дейінгі балаларда ойлау және сөйлеу, моториканың дамуы, зейін мен есте сақтау, әлеуметтік байланыстар бағаланады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Халықтың нысаналы топтарына, оның ішінде мектепке дейінгі және мектеп жасындағы балаларға, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларына профилактикалық медициналық қарап-тексерулерді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7 жастан 8 жасқа дейінгі балаларда психоқимылдық сала мен мінез-құлық, зияткерлік даму, эмоциялық-вегетативтік сала бағаланады.</w:t>
+      5. Мектепке дейінгі және мектеп жасындағы балаларды профилактикалық медициналық қарап-тексерулер білім беру ұйымдарының аумағына шығу арқылы аумақтық МСАК ұйымдарының мамандарымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белгіленген күні профилактикалық медициналық қарап-тексеруден өтпеген білім беру ұйымдарының балалары осы білім беру ұйымындағы басқа қарап – тексерулер өтетін күндері немесе бекітілген жері бойынша МСАК ұйымында қарап-тексеруден өтуге жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9 жастан 10 жасқа дейінгі балаларда абстрактілі-логикалық операциялардың, логикалық пайымдаулардың қалыптасуы қосымша бағаланады.</w:t>
+      Техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарында білім алушы балалар бекітілген жері бойынша МСАК ұйымында профилактикалық медициналық қарап-тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11 жастан 17 жасқа дейінгі балаларда эмоционалды-вегетативтік сала, соматикалық-вегетативтік көріністер, вегето-диэнцефалиялық көріністер анықталады.</w:t>
+      6. Білім беру ұйымдарына бармайтын халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулер бекітілген жері бойынша МСАК ұйымында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) пуб</w:t>
-[...9 lines deleted...]
-        <w:t>ертограммалар әдісімен жыныстық дамуды бағалау, қорытынды (норма, озу, қалып қою) беріледі;</w:t>
+      7. Халықтың нысаналы тобына профилактикалық медициналық қарап-тексерулерді жүргізу: дайындық кезеңін, профилактикалық медициналық қарап-тексерулерді және қорытынды кезеңді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z111" w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) жарақаттар мен оның салдарын анықтау арқылы озбырлық белгілерін, ұру белгілерін (таяқпен немесе шыбықпен ұрғаннан кейінгі сызық қанталаулар, белбеумен, жіппен, ұрғаннан кейін ілгек түріндегі қанталаулар, жіппен немесе белбеумен байлау, тарту іздері, темекімен күйдіру іздері, көз торшасына қан құйылу, субдуралдық қан ұюлар).</w:t>
+      8. Дайындық кезеңін медициналық-санитариялық алғашқы көмек ұйымдарының (медициналық пункт, фельдшерлік-акушерлік пункт, дәрігерлік амбулатория, медициналық-санитариялық алғашқы көмек орталығы, емхана, республикалық медициналық-санитариялық алғашқы көмек орталығы) орта медицина қызметкерлері жүзеге асырады және ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z112" w:id="52"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Патологиялық өзгерістер анықталған кезде бейінді маманға қосымша қарап-тексеруге жібереді.</w:t>
+      алдағы жылы профилактикалық медициналық қарап-тексеруге жататын балалардың тізімдерін жыл сайын қалыптастыру, кейіннен топтарды тоқсан сайын түзетумен, алдыңғы жылдың қараша айынан кешіктірілмей жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z113" w:id="53"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      балалардың заңды өкілдерін МЦЖ, мобилді қосымшалар арқылы профилактикалық медициналық қарап-тексерулер жүргізу қажеттілігі мен талаптары туралы хабардар ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің 78-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес он алты және одан жоғары жастағы кәмелетке толмағандармен немесе Кодекстің 134-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес балалардың заңды өкілдерімен медициналық араласуға ерікті түрде ақпараттандырылған келісімді ресімдеу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Алдағы жылы профилактикалық медициналық қарап-тексеруге жататын балалардың заңды өкілдерін хабардар ету ағымдағы жылғы жиырмасыншы қаңтардан кешіктірілмей жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Профилактикалық медициналық қарап-тексеру "Денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандырудың ең төменгі стандарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 29 қазандағы № 167 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21560 тіркелді) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес орта медицина қызметкерінің медициналық мақсаттағы бұйымдарды пайдалана отырып, балаларды қарап-тексеруді және МЦЖ-да нәтижелерін толтыруды көздейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Профилактикалық медициналық қарап-тексеру мынадай кезеңдерді қамтиды: дәрігерге дейінгі, білікті және мамандандырылған. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дәрігерге дейінгі кезең МСАК ұйымдарының орта медицина қызметкері жүргізеді және мыналарды қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Мамандандырылған сатыны бейінді мамандықтардың дәрігерлері жүргізеді және МАЖ-да нәтижелерді толтыра отырып, қарап-тексеруді қамтиды:</w:t>
+      1) антропометриялық өлшеулер жүргізу (бес жасқа дейінгі балаларға салмағы, бойы, бас шеңбері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z114" w:id="54"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бес жастан бастап балаларда Кетле индексін есептеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Скринингті ұйымдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2010 жылғы 9 қыркүйектегі № 704 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6490 тіркелді) (бұдан әрі – № 704 бұйрық) сәйкес алты жасқа дейінгі балалардың дамуын бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) артериялық қысымды өлшеу (алты жастағы және одан асқан балаларда); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) плантография жүргізу және оны бағалау (бес жастағы және одан асқан балаларда); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) он, он төрт, он бес және он алты жастағы балаларды қоса алғанда, электрокардиографиялық зерттеу (12 кескінде); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) бір жас, екі жас алты ай, бес жас, он жас, он төрт жас, он алты жастағы балалардың жалпы қан мен несеп талдауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) хирург немесе травмотолог-ортопед немесе травматолог ерте шақтағы балаларда кіндік, шап сақиналарының кеңеюіне, ішінің ақ сызығының бұлтиған жарығына, крипторхизмге, тік ішектің түсуіне, аяқ-қолының, кеудесінің қисаюына назар аударады. Мектеп жасына дейінгі және мектеп жасындағы балалардың омыртқаларының қисаюын, отырысының, ірі және ұсақ буындары функцияларының бұзылуын анықтайды. Табан күмбезінің жағдайын қарап-тексеруді, плантограмманы бағалауды, жүрісін бағалауды жүргізеді. Ұлдардың аталық бездерінің төмен түсуін анықтайды;</w:t>
+       8) пульсоксиметрия (бір айдан бастап он сегіз жасқа дейін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z115" w:id="55"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       9) екі жас, екі жас алты ай, үш жас, төрт жас, бес жас, алты жас, жеті жас, сегіз жас, тоғыз жас, он жас, он бір жас, он екі жас, он үш жас, он төрт жас, он бес жас, он алты жас, он жеті жас аралығындағы балалардың ауыз қуысын профилактикалық қарап-тексеруге жолдамалар қалыптастыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уролог немесе хирург несепжыныс жүйесінің патологиясының жоқ екендігін анықтайды;</w:t>
+      12. Біліктілік кезеңін педиатр дәрігер не жалпы практика дәрігері жүргізеді және баланың денсаулығын, психикалық-физикалық және жыныстық дамуын бағалау, дәрігерге дейінгі қарап-тексеру деректерін ескере отырып қатыгездікпен қарау белгілерін анықтауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z116" w:id="56"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біліктілік кезеңі барысында мыналар жүргізіледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) тері жабындаларын (бозару, сарғаю, гиперемия, цианоз, бөртпе, безеу, ісіну, пастоз) және бастың шаш бөлігін (педикулез) қарап-тексеру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) отоларинголог мұрынның алдыңғы риноскопиясын жүргізеді және тыныс алу функциясын тексереді, артқы риноскопиясын, фарингоскопиясын, мойын (жақасты, алдыңғы және артқы мойын, құлақарты) түйіндерін саусақпен қарап-тексеруді, отоскопияны, естуді зерттеуді жүргізеді;</w:t>
+      2) физикалық зорлық-зомбылық белгілерін анықтау (таяқпен немесе шыбықпен соққаннан кейін соққан жердің көгеруі, белбеумен соққаннан кейін ілмек түріндегі қанталаған іздер, арқанмен немесе белдікпен байланған тартылған іздер, темекімен күйдірілген іздер, көз торынан қан кету, субдуральды гематомалар) немесе баланың негізгі қажеттіліктерінің қамтамасыз етілмеу белгілері (күтімнің, тамақтанудың, медициналық көмектің, қауіпсіздіктің болмауы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z117" w:id="57"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көрінетін шырышты қабықтарды қарап-тексеру (көздің конъюнктивалары, ауыз қуысы, жұтқыншақ, таңдай бадамшалары, таңдай, мұрын қуысы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) шеткі лимфа түйіндерін (жақтың асты, желке, құлақтың жаны, мойын, қолтық асты, шап) қарап-тексеру және саусақпен басып көру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) кеуде қуысын, омыртқа бағанасын және аяқ-қолды қарап-тексеру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) қан айналым ағзаларын зерттеу (жүрек аймағын қарап-тексеру, жүректің аускультациясы), тамыр соғуының жиілігін, толықтығын, ырғағын анықтау. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аускультация кезінде жүрек қағысының анық болуы мен таза болуы бағаланады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) невропатолог жалпы қарап-тексеру жүргізеді (дермографиялық сипаттарының, буын суреттерінің және басқалардың болуын анықтау), бассүйек-ми нервтерінің, қимыл-қозғалыс функцияларының жағдайын; сіңірлік, периосттық, тері рефлекстерін зерттеу; вегетативтік реттеуді бағалау. 14 және 17 жастағы балаларды қоса алғанда орталық нерв жүйесі тарапынан патологияларды болдырмау үшін қосымша электроэнцефалографиялық зерттеуден өтеді;</w:t>
+      Жүректің шуы анықталған жағдайда әртүрлі қалыпта (тұру, жату), сондай-ақ дозаланған дене жүктемесімен функциялық сынама жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z118" w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) тыныс алу ағзаларын зерттеу (өкпенің аускультациясы, тыныс алу жиілігін анықтау); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) есту өткірлігін зерттеу нәтижелерін бағалау, құлақ қалқандарын, сыртқы есту жолдарын қарап-тексеру, мұрын қуысының өткізгіштігін, жұтқыншақты, бездерді қарап-тексеру нәтижелерін бағалау (алты жастан бастап); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) стоматолог тістеу, пародонт жағдайын, гигиена, РМА (қызылиектің қабыну үрдісін бағалауға папиллярлық маргинальды альвеолярлық индекс), КПУ (бір баладағы кариозды пломбаланған және жұлынған тістердің саны) индекстерін, тісжегінің белсенділік дәрежесін, диспансерлеу, оңалту және профилактика жоспарын бағалай отырып, баланы кешенді қарап-тексеруді жүргізеді, диспансеризация жоспарын құрады;</w:t>
+      9) пульсоксиметрия және артериялық қысымды өлшеу нәтижелерін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z119" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) ас қорыту ағзаларын зерттеу (іш қуысын, оң жақ гипохондрия аймағын, бауырды, эпигастрий аймағын, көкбауырды, оң және сол жақ мықын аймақтарын саусақпен басып көру). Ауыз қуысының, еріннің, ұртының, тілдің, қызыл иектің, тістердің, таңдайдың жай-күйіне көңіл бөлінеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қайталама жыныстық белгілердің қалыптасу кезеңдері ескеріле отырып (он жастан бастап) жыныстық дамуды бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қыздардың репродуктивті денсаулығының жай-күйін (он екі, он төрт, он алты жас) бағалау. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) офтальмолог көру өткірлігін анықтайды, көру ағзасын сырттай қарап-тексеру жүргізеді; бүйірінен жарық түсіре отырып және жүргізу жарығында қарап-тексеру, офтальмоскопияны жүргізеді. Медициналық көрсетілімдер болған жағдайда, 14 және 17 жастағы балалар қосымша көз қысымын өлшеуден өтеді;</w:t>
+      Қыздарда гинекологиялық аурудың, жыныстық дамудың бұзылуының, гормоналды бұзылулардың және басқа да жағдайлардың (сыртқы жыныс ағзаларының жарақаты) болуын көрсететін функциялық ауытқулар немесе симптомдар анықталған кезде оларды тұрғылықты жері бойынша акушер гинекологқа жолдау жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес эндокринология жүйесін бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нерв жүйесіның жай-күйін бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ЛОР ағзаларының жай-күйін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) №704 бұйрығына сәйкес туғаннан алты жасқа дейінгі нервтік – психикалық дамуды бағалау. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мамандандырылған кезең "Денсаулық сақтау саласындағы мамандықтар мен мамандандырулар номенклатурасын, денсаулық сақтау жүйесінің қызметкерлері лауазымдарының номенклатурасы мен біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы №ҚР ДСМ-305/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21856 тіркелді) сәйкес 6 жасқа дейінгі балаларға бейінді мамандықтардың дәрігерлерімен балалар хирургымен, балалар невропатологымен, балалар оториноларингологымен, балалар офтальмологымен, балалар стоматологымен жүргізіледі және МЦЖ-да нәтижелерді толтыра отырып қарап - тексеруді қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) эндокринолог гинекомастияны, жыныстық дамудың кідіруін немесе уақытынан бұрын дамуын, бойының өсуінің кідіруін, семіздікті, қалқанша безінің ұлғаюын, қант диабетін, крипторхизманы болдырмау үшін қарап-тексеру жүргізеді.</w:t>
+      1) балалар хирургы (алты жасқа дейінгі балаларда): тері жабындысын қарап-тексеруді (өспелер, жарақаттан кейінгі, күйік және операциядан кейінгі тыртықтар) ; ерте жастағы балаларда кіндік сақинасының кеңеюін бар/жоғын, шап және кіндік жарықтарын, іштің ақ сызығының жарығын анықтау, крипторхизмді, тік ішектің түсуін, тірек-қимыл аппаратының туа біткен даму ақауларын анықтау; мектепке дейінгі және мектеп жасындағы балаларда омыртқаның деформациясы, дене бітімінің бұзылысы, кеуде қуысының деформациясы, аяқ-қол, ірі және ұсақ буындардың функцияларының деформациясын анықтауды, аяқ басының иірімдерінің жай-күйін қарап-тексеруді, плантограмманы бағалауды, жүрісті бағалау, ұл балаларда аталық бездердің төмен түсуін анықтауды, несеп-жыныс жүйесі патологиясын анықтауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) балалар неврологы (алты жасқа дейінгі балаларда): жалпы қарап-тексеруді (дермографиялық белгілердің, тамыр суретінің болуын анықтау); бас сүйек-ми нервтерінің, қозғалыс функцияларының; сіңір, периостит, тері рефлекстерінің; сезімтал ағзалар аясын зерттеуді; жоғары психикалық функцияларды бағалауды (сөйлеу, ойлау, мінез-құлық, сөзді түсіну); вегетативті реттеуді бағалауды жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) балалар офтальмологы (алты жасқа дейінгі балаларда): көздің көру өткірлігін анықтауды; рефракцияны скринингтік зерттеуді; көру ағзасын және көздің қосалқы аппаратын қарап-тексеруді; көз қозғалысы функцияларын бағалауды; бүйірден өтетін және өтпелі жарық жағдайында көздің алдыңғы бөлігін қарап-тексеруді; офтальмоскопия жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Профилактикалық медициналық қарап-тексеру аяқталғаннан кейін бейінді мамандардың қорытындысы мен зертханалық-диагностикалық зерттеулерді ескере отырып, педиатр дәрігер, терапевт дәрігер не жалпы практика дәрігері мынадай "денсаулық топтарын" айқындай отырып, балалардың (15 жастан 17 жасқа дейінгі балаларды қоса алғанда) денсаулық жай-күйіне кешенді бағалау жүргізеді:</w:t>
+      4) балалар оториноларингологы (алты жасқа дейінгі балаларда): мұрынның тыныс алу функциясын; алдыңғы риноскопияны; артқы риноскопияны; фарингоскопияны; мойын лимфа түйіндерін саусақпен басып көруді (жақ асты, алдыңғы және артқы мойын, құлақ артын); отоскопияны; есту қабілетін қарап-тексеруді жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-топ – дені сау балалар;</w:t>
+      5) балалар стоматологы (алты жасқа дейінгі балаларда): тістеу, пародонт, гигиена индекстері, тіс жегісінен тістің зақымдану қарқындылығы жай-күйін, тіс жегісінің, гингивиттің белсенділік дәрежесін бағалай отырып, балалардың ауыз қуысын кешенді зерттеп-қарауды жүргізеді, диспансерлеу, оңалту және профилактика жоспарын құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер МСАК ұйымында: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) балалар неврологы болмаса, онда профилактикалық медициналық қарап-тексерулерді жүргізуге № ҚР ДСМ-305/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "неврология (ересектер, балалар)" мамандығы бойынша сертификаты бар ересек/балалар невропатологы қатысады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) балалар оториноларингологы болмаса, онда профилактикалық медициналық қарап-тексерулерді жүргізуге № ҚР ДСМ-305/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "оториноларингология (ересектер, балалар)" мамандығы бойынша сертификаты бар ересек/балалар оториноларингологы қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z97" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3) балалар офтальмологы болмаса, онда профилактикалық медициналық қарап-тексерулерді жүргізуге № ҚР ДСМ-305/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "офтальмология (ересектер, балалар)" мамандығы бойынша сертификаты бар ересек/балалар офтальмологы қатысады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z98" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) балалар стоматологы болмаса, онда профилактикалық медициналық қарап-тексерулерді жүргізуге "Стоматологиялық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 24 ақпандағы № 31 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31970 тіркелді) сәйкес "Стоматология", "Тіс дәрігері (дантист)", "Стоматологиялық гигиенист" мамандықтары бойынша техникалық және кәсіптік медициналық білімі бар маман қатысады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мамандандырылған кезеңді алты жастан бастап он сегіз жасқа дейінгі балаларға педиатр дәрігермен не жалпы практика дәрігерімен, тіс дәрігерімен, даснтистпен және бейінді мамандар (хируг, офтальмолог) кабинеттерінің мейіргерлерімен жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офтальмолог кабинетінің мейіргері (алты жастағы балаларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көру ағзаларының денсаулығын бағалау парағын толтыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көздің көру өткірлігін анықтау; рефракцияны скринингтік зерттеуді; көру ағзасын, көздің қосалқы аппаратын қарап-тексеруді; көз қозғалысы функцияларын бағалау; бүйірден өтетін және өтпелі жарық жағдайында көздің алдыңғы бөлігін қарап-тексеруді; офтальмоскопия жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ауытқулар анықталған кезде педиатр дәрігерге не жалпы практика дәрігеріне жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіс дәрігері/дантист (алты жастан бастап балаларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша стоматологиялық денсаулығын бағалау парағын толтырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тістеу, пародонт, гигиена индекстері, тіс жегісінен тістің зақымдану қарқындылығы жай-күйін, тіс жегісінің, гингивит белсенділік тістің дәрежесін бағалай отырып, балалардың ауыз қуысын кешенді зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ауытқулар анықталған кезде педиатр дәрігерге не жалпы практика дәрігеріне жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымдарында балалардың ауыз қуысын профилактикалық медициналық қарап-тексерулер стоматологиялық аурулардың профилактикасы кабинетінің болуына қарамастан жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) хирург кабинетінің мейіргері (алты жастағы балаларға): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша хирургиялық патологияларын бағалау парағын толтырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z111" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тері жабындысын қарап-тексеруді (өспелер, жарақаттан кейінгі, күйік және операциядан кейінгі тыртықтар); іш аймағын және шап аймақтарын қарап-тексеру (шап және кіндік жарықтарын, іштің ақ сызығының жарығының болуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене бітімі мен омыртқаның пішінін бағалау (дене бітімінің бұзылысы белгілерін, дене бітімінің қисықтығын анықтау); кеуде қуысын қарап-тексеруді (деформация белгілері); аяқ-қолды қарап-тексеруді (деформациялар, аяқ-қол осі); ірі және ұсақ буындардың функциясын бағалау (белсенді қозғалыстардың көлемі, симметриялылығы - функционалдық сынамаларсыз); аяқ басын бағалау, аяқ иірімдерінің жай-күйін бағалау; плантограмманы бағалау (жабдық болған жағдайда); жүрісін бағалауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z113" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауытқулар анықталған жағдайда педиатр дәрігерге не жалпы практика дәрігеріне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жүргізілген профилактикалық медициналық қарап-тексерулер нәтижелері бойынша балаларда диагнозы профилактикалық қарап-тексеру жүргізу кезінде белгілеу мүмкін емес аурулардың симптомдары және/немесе белгілері анықталған кезде балаларды бекітілген жері бойынша МСАК ұйымының педиатр дәрігері не жалпы практика дәрігері арқылы бейінді маманның консультациясына жолдама беру жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z115" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Профилактикалық медициналық қарап-тексерулер нәтижелері консультацияға, зертханалық зерттеулерге және динамикалық байқауға жіберуді қоса алғанда, МЦЖ-да пациенттің цифрлық бағдарын автоматты түрде қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Қорытынды кезеңде балаларды профилактикалық медициналық қарап-тексерулерге қатысатын мамандар МЦЖ-ға қарап-тексерулер нәтижелерін енгізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Профилактикалық медициналық қарап-тексерулердің аяқталуына қарай педиатр дәрігер не жалпы практика дәрігері бейінді мамандар және зертханалық-аспаптық кабинеттердің қорытындысын ескере отырып, зерттеулерді мынадай "денсаулық топтарын" анықтай отырып, балалар денсаулығының жай-күйіне кешенді бағалау жүргізеді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-топ – дені сау балалар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-топ – дені сау, бірақ функциялық ауытқулары бар, сондай-ақ жіті және созылмалы ауруларға қарсы тұру қабілеті төмен, қауіп факторлары бар балалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-топ – ағзаның функциялық мүмкіндіктері сақталған, компенсация жағдайындағы созылмалы аурумен ауыратын балалар;</w:t>
+      3-топ – организмнің функциялық мүмкіндіктері сақталған, компенсация жай-күйінде созылмалы аурумен ауыратын балалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-топ – ағзаның функциялық мүмкіндіктері төмен, субкомпенсация жағдайындағы созылмалы аурулары бар балалар;</w:t>
+      4-топ – организмнің функциялық мүмкіндіктері айтарлықтай төмендеген, субкомпенсация жай-күйінде созылмалы аурулары бар балалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-топ – организмнің функциялық мүмкіндіктері айтарлықтай төмендеген, декомпенсация жай-күйінде созылмалы аурулары бар балалар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-топ – ағзаның функциялық мүмкіндіктері айтарлықтай төмендеген, декомпенсация жағдайындағы созылмалы аурулары бар балалар.</w:t>
+      Профилактикалық медициналық қарап-тексерулер нәтижелері заңды өкілдеріне МЦЖ, мобилді қосымшалар арқылы жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="62"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. 2, 3, 4, 5 денсаулық топтарына жататын балалар МСАК ұйымдарында тиісті бейінді мамандармен динамикалық байқауға және сауықтыруға жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 3, 4, 5 денсаулық топтарына жататын балалар АЕК ұйымдарының мамандарында немесе тиісті бейіндегі мамандарда динамикалық бақылауға және сауықтыруға жатады.</w:t>
+      19. Балалардың денсаулық жай-күйіне байланысты дене шынықтыру сабақтарына арналған мынадай топтар айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Мектепке дейінгі, мектеп жасындағы балаларды профилактикалық медициналық қарап-тексеру осы Қағидаларға </w:t>
+      I - негізгі топ – 1 және 2-денсаулық топтары бар балалар (шектеусіз жалпы білім беру бағдарламасы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      II – дайындық тобы – 3-денсаулық тобы бар балалар (белгілі бір қозғалыс түрлеріне қарсы көрсетілімдердің болуын ескере отырып, дене белсенділігін шектейтін білім беру бағдарламасы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      III - арнайы тобы – 4-денсаулық тобы бар балалар (физикалық белсенділікті шектеу); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      IV – босатылған топ – 5-денсаулық тобы бар балалар (балалармен емдеу-дене шынықтыру жүргізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балаларды бейінді мамандарға консультацияға немесе телемедициналық консультацияға жіберген жағдайда, дене шынықтырумен айналысуға арналған топ бейінді маманның қорытындысы алынғаннан кейін, педиатр дәрігермен не жалпы практика дәрігерімен түзетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Профилактикалық медициналық қарап-тексерулердің аяқталуына қарай педиатр дәрігер не жалпы практика дәрігері денсаулық тобын көрсете отырып, физикалық және нервтік-психикалық дамуын бағалай отырып, эпикриз және қорытынды ресімдейді. Қорытындыда толық зерттеп-қарау, санитариялық-гигиеналық қағидаларды сақтау, режим, дене тәрбиесі және шынығу, профилактикалық егулерді жүргізу, шектеулі жай-күйлері мен аурулардың профилактикасы, дене шынықтыру бойынша ұсынымдар (негізгі немесе арнайы топ) және он бес жастан бастап ұл балаларға – әскери комиссариат үшін қорытынды мен ұсынымдар уәкілетті органның цифрлық жүйелерімен интеграциялау жолымен беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Оқушыларды профилактикалық медициналық қарап-тексерулер қорытындылары бойынша сауықтыру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қосымшаға</w:t>
+        <w:t>14-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын профилактикалық медициналық қарап-тексеруді жүргізу кезеңділігіне сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> көрсетілген алгоритмге сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2238,461 +3606,880 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мектепке дейінгі, мектеп</w:t>
             </w:r>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдарының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>білім алушыларын қоса алғанда,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>халықтың нысаналы топтарына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профилактикалық медициналық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қарап-тексерулерді жүргізу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары, көлемі мен</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>кезеңділігіне 1-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының оқушыларын қоса алғанда, халықтың нысаналы топтарын профилактикалық медициналық қарап-тексеру көлемі</w:t>
+        <w:t xml:space="preserve"> Мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының білім алушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулер көлемі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...120 lines deleted...]
-Қызметтер пакетінің атауы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Профилактикалық медициналық қарап-тексерулер көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысаналы топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Көрсетілетін қызметтер топтамасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2875,124 +4662,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: Мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1 айлық балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1 айлық балалар</w:t>
-[...35 lines deleted...]
-ТМККК</w:t>
+Тегін медициналық көмектің кепілдік берілген көлемі (ТМККК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -3002,101 +4789,101 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Хирург</w:t>
+Консультация: Хирург</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘМС</w:t>
+Міндетті әлеуметтік медициналық сақтандыру (МӘМС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -3106,51 +4893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Невропатолог</w:t>
+Консультация: Невролог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3186,51 +4973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -3312,89 +5099,89 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+              <w:t xml:space="preserve">
+Қабылдау: мейіргер не фельдшер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 айлық балалар</w:t>
+              <w:t xml:space="preserve">
+5 айлық балалар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3441,51 +5228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3545,95 +5332,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 айлық балалар</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+6 айлық балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3673,231 +5459,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Консультация: Оториноларинголог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...111 lines deleted...]
-          </w:p>
+Консультация: Офтальмолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3905,192 +5643,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 айлық балалар</w:t>
+9 айлық балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4137,51 +5898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4205,130 +5966,131 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 айлық балалар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+12 айлық балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4368,155 +6130,131 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Оториноларинголог</w:t>
+Жалпы қан талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кенес: Офтальмолог</w:t>
+              <w:t xml:space="preserve">
+Жалпы несеп талдауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4552,254 +6290,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Консультация: Хирург</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМККК</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...111 lines deleted...]
-          </w:p>
+Консультация: Оториноларинголог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4807,231 +6492,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Консультация: Офтальмолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...111 lines deleted...]
-          </w:p>
+Консультация: Невролог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5039,192 +6652,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 айлық балалар</w:t>
+1 жастағы және 3 айлық балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5271,51 +6907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5339,145 +6975,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 айлық балалар</w:t>
+1 жастағы және 6 айлық балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5503,51 +7157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5571,124 +7225,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 айлық балалар</w:t>
+1 жастағы және 9 айлық балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5735,51 +7389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5803,131 +7457,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 айлық балалар</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+2 жастағы балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5967,131 +7620,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы қан талдауы</w:t>
+Консультация: Оториноларинголог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жалпы зәр талдауы</w:t>
+              <w:t xml:space="preserve">
+Мектепке дейінгі балалардың, білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6127,229 +7804,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Хирург</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2 жастағы және 6 айлық балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1 жастан 2 жасқа дейінгі балалар</w:t>
-[...36 lines deleted...]
-МӘМС</w:t>
+ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -6358,52 +8058,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кенес Оториноларинголог</w:t>
+              <w:t xml:space="preserve">
+Жалпы қан талдауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6439,51 +8139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес Офтальмолог</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6519,231 +8219,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Невропатолог</w:t>
+Консультация: Хирург</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...111 lines deleted...]
-          </w:p>
+Консультация: Оториноларинголог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6751,194 +8403,146 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Консультация: Невролог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...74 lines deleted...]
-          </w:p>
+Консультация: Офтальмолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -6958,416 +8562,437 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+              <w:t xml:space="preserve">
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...27 lines deleted...]
-          <w:p/>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 жастан бастап 4 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7375,228 +9000,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Оториноларинголог</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жастан 3 жасқа дейінгі балалар</w:t>
+4 жастан бастап 5жасқа дейінгі балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘМС</w:t>
+ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -7606,51 +9254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7666,389 +9314,364 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МӘМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...79 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...27 lines deleted...]
-          <w:p/>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 жастан бастап 6 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...74 lines deleted...]
-          </w:p>
+Жалпы қан талдауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -8068,195 +9691,147 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+              <w:t xml:space="preserve">
+Жалпы несеп талдауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...74 lines deleted...]
-          </w:p>
+Консультация: Хирург</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -8277,79 +9852,103 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы қан талдауы</w:t>
+Консультация: Отоларинголог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8357,51 +9956,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы зәр талдауы</w:t>
+Консультация: Офтальмолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8437,333 +10036,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Консультация: Невролог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...110 lines deleted...]
-          </w:p>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8772,239 +10273,395 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Оториноларинголог</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Невропатолог</w:t>
-[...27 lines deleted...]
-          <w:p/>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 жастан бастап 7 жасқа дейінгі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Офтальмолог</w:t>
-[...27 lines deleted...]
-          <w:p/>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9012,331 +10669,374 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...14 lines deleted...]
-          <w:p/>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z146" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7 жастан бастап 8 жасқа дейінгі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+балалар </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
-[...72 lines deleted...]
-ТМККК</w:t>
+МӘМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9346,354 +11046,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: учаскелік дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘМС</w:t>
+ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...14 lines deleted...]
-          <w:p/>
+16</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМККК</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 жастан бастап 9 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...108 lines deleted...]
-ТМККК</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9703,204 +11403,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-МӘМС</w:t>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы қан талдауы</w:t>
-[...14 lines deleted...]
-          <w:p/>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ТМККК</w:t>
+              <w:t xml:space="preserve">
+9 жастан бастап 10 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9910,79 +11657,102 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы зәр талдауы</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9990,198 +11760,222 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 жастан 7 жасқа дейінгі балалар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+10 жастан бастап 11 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10220,104 +12014,80 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кенес: Хирург</w:t>
+              <w:t xml:space="preserve">
+Жалпы қан талдауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10325,51 +12095,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес Оториноларинголог</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10405,131 +12175,175 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Невропатолог</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МӘМС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кенес: Офтальмолог</w:t>
+              <w:t xml:space="preserve">
+Хирург кабинеті мейіргерінің қарап-тексеруі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10565,51 +12379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Офтальмолог кабинеті мейіргерінің қарап-тексеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10645,578 +12459,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Электрокардиографиялық зерттеу (12 кескінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...110 lines deleted...]
-          </w:p>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
-[...14 lines deleted...]
-          <w:p/>
+19</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘМС</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11 жастан бастап 12 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМККК</w:t>
+МӘМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...107 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11256,354 +12955,331 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...14 lines deleted...]
-          <w:p/>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12 жастан бастап 13 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
-[...72 lines deleted...]
-ТМККК</w:t>
+МӘМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -11613,354 +13289,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘМС</w:t>
+ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
-[...14 lines deleted...]
-          <w:p/>
+21</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМККК</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 жастан бастап 14 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...108 lines deleted...]
-ТМККК</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -11970,183 +13646,253 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-МӘМС</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Хирург</w:t>
-[...27 lines deleted...]
-          <w:p/>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+14 жастан бастап 15 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12154,79 +13900,103 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Оториноларинголог</w:t>
+Электрокардиографиялық зерттеу (12 кескінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12234,51 +14004,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Офтальмолог</w:t>
+Жалпы қан талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12314,79 +14084,103 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Эндокринолог</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12394,253 +14188,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Хирург кабинеті мейіргерінің қарап-тексеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...110 lines deleted...]
-          </w:p>
+Офтальмолог кабинеті мейіргерінің қарап-тексеруі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12648,120 +14348,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...49 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12769,251 +14428,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Қабылдау: педиатр дәрігер, не жалпы практика дәрігері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 жастан 13 жасқа дейінгі балалар</w:t>
-[...35 lines deleted...]
-ТМККК</w:t>
+15 жастан бастап 16 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -13023,101 +14659,101 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Электрокардиографиялық зерттеу (12 кескінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-МӘМС</w:t>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -13127,51 +14763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Офтальмолог</w:t>
+Жалпы қан талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13207,51 +14843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Эндокринолог</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13287,251 +14923,181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+Хирург кабинеті мейіргерінің қарап-тексеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмолог кабинеті мейіргерінің қарап-тексеруі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...109 lines deleted...]
-ТМККК</w:t>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -13541,354 +15107,366 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау: Мейірбике немесе фельдшер</w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-ТМККК</w:t>
+              <w:t xml:space="preserve">
+16 жастан бастап 17 жасқа дейінгі балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -13898,103 +15476,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі білім беру ұйымдарындағы балалардың, жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық тексеру</w:t>
+Электрокардиографиялық зерттеу (12 кескінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14002,51 +15556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Хирург</w:t>
+Жалпы қан талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14082,51 +15636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Оториноларинголог</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14162,51 +15716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Офтальмолог</w:t>
+Хирург кабинеті мейіргерінің қарап-тексеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14242,102 +15796,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрокардиографиялық зерттеу (12 бұрамада)</w:t>
+Офтальмолог кабинеті мейіргерінің қарап-тексеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14345,598 +15876,575 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Невропатолог</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Электроэнцефалография</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТМККК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы зәр талдауы</w:t>
-[...27 lines deleted...]
-          <w:p/>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау: мейіргер не фельдшер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 жастан бастап 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қабылдау: Терапевт, Отбасылық дәрігер немесе жалпы практика дәрігері</w:t>
+              <w:t xml:space="preserve">
+Хирург кабинеті мейіргерінің қарап-тексеруі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МӘМС </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...110 lines deleted...]
-          </w:p>
+Офтальмолог кабинеті мейіргерінің қарап-тексеруі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14944,2407 +16452,180 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенес: Хирург</w:t>
+Мектепке дейінгі балалардың білім беру ұйымдарында балалардың жалпы орта білім беру ұйымдары оқушыларының ауыз қуысын профилактикалық қарап - тексерулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кенес: Оториноларинголог</w:t>
+              <w:t xml:space="preserve">
+Қабылдау: педиатр дәрігер не жалпы практика дәрігері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2232 lines deleted...]
-ТМККК</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТМККК </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17383,460 +16664,32319 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...51 lines deleted...]
-              <w:t>2 қосымша</w:t>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының білім алушыларын қоса </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алғанда, халықтың нысаналы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топтарына профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="68"/>
+    <w:bookmarkStart w:name="z158" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бес жастан бастап балаларда Кетле индексін есептеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардың өсу нормаларынан ауытқуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардағы "ДСИ/жасы" көрсеткіші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&gt; + 2 СО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Семіздік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&gt; + 1 СО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Артық салмақ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+≥ – 2 СО и ≤ + 1 СО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қалыпты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&lt; – 2 СО и ≥ – 3 СО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене салмағының жеткіліксіздігі (тапшылығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&lt; – 3 СО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айқын көрінетін дене салмағының тапшылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңділігіне 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z170" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қыздардағы сүт бездерінің даму сатылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сатылар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белгілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа жас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1-саты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z171" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сүт бездері жыныстық жетілуге дейін; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">безді тін жоқ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ареоланың диаметрі ˂ 2 см, ареолалар бозғылт түсті </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емшек ұштарын саусақпен басып көруге болады; емшек ұшы айналасы ұлғаюда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z173" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жас 9 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(8 жас 9 ай – 12 жас 9 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z174" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сүт бездерінің толығуы; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емшек ұшы айналасы ұлғаюда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 жас 9 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(9 жас 9 ай-13 жас 9 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ареола қарқынды түсте, емшек ұшы айналасы мен емшек ұштары бездердің бетінің үстінде екінші төмпешік пайда болады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z176" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 жас 9 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(10 жас 5 ай – 15 жас 3 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетілген кеуде; тек емшек ұшы көрінеді; сүт безі тіндері мен ареола арасындағы контур тегіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 – 15 жас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңділігіне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z188" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қыздарда қасаға аймағының түктенуінің даму сатылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сатылары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белгілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа жасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Түктенудің болмауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыныстық еріндердің жан-жағына пигменттенген сирек шамалы ұзын шаштың өсуі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 – 12 жас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қасаға аймағына тарайтын пигменттенген ұзын шаштардың өсуі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 -12 жас 5 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түктену барлық қасаға аймағын алады, бірақ бұтарасында және санның ішкі бетінде жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 -13 жас 5 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ересек түтіктену түрі: жоғарыдан төменге қарай үшбұрыштанып өседі. Санның ішкі жағында шаштың көлемі аз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 14 жастан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 5-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z200" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұл балаларда сыртқы жыныс мүшелерінің даму сатылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сатылар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белгілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа жасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 -саты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аталық без, ұма және жыныс мүшесінің жыныстық жетілуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұмасы ұлғаюда, сәл түсі өзгерген. Жыныс мүшесі ұлғаюының басталуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11 жас 5 ай </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(9 жас 2 ай -13 жас 7 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыныс мүшесінің ұзындығы мен диаметрінің ұлғаюы, ұма бүктеле бастайды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 жас 4 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(10 жас 1 ай – 14 жас 6 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыныс мүшесі ұзындыққа қарай өседі, жыныс мүшесі басының диаметрі ұлғаюда, сыртқы жыныс мүшелері пигменттелген түске айналуда </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 жас 2 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(11 жас 2 ай – 15 жас 3 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сыртқы жыныс мүшелері ең үлкен мөлшерге жетеді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z204" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 жас 5 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(11 жас 7 ай – 15 жас 3 ай )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 6-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z216" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұл балаларда жыныстық түктенудің даму сатылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белгілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа жасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Түктенудің болмауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыныс мүшесінің негізгі орналасқан жерінде сирек өсетін пигменттелген шаштар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 жас</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(9 – 14 жас)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаш қараяды, қатаяды, бұйраланады. Түктену қасағаға таралады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 жас 1 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(11 жас 2 ай – 15 жас)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қасаға аймағының толық түктенуі, бірақ сан пен іштің төменгі бөлігінің түктенуінің болмауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 жас 9 ай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(12 – 15 жас 8 ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ересек "үшбұрыш тәріздес" түтіктену түрі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 жас 5ай ± 7 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 7-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z231" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қыздардың репродуктивті денсаулығын бағалау парағы  (он екі, он төрт, он алты жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z232" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Сіз 1 жыл ішінде дене салмағыңызда қатты өзгерісті байқадыңыз ба (+__кг;) (- __кг;) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Менструация қай жастан басталды? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Менструация циклінің бұзылуын байқайсыз ба (45 күннен артық кешігу) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Менструация түрі? (жиі, құйылып келе ме) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Менструация циклдері арасындағы қанаралас бөлінулерді байқайсыз ба? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Несеп шығару кезінде жиі ауырсынуды байқайсыз ба? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыныстық жолдардан сұйық заттың бөлінуін байқайсыз ба? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сыртқы жыныс ағзаларында қышу, ашу, бөртпелерді байқайсыз ба? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Іштің төменгі жағы, беліңіз ауыра ма? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сіз ішіңіздің өзгергенін және ұлғайғанын байқайсыз ба? (ісіну, асимметрия) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сіз жыныстық қатынаста болғансыз ба? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z233" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Ескертпе: жоғарыда көрсетілген симптомдар болған жағдайда немесе жыныстық қатынаста болсаңыз сіз жастар денсаулық орталығына жүгіне аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z234" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қыздарды акушер-гинекологтың консультациясына жолдау үшін көрсетілімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z235" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. Сауалнама жүргізу кезінде мынадай шағымдардың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z236" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1) қышу, ашу, қызару, бөртпелер, қасу іздері, эрозия, қақ, сыртқы жыныс ағзалары терісінің мен қынаптың лихенификация учаскелері; синехиялардың болуы және несеп шығуының қиындауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z237" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) іштің ауыруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z238" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жыныс жолдарынан патологиялық бөліністердің болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z239" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) менструация циклінің бұзылуы - жыныстық жетілу кезеңінде 45 күннен артық менструация үзілісі, жыныстық жетілу жасына жетпей менструацияның болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z240" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) әртүрлі қарқында және ұзақтықта жыныс жолдарынан қанаралас бөліністер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z241" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) сексуалдық, жыныстық қатынастардың басталуы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z242" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексерулер кезінде анықталған мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z243" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) іштің мен оның мөлшерінің өзгеруі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z244" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жыныстық жетілу жасына жетпей сүт бездерінің және қасаға шашының өсуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z245" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3) қайталама жыныстық белгілердің (сүт бездері мен қасаға түктенуі) болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z246" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) аплазия, гипоплазия, гиперплазия, гигантомастия, асимметрия және басқа ауытқулар, фиброзды-жылауық ауруы, жыныстық жетілу кезеңінде сүт бездерінің түйінді өспелері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z247" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кез - келген жаста сыртқы жыныс ағзаларының, вульваның және қынаптың жарақаттық (тұрмыстық және зорлық-зомбылық) зақымдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z248" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6) кез келген жаста физикалық дамудың кешігуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z249" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3. Басқа көрсетілімдердің болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z250" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) несеп талдауындағы патологиялық өзгерістер (бактериурия, лейкоцитурия, гематурия және басқа); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z251" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жыныстық гигиена мәселелері бойынша консультацияның қажеттілігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z252" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жыныстық жолмен берілетін инфекцияларды, оның ішінде АИТВ, "В" және "С" гепатиті вирустарын жұқтыру қаупі мәселелері бойынша консультацияның қажеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z253" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сексуалды белсенді жасөспірімдерде, оның ішінде аборттан кейін контрацепция құралдарын жеке таңдау үшін консультацияның қажеттілігі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z254" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жүктілік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңділігіне 8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z266" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Эндокриндік жүйенің жай-күйін бағалау (он – он сегіз жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z267" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиі шөлдейсіз/сұйықтықты көп ішесіз бе?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәретханаға жиі барасыз ба, әсіресе түнде жиі барасыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тез шаршайсыз, әлсіздік, ұйқыңыз келе ме?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы айларды салмақ түсірдіңіз бе немесе салмақ қостыңыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терлейсіз бе?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыстықты немесе суықты көтересіз бе?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баланың бойы құрдастарымен тең ба әлде аласа ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жылдары тым тез өсті ме?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артық салмақ бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәбеті төмендеді ме немесе тәбеті шамадан тыс па?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үнемі тамақ жегісі келіп тұратындай өзін сезіне ме?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауызының, терісінің құрғақтығы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терісінің іріңдеп ауруы, қышуы жиі бола ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрын қанда қанттың жоғарылау жағдайлары болды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы дірілдей ме, жүрек соғысы жиі бола ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іштің қатуы немесе себепсіз нәжістің сұйық болуы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаштың түсуі, тырнақтың сынуы?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z268" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Эндокринологқа жолдау үшін көрсетілімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z269" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z270" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жиі шөлдейді / сұйықтықты көп ішеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z271" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) дәретханаға жиі барады, әсіресе түнде жиі барады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z272" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) соңғы айларда тез салмақ түсірді немесе салмақ қосуы байқалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z273" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) тез шаршау, әлсіздік, ұйқы келуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z274" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) бас ауруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z275" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қатты терлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z276" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) ыстық немесе суықты нашар көтеруі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z277" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) құрдастарынан бойы аласа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z278" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) өткен жылы тым тез өсті; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z279" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) артық салмақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z280" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) тәбеттің төмендеуі немесе шамадан тыс жоғарылауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z281" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) үнемі тамақ ішкісі келетін сезім; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z282" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) ауыздың құрғауы, терінің құрғауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z283" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) терінің жиі іріңдеп ауруы, қышуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z284" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) бұрын қандағы қанттың жоғарылау жағдайлары болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z285" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       16) қолдың дірілдеуі, жүрек соғысының жиілігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z286" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) іш қатуы немесе нәжістің сұйық болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z287" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) шаштың түсуі, тырнақтың сынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z288" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       19) қыздарда менструалдық циклдің бұзылуы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z289" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексерулер кезінде анықталған мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z290" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бойы 3 перцентилиден төмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z291" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бойы 97 перцентилиден жоғары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z292" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) дене салмағы 3 перцентилиден төмен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z293" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене салмағы 97 перцентилиден жоғары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z294" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) қалқанша безі өскен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z295" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) 14 жастан асқанда сүт безінің өсуінің, түктенудің және менструацияның болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z296" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) 15 жастан ЕКЖ дамуы кезінде менструацияның болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z297" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) 12 жастан асқан баланың аталық безінің көлемі 1 мл-ден қысқа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z298" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) полидипсия, полиурия, полифагия, дене салмағының төмендеуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z299" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) несеп мөлшері тәулігіне 2 литрден көп, сұйықтықты көп мөлшерде жиі ішуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z300" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) стриялар, қатпарлардағы пигментациялар, құрғақ тері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z301" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) мойынның ісінуі / ұлғаюы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z302" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) жыныстық дамудың жасына сәйкес келмеуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z303" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жасөспірімдерде жыныстық дамудың кешігуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 9-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z315" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нерв жүйесінің жай - күйін бағалау (он, он төрт, он бес, он алты, он жеті жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z316" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басы жиі ауыра ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басы айнала ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлсіздік бар ма, тез шаршайсыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Естен тану немесе естен тану алдындағы жағдайлар?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас ауруы кезінде жүрек айнуы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйқыңыз бұзылған ба (ұйқысыздық, жиі ояну)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тез, жиі ашулану белгілері бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есте сақтау қабілетінің, зейіннің, оқу үлгерімнің төмендеуі?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса жоғары белсенділік немесе зейіннің айқын тұрақсыздығы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрысулар болды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұлшықет дірілдейме, бетіңіз тартыла ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол дірілдей ме?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Естен тану жағдайлары бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүрістің бұзылысы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиі сүрініп, құлау?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолдарыңыз немесе аяқтарыңызда әлсіздік бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол, аяқ жансыздана ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқа, мойын ауруына шағымыңыз бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазуға, оқуға үйренуде қиындықтар бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z317" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Невропатологқа жолдау үшін көрсетілімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z318" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z319" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бас ауруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z320" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бас айналуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z321" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) әлсіздік, тез шаршау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z322" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) естен тану немесе талу алдындағы жағдайлар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z323" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бас ауруы кезінде жүрек айнуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z324" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) ұйқының бұзылуы (ұйқысыздық, жиі ояну); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z325" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ашушаңдық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z326" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) есте сақтау қабілетінің, зейіннің, оқу үлгерімнің төмендеуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z327" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) арқа, мойын аурулары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z328" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) естен тану жағдайлары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z329" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) құрысқақ, аяқ-қолдың тартылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z330" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) жүрістің бұзылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z331" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) жазуға, оқуға үйренуде қиындықтар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z332" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексеру кезінде анықталған мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z333" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аса жоғары белсенділік немесе зейіннің айқын көрінетін тұрақсыздығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z334" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бұлшықеттің дірілдеуі, аяқ-қолдың тартылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z335" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолды шайқау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z336" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қолдардағы немесе аяқтардағы әлсіздік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z337" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       5) қолдың, аяқтың жансыздануы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z338" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) сүріну, құлау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z339" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кекештену, сөйлеудің бұзылуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 10-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z351" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Көру ағзаларының денсаулығын бағалау парағы  (он, он төрт, он бес, он алты, он жеті жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z352" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазуларды оң көзіңізбен алыстан көре аласыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәтінді немесе заттарды көру үшін көзді сығырайтып қарайсыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заттарды көзге жақын ұстаудың қажеттілігі бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, телефонды немесе компьютерді пайдалану кезінде көзіңіз тез шаршай ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі затты қатарынан көретін жағдайлар бола ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзіңізде немесе басқа адамдар сізде қылилықты байқайды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрғақтық, ашу, құм түскендей сезіну немесе көздің қызаруы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z353" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Офтальмолог дәрігерге жолдау үшін көрсетілімдер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z354" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z355" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көздің қызаруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z356" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бір немесе екі көздің алыстан нашар көруі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z357" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көзді сығырайту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z358" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заттарды көзге жақын ұстау қажеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z359" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) көздің тез шаршауы немесе қажуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z360" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) бұлыңғырлану немесе бұрмаланған көру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z361" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) қосарланған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z362" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көздің ауырсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z363" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ашу, құм түскендей сезіну, көздің құрғақтануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z364" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) конъюнктивалық қуыстан бөліндінің бөлінуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z365" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) қатты жарыққа теріс әсері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z366" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қарашықтың ақ түсті болуы ("ақ қарашық").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z367" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бір немесе екі көзді болуы қарап-тексеру кезінде мынадай симптомдардың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z368" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көздің қызаруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z369" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) алыстан көру қабілетінің нашарлауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z370" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көздің мұрынға, самайға, жоғары немесе төмен ауытқуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z371" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) көз алмасы қозғалысының бұзылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z372" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мойынның қисаюы (бастың дұрыс емес қалпы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z373" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жарықтан қорқу, көзден жас ағу, блефароспазм; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z374" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) қасаң қабықтың бұлыңғырлануы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z375" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) конъюнктивалық қуыстан бөліндінің бөлінуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z376" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) көздің алдыңғы жағын абайлап басқанда көздің ауруы (цилиарлық ауырсыну); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z377" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) қарашықтың қызғылт рефлексінің болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z378" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) қабақтың төмен түсуі (птоз); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z379" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) көз алмасының алға қарай патологиялық асимметриялы шығыңқылығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z380" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көздің және қосалқы аппараттың зақымдану белгілерінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 11-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z392" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛОР ағзаларының денсаулығын бағалау парағы  (он, он төрт, он бес, он алты, он жеті жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z393" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрыныңыздың жиі ағатын байқайсыз ба (жылына 4-5 реттен аса)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрынмен тыныс алу қиналасыз ба, ұйықтағанда қорылдайсыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрыннан жиі қан кетуін байқайсыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлақ маңайында ауырсыну, есту қабілетінің төмендеуі бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлақтың ағуын байқайсыз ба (іріңді, шырышты)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангина, тамақта ауырсыну, дауыстың қарлығуы жиі бола ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұтынудың қиындауы немесе тамақта "түйін" тұрғандай сезінесіз бе?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрынның тыныс алуымен немесе құлақпен байланысты бас аурулары бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есту қабілетінің төмендеуін, теледидардың/телефонның дыбысын қатты қою қажеттілігін байқайсыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергиялық көріністер бар ма? (мұрынның бітелуі, түшкіру, мұрынның қышуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ауыздан жағымсыз иістің шығуы, созылмалы жөтелге шағымдар бар ма? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z394" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оториноларинголог дәрігерге жолдау үшін көрсетілімдер </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z395" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z396" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ЛОР-ағзаларының асқынуларымен жиі (&gt;жылына 4-5 рет) жіті респираторлық инфекциялар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z397" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) аденоидтардың, бадамша бездердің гипертрофиясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z398" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) естудің бұзылуы, есту қабілетінің төмендеуіне күдік, құлақтан бөлінділердің бөлінуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z399" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қайталанатын тонзиллит, созылмалы тонзиллит, дауыстың қарлығуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z400" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) аллергиялық ринит, тұрақты аллергиялық көріністер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z401" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) бет немесе мұрынның деформациясы, ЛОР-ағзаларының жарақаттары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z402" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) есту қабілетіне байланысты сөйлеу дамуының кешігуіне кез келген күдік. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z403" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексеру кезінде анықталған мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z404" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) созылмалы мұрынның бітелуі, қорылдау, аденоидтарға күдік; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z405" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бадамша бездердегі қақ, тығындар, іріңді өзгерістер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z406" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мұрыннан жиі қан кету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z407" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мұрын қалқасының қисаюы, сыртқы мұрынның деформациясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z408" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мұрыннан бөліндінің бөлінуі (іріңді, шырышты), созылмалы ринит белгілері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z409" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мұрынның шырышты қабығының ісінуі, полиптердің болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z410" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құлақтан бөліндінің бөлінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z411" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) ауыздан жағымсыз иістің шығуы, созылмалы тонзиллит белгілері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z412" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сөйлеу дамуының кешігуі, есту қабілетінің төмендеуіне күдік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 12-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z424" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Стоматологиялық денсаулығын бағалау парағы (алты – он сегіз жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z425" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазіргі уақытта тісіңіздің ауырсынуы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тістердің сезімталдығы байқала ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызыл иектен қан кетуі бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыздан жағымсыз иіске шағымдарыңыз бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z426" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стоматологқа жолдау үшін көрсетілімдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z427" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z428" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) тістің ауырсынуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z429" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) тістердің сезімталдығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z430" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызыл иектің қанауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z431" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ауыз қуысынан жағымсыз иіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z432" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексеру кезінде мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z433" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жұмсақ тіс қақтарының болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z434" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) тісте тастың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z435" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) асқынбаған тіс жегісінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z436" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) асқынған тіс жегісінің болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z437" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) тістің қатты тіндерінің бастапқы деминерализациясының болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z438" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) пломбалардың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z439" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) кариозды емес зақымданулардың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z440" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) жарақаттық зақымданулардың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z441" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) ауыз қуысының шырышты қабығында бөртпелердің болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z442" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) қызыл иектің қанауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z443" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) тістердің тығыз орналасуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z444" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тістеу кезіндегі ауытқулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z445" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) шайнау функциясының бұзылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z446" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) тұрақты тістердің жұптасуы және симметриясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z447" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ерін мен тіл жүгеншігінің дұрыс бекітілмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 13-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z459" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хирургиялық патологияларды бағалау парағы  (он, он төрт, он бес, он алты, он жеті жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z460" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ___________________________________________ Жасы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұрақтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иә </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішіңіз ауырады ма? (жиі/қатты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несеп шығарғанда ауырсынасыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несеп шығару сирек бола ма немесе ауырсыну бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төсекке (күндіз немесе түнде) дәретке отырып қоясыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәретке ыдыс сыртына немесе іш киімге отырып қоясыз ба?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәжісіңіз қатты ма, іш қату 3 айдан астам уақытқа созылды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәжісте қан болды ма? (талдау нәтижесінде немесе көзбен көрдіңіз бе?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несепте қан болды ма? (қызғылт немесе қызыл түсті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ісіну болады ма? (бет, аяқ, ұма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іш/арқа/шат жарақаттары болды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрын іш қуысына немесе бүйрекке операция жасалды ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқаңыз ауыра ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буындарыңыз ауыра ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқты сылтып басасыз ба?/жүрістің бұзылуы бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастан өткен жарақаттар бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омыртқа қозғалысының шектелуі бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқтардың ұзындығы әртүрлі ме?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буын қозғалысының шектелуі бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалыс кезінде ауырсыну бар ма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z461" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хирург дәрігерге жолдау үшін көрсетілімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z462" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мынадай шағымдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z463" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) іш, шап, кіндік аймағында ісінудің болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z464" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іштің ауыруы, әсіресе қайталап ауру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z465" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұл балаларда несеп шығарудың кідірісі немесе ауырсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z466" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұмада аталық бездің болмауы немесе ұманың ұлғаюы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z467" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. Қарап-тексерулер кезінде анықталған мынадай симптомдардың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z468" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іштің ісінуі немесе ассиметриясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z469" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) іш қуысын саусақпен басып қарау кезінде өспенің анықталуы (тығыз, ірі) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z470" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жарықтың болуы (кіндік, шап); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z471" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жыныс ағзаларының аномалиялары (ұл балаларда – жыныс ағзасының қисаюы, аталық бездің болмауы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z472" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) аталық бездің өз орнында болмауы (шапта/саусақпен басса көрінбейді); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z473" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) ұмада венаның кеңеюі ("құрт шары" ретінде); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z474" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) жыланкөздің болуы (ішінен бөлінді шығатын саңылау); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z475" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) іштің қатайып, басқанда ауыруы ("жіті іш"); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z476" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) бел аймағын соққылу кезінде ауырсынудың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z477" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) аталық бездің ұмаға түспеуі, аталық без қабығының шемені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z478" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) жарақаттардан немесе күйіктерден кейінгі тыртықтық деформациялар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z479" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Хирургқа: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z480" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жіті іш; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z481" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қысылған жарық; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z482" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жұмсақ тіндердің жіті қабынуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z483" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұманың кенеттен ұлғаюы немесе ұмадағы қатты ауырсыну болған кезде жедел жолдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z484" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ортопед-травматологқа жолдау үшін көрсетілімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z485" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мынадай шағымдардың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z486" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аяқ-қолда, арқада, буындарда, жүрген кезде немесе дене жүктемесі кезінде қатты ауырсыну; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z487" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) буындардағы қозғалыстың шектелуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z488" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жүрген кезде тез шаршау, ақсау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z489" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жиі құлау, жүрістің бұзылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z490" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) табанның ауыруы, аяқ киім кигендегі жайсыздық; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z491" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жарақаттардың, сынықтардың, күйіктердің немесе тыртықтардың салдары. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z492" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қарап-тексерулер кезінде анықталған мынадай симптомдардың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z493" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) дене бітімінің бұзылуы, бүкірею, иықтардың немесе иық жауырындарының асимметриясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z494" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) омыртқаның қисаюы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z495" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) аяқтардың X немесе O-тәрізді деформациясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z496" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жалпақ табандылық, табанның вальгустық деформациясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z497" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) бір жақ аяқ-қолдың қысқаруы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z498" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) буындардағы қозғалыстың шектелуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z499" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) буындардың немесе жұмсақ тіндердің ісінуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z500" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) кеуде қуысының деформациясы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z501" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жарақаттардан немесе күйіктен кейінгі тыртық деформациялары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z502" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) физикалық дамуының кешеуілдеуі, жүрістің бұзылуы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z503" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Травматологқа: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z504" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) айқын көрінетін ауырсыну және аяқ-қолға сүйене алмау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z505" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сүйек сынуына немесе буын шығуына күдік; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z506" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жарақаттан кейінгі қан кету болған кезде жедел жолдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасындағы балаларды, сондай- ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік, орта білімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі және жоғары білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім алушыларын қоса алғанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықтың нысаналы топтарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профилактикалық медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап-тексерулерді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары, көлемі мен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кезеңділігіне 14-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z518" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Профилактикалық медициналық қарап-тексерулер нәтижелері бойынша анықталған сауықтыру алгоритмі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z519" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Профилактикалық медициналық қарап-тексерулерді жүргізген медициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК) ұйымдарына бекітілген балалар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z520" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кезең. Патологиялық қауптері бар балаларды анықтау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z521" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Профилактикалық медициналық қарап-тексерулер қорытындысы бойынша педиатр дәрігер немесе жалпы практика дәрігері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z522" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қорытынды актілерді ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z523" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. анықталған патологиялық қауіптері бар балалардың тізімдерін қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z524" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. жолдамаларды ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z525" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. бекітілген жері бойынша МСАК ұйымдарында консультациядан өту қажеттілігі туралы ата-аналарға (заңды өкілдерге) хабарландыру дайындау үшін анықталған патологиялық қауіптері бар балалардың тізімдерін білім беру ұйымының орта медицина қызметкеріне жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z526" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. анықталған патологиялық қауіптері бар балалардың тізімдерін бекітілген жері бойынша медициналық ұйымдарға жібереді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z527" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кезең. Клиникалық-диагностикалық кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z528" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік дәрігер, бейінді мамандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z529" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қосымша зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z530" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. диагноз қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z531" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ем тағайындайды және ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z532" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. көрсетілімдер болған жағдайда стационарлық емдеуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z533" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кезең. Орындалуына мониторинг жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z534" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактикалық медициналық қарап-тексерулерді жүргізген МСАК ұйымдарының мектеп медицинасы жөніндегі үйлестірушісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z535" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. жүргізілген сауықтыру туралы ақпаратты жинайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z536" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. жиынтық есепті қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z537" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. жетекшілік ететін басшының орынбасарына есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z538" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-кезең. Бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z539" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Профилактикалық медициналық қарап-тексерулерді жүргізген МСАК ұйымы басшысының жетекшілік ететін орынбасары. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z540" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. сауықтыру іс-шараларының жүргізілуіне толық және уақтылы бақылауды, сондай-ақ профилактикалық медициналық қарап-тексерулер барысында анықталған балалар бойынша ұсынымдарды орындауды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z541" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профилактикалық медициналық қарап – тексеру жүргізген МСАК ұйымдарына балаларды сауықтыру бойынша есеп жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z542" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІ. Профилактикалық медициналық қарап-тексерулерді жүргізген МСАК ұйымдарында бекітілмеген балалар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z543" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кезең. Хабарламаларды дайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z544" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру ұйымындағы орта медицина қызметкері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z545" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. патологиялық қауіптері бар балалардың ата-аналарына (заңды өкілдеріне) бекітілген жері бойынша МСАК ұйымдарында консультациядан өту қажеттілігі туралы қағаз жеткізгіште хабарламаны ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z546" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. оларды сынып жетекшілеріне береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z547" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кезең. Ата-аналарды (заңды өкілдерін) хабардар ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z548" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынып жетекшілері патологиялық қауіптері бар балалардың ата-аналарына (заңды өкілдеріне) бекітілген жері бойынша МСАК ұйымдарында консультациядан өту қажеттілігі туралы хабарламаларды табыстайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z549" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кезең. Қабылдауға жазылу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z550" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ата-аналар (заңды өкілдер) баланы бекітілген жері бойынша МСАК ұйымының медициналық ақпараттық жүйесі немесе тіркеу бөлімі арқылы учаскелік дәрігердің қабылдауына өздері жазады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z551" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-кезең. Клиникалық-диагностикалық кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z552" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учаскелік дәрігер, бейінді мамандар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z553" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қосымша зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z554" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. диагноз қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z555" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ем тағайындайды және ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z556" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. көрсетілімдер болған жағдайда стационарлық емдеуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z557" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-кезең. Орындалуына мониторинг жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z558" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балалардың бекітілген жері бойынша МСАК ұйымының мектеп медицинасы жөніндегі үйлестірушісі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z559" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. балаларды сауықтыру жөніндегі ақпаратты жинайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z560" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. жиынтық есепті қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z561" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басшының жетекшілік ететін орынбасарына есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z562" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-кезең. Бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z563" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балалардың бекітілген жері бойынша МСАК ұйымы басшысының жетекшілік ететін орынбасары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z564" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. сауықтыру іс-шараларының жүргізілуіне толық және уақтылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z565" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауды, сондай-ақ профилактикалық медициналық қарап-тексерулер барысында анықталған балалар бойынша ұсынымдарды орындауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z566" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профилактикалық медициналық қарап-тексеруді жүргізген МСАК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z567" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдарына балаларды сауықтыру бойынша есеп жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау министрі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020 жылғы 15 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ ҚР ДСМ-264/2020 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z42" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған деп танылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z43" w:id="69"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z43" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының "Профилактикалық медициналық қарап-тексерулерге жататын адамдардың нысаналы топтарын, сондай-ақ осы қарап-тексерулерді өткізудің қағидалары мен кезеңділігін белгілеу туралы" 2009 жылғы 10 қарашадағы № 685 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2009 жылғы 26 қарашада № 5918 болып енгізілген, 2010 жылы Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер № 3 жинағында жарияланды)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z44" w:id="70"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z44" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Денсаулық сақтау министрінің "Халықтың нысаналы топтарына профилактикалық медициналық тексеру жүргізу ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер енгізу туралы" 2011 жылғы 16 наурыздағы № 145 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6902 болып тіркелген, 2011 жылғы 16 маусымда "Егемен Қазақстан" № 255 (26653) газетінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z45" w:id="71"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z45" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының "Халықтың нысаналы топтарына профилактикалық медициналық тексеру жүргізу ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер енгізу туралы" 2012 жылғы 26 желтоқсандағы № 887 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8283 болып тіркелген, 2013 жылғы 29 мамырда № 136 (28075) "Егемен Қазақстан" газетінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z46" w:id="72"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z46" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің "Халықтың нысаналы топтарын профилактикалық медициналық тексеріп-қарауды жүргізу ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау Министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер енгізу туралы" 2014 жылғы 29 желтоқсандағы № 361 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10199 болып тіркелген, 2015 жылғы 26 қазандағы "Әділет" ақпараттық-құқықтық жүйесінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z47" w:id="73"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z47" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Денсаулық сақтау министрінің "Халықтың нысаналы топтарын профилактикалық медициналық тексеріп-қарауды жүргізу ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер мен толықтыру енгізу туралы" 2017 жылғы 25 желтоқсандағы № 995 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16223 болып тіркелген, 2018 жылғы 22 қаңтардағы Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрде эталондық бақылау банкінде жарияланды). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z48" w:id="74"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z48" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Денсаулық сақтау министрінің "Профилактикалық медициналық қарап-тексерулерге жататын адамдардың нысаналы топтарын, сондай-ақ осы қарап-тексерулерді өткізудің қағидалары мен кезеңділігін белгілеу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер енгізу туралы 2019 жылғы 3 қазандағы № ҚР ДСМ-133 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19441 болып тіркелген, 2019 жылғы 7 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрде эталондық бақылау банкінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z49" w:id="75"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z49" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Денсаулық сақтау министрінің "Профилактикалық медициналық қарап-тексерулерге жататын адамдардың нысаналы топтарын, сондай-ақ осы қарап-тексерулерді өткізудің қағидалары мен кезеңділігін белгілеу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 10 қарашадағы № 685 бұйрығына өзгерістер енгізу туралы" 2020 жылғы 2 сәуірдегі № ҚР ДСМ-22/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20294 болып тіркелген, 2020 жылғы 9 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрде эталондық бақылау банкінде жарияланды). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>