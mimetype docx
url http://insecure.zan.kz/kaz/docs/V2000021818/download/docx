--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e35bf0c" w14:textId="e35bf0c">
+    <w:p w14:paraId="73f3ee0" w14:textId="73f3ee0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,160 +150,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
-[...59 lines deleted...]
-        <w:t>:</w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 27-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 38</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -341,71 +321,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1003,140 +983,140 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Осы Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидаларын, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттары (бұдан әрі – Қағидалары) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының кодексі (бұдан әрі – Кодекс) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 6-тармағына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі –Заң) 10-бабынының </w:t>
+        <w:t xml:space="preserve">1. Осы Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидаларын, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының кодексі (бұдан әрі – Кодекс) 27-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі –Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және денсаулық сақтау саласындағы сертификатты алу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау тәртібін, сондай – ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4344,185 +4324,365 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Мемлекеттік қызметті көрсету нәтижесі сертификат немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту болып табылады, ол электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен расталады және көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z190" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      54. Көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54. Көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="73"/>
+    <w:bookmarkStart w:name="z214" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары және (немесе) жоғары оқу орнынан кейінгі білімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z215" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орта (техникалық және кәсіптік) білімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z216" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білімі туралы құжаттарды алғаннан кейін атын, әкесінің атын (бар болған жағдайда), тегін өзгерткен көрсетілетін қызметті алушылар үшін атын, әкесінің атын (бар болған жағдайда), тегін ауыстыру немесе неке (ерлі-зайыптылық) туралы немесе некені (ерлі-зайыптылықты) бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z217" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәлімделген мамандық немесе мамандандыру бойынша қолданыстағы сертификаттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z218" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Білім мен дағдыларды бағалау қағидаларына сәйкес алынған кәсіптік даярлығын бағалау нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z219" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасы Еңбек кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілген қызметті алушының еңбек қызметін растайтын құжаттары (жұмыскерлердің бейіндері және еңбек шарттарын есепке алу туралы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z220" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мамандандыру бойынша қосымшасы бар (транскрипт) сертификаттау курсы туралы куәлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z221" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мәлімделген мамандық немесе мамандандыру бойынша қызметке тыйым салудың болуы немесе болмауы салынбау туралы мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Сертификатты растау үшін көрсетілетін қызметті берушіге № 3 тізбесінің 8-тармағына сәйкес құжаттарды портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидалардың 48-52 тармақтарында көзделген осыған ұқсас рәсімдерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="74"/>
+    <w:bookmarkStart w:name="z192" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Сертификатты қайта ресімдеу мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжатта қателер (қате жазулар) анықталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4533,128 +4693,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тегі, аты, әкесінің аты (ол бар болса) өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптар болған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="75"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="76"/>
+    <w:bookmarkStart w:name="z193" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Осы Қағидалардың 56-тармағында көзделген негіздер бойынша сертификатты қайта ресімдеу кезінде көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға 10-қосымшада көзделген нысан бойынша өтінішті және № 3 тізбенің 8-тармағына сәйкес құжаттарды портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидалардың 48-52 тармақтарында көзделген ұқсас рәсімдерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Осы Қағидалардың 56-тармағында көзделген жағдайларда сертификатты қайта ресімдеу бұрын берілген сертификат туралы мәліметтерді міндетті түрде көрсете отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z195" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z195" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Көрсетілетін қызметті беруші растайтын құжаттар ұсынылмаған немесе тиісінше ресімделмеген жағдайда осы Қағидалардың 56-тармағында көзделген негіздер бойынша бастамалық жасалған сертификатты қайта ресімдеуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5172,68 +5394,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі (ЖСН)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тұрғылықты жері ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="78"/>
+    <w:bookmarkStart w:name="z65" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5818,68 +6040,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттауға жіберу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="79"/>
+    <w:bookmarkStart w:name="z67" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Клиникалық практикаға жіберу үшін маман сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5915,70 +6137,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="80"/>
+          <w:bookmarkStart w:name="z202" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8457,68 +8679,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="81"/>
+    <w:bookmarkStart w:name="z211" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мәлімделген мамандықтың немесе мамандандырудың атауы ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10278,68 +10500,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттауға жіберу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="82"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы маман сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12204,68 +12426,68 @@
               </w:rPr>
               <w:t>шарттарына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:bookmarkStart w:name="z154" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы маман сертификаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12971,68 +13193,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Байланыс телефоны _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="84"/>
+    <w:bookmarkStart w:name="z156" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Клиникалық практикаға жіберу үшін шетелдік маманға сертификат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13978,68 +14200,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттауға жіберу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="85"/>
+    <w:bookmarkStart w:name="z162" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Клиникалық практикаға жіберу үшін шетелдік маманға сертификат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14075,70 +14297,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="86"/>
+          <w:bookmarkStart w:name="z203" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18397,68 +18619,68 @@
               </w:rPr>
               <w:t>шарттарына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:bookmarkStart w:name="z164" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Клиникалық практикаға жіберу үшін шетелдік маманның сертификаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18748,284 +18970,388 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау саласындағы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маманды сертификаттауды</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маманды сертификаттауды</w:t>
+              <w:t>жүргізу, шетелдік мамандарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу, шетелдік мамандарды</w:t>
+              <w:t>қоса алғанда, денсаулық сақтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоса алғанда, денсаулық сақтау</w:t>
+              <w:t>саласындағы маман</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы маман</w:t>
+              <w:t>сертификатының қолданысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификатының қолданысын</w:t>
+              <w:t>растау қағидалары, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>растау қағидаларын, сондай-ақ</w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан тыс</w:t>
+              <w:t>жерлерде медициналық білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жерлерде медициналық білім</w:t>
+              <w:t>алған адамды денсаулық сақтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алған адамды денсаулық сақтау</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>саласындағы маманды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттауға жіберу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="88"/>
+    <w:bookmarkStart w:name="z196" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы маман сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+        <w:t xml:space="preserve"> "Халықтың санитариялық-эпидемиологиялық саламаттылығы  саласындағы маман сертификатын беру"  мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шарттар 8-қосымшамен толықтырылды - ҚР Денсаулық сақтау министрінің 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19339,51 +19665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкімет" (www.egov.kz, www.elicense.kz) веб-порталы арқылы (бұдан әрі - Портал)</w:t>
+"электрондық үкімет" (www.​egov.​kz, www.​eli​cens​e.​kz) веб-порталы арқылы (бұдан әрі - Портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19942,51 +20268,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) портал – (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда) тәулік бойы. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек Кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады </w:t>
+2) портал – (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда) тәулік бойы. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20018,52 +20364,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20073,51 +20419,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маман сертификатын алу үшін (мәлімделген мамандыққа немесе мамандандыруға) медициналық білімі бар көрсетілетін қызметті алушы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған, Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы №ҚР ДСМ-274/2020 бұйрығымен бекітілген Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидаларын, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21818 болып тіркелген) (бұдан әрі - Сертификаттау қағидалары) </w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған, Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы №ҚР ДСМ-274/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидаларын, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21818 болып тіркелген) (бұдан әрі - Сертификаттау қағидалары) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -20187,71 +20553,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Қазақстан Республикасы шекарасынан тыс медициналық білім алған кезде "Білім туралы құжаттарды тану қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32800 болып тіркелген) Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 12 маусымдағы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 268</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және "Орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы құжаттарды тану қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33219 болып тіркелген) Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 28 шiлдедегi </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бұйрықтарына (бұдан әрі – Тану қағидалары) сәйкес берілген басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған көрсетілетін қызметті алушының білім туралы құжаттарын тану және (немесе) нострификациялау туралы құжаттың электрондық көшірмесін;</w:t>
+              <w:t xml:space="preserve"> және "Орта, техникалық және кәсіптік, орта білімнен кейінгі білім туралы құжаттарды тану қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33219 болып тіркелген) Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 28 шiлдедегi № 230 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықтарына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Тану қағидалары) сәйкес берілген басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған көрсетілетін қызметті алушының білім туралы құжаттарын тану және (немесе) нострификациялау туралы құжаттың электрондық көшірмесін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) "Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларын, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-303/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -20283,51 +20649,89 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) еңбек қызметін растайтын құжаттың көшірмесін ұсынады, ақпараттық жүйелерде мәліметтер болмаған жағдайда (түлектерден басқа) Қазақстан Республикасының Еңбек кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген құжаттардың біреуі ұсынылады. </w:t>
+              <w:t xml:space="preserve"> көзделген құжаттардың біреуін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау, түлектерінің кәсіптік даярлығын бағалау, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 желтоқсандағы № ҚР ДСМ-249/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде тіркелген болып № 21763) (бұдан әрі – Білім мен дағдыларды бағалау қағидалары) сәйкес біліктілік деңгейін көрсете отырып, бағалау жөніндегі ұйым берген кәсіптік даярлықты бағалау нәтижесін (бар болған кезде) ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы (медициналық білімі бар) немесе мамандандыру (медициналық емес білімі бар) бойынша жұмыс еңбек өтілі 3 жылдан астам үзіліс кезінде маман сертификатын алу үшін көрсетілетін қызметті алушы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20336,534 +20740,562 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, Сертификаттау қағидаларының 11-қосымшаcына сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-3) ақпараттық жүйелерде мәліметтер болмаған жағдайда, жоғары, жоғары оқу орнынан кейінгі, техникалық және кәсіптік, орта білімнен кейінгі білім туралы дипломның электрондық көшірмесін; </w:t>
+              <w:t>
+2) Сертификаттау қағидаларының 12-қосымшасына сәйкес электрондық мәліметтер нысанын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараттық жүйелерде мәліметтер болмаған жағдайда, жоғары, жоғары оқу орнынан кейінгі, техникалық және кәсіптік, орта білімнен кейінгі білім туралы дипломның электрондық көшірмесін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қазақстан Республикасынан тыс жерлерде медициналық білім алған кезде Тану қағидаларына сәйкес берілген басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған көрсетілетін қызметті алушының білім туралы құжаттарын тану және (немесе) нострификациялау туралы құжаттың электрондық көшірмесін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Қосымша білім беру қағидаларына сәйкес алынған жалпы көлемі кемінде 6 кредит (180 академиялық сағат) біліктілікті арттыру туралы куәліктің электрондық көшірмесін; </w:t>
+              <w:t>
+5) Қосымша білім беру қағидаларына сәйкес алынған мәлімдеген мамандық немесе мамандандыру бойынша жалпы көлемі кемінде 6 кредит (180 академиялық сағат) біліктілікті арттыру туралы куәліктің электрондық көшірмесін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) еңбек қызметін растайтын құжаттың көшірмесін ұсынады, ақпараттық жүйелерде мәліметтер болмаған жағдайда Қазақстан Республикасының Еңбек кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген құжаттардың біреуі ұсынылады;</w:t>
+              <w:t xml:space="preserve"> көзделген құжаттардың біреуін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Білім мен дағдыларды бағалау қағидаларына сәйкес медициналық білімі бар көрсетілетін қызметті алушылар үшін, біліктілік деңгейін көрсете отырып, бағалау жөніндегі ұйым берген кәсіптік даярлықты бағалау нәтижесін (бар болған кезде) ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маман сертификатын алу үшін медициналық емес білімі бар көрсетілетін қызметті алушы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, Сертификаттау қағидаларына 11-қосымшаға сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Сертификаттау қағидаларына 12-қосымшасына сәйкес электрондық мәліметтер нысанын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараттық жүйелерде мәліметтер болмаған жағдайда, жоғары, жоғары оқу орнынан кейінгі, техникалық және кәсіптік, орта білімнен кейінгі білім туралы дипломның электрондық көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасынан тыс жерлерде білім алған кезде Тану қағидаларына сәйкес берілген басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған көрсетілетін қызметті алушының білім туралы құжаттарын тану және (немесе) нострификациялау туралы құжаттың электрондық көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қосымша білім беру қағидаларына сәйкес берілген мәлімдеген мамандандыру бойынша кемінде 10 кредит (300 академиялық сағат) қосымшасымен (транскрипт) сертификаттау курсы туралы куәліктің электрондық көшірмесін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) "Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау, түлектерінің кәсіптік даярлығын бағалау, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 желтоқсандағы № ҚР ДСМ-249/2020 </w:t>
-[...185 lines deleted...]
-6) еңбек қызметін растайтын құжаттың көшірмесін ұсынады, ақпараттық жүйелерде мәліметтер болмаған жағдайда Қазақстан Республикасының Еңбек кодексінің 35-бабында көзделген құжаттардың біреуі ұсынылады.</w:t>
+6) еңбек қызметін растайтын құжаттың көшірмесін ұсынады, ақпараттық жүйелерде мәліметтер болмаған жағдайда Қазақстан Республикасының Еңбек кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген құжаттардың біреуін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Білім мен дағдыларды бағалау қағидаларына сәйкес, біліктілік деңгейі көрсетілмей, бағалау жөніндегі ұйым берген кәсіптік даярлықты бағалау нәтижесін (бар болған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасынан тыс жерлерде медициналық білім алған кезде Тану қағидаларына сәйкес берілген басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған көрсетілетін қызметті алушының білім туралы құжаттарын тану және (немесе) нострификациялау туралы құжаттың электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маман сертификатын және 3 жылдан кем қолданылу мерзімі өткен маман сертификатын растау үшін көрсетілетін қызметті алушы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, Сертификаттау қағидаларының 11-қосымшасына сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) еңбек қызметін растайтын құжаттың көшірмесін ұсынады, ақпараттық жүйелерде мәліметтер болмаған жағдайда Қазақстан Республикасының Еңбек кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген құжаттардың біреуі ұсынылады;</w:t>
-[...17 lines deleted...]
-3) өтініш берілген мамандық немесе мамандану бойынша еңбек қызметі үзіліссіз қолданыстағы маман сертификаты бар көрсетілетін қызметті алушылар үшін жалпы көлемі кемінде 4 кредит (120 академиялық сағат) болатын Қосымша білім беру қағидаларына сәйкес алынған біліктілікті арттыру туралы куәліктің (соңғы 5 жыл ішінде) электрондық көшірмесін ұсынады.</w:t>
+              <w:t xml:space="preserve"> көзделген құжаттардың біреуін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мәлімдеген берілген мамандық немесе мамандандыру бойынша еңбек қызметі үзіліссіз қолданыстағы маман сертификаты бар көрсетілетін қызметті алушылар үшін жалпы көлемі кемінде 4 кредит (120 академиялық сағат) болатын Қосымша білім беру қағидаларына сәйкес алынған біліктілікті арттыру туралы куәліктің (соңғы 5 жыл ішінде) электрондық көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Білім мен дағдыларды бағалау қағидаларына сәйкес медициналық білімі бар көрсетілетін қызметті алушылар үшін біліктілік деңгейін көрсете отырып, бағалау жөніндегі ұйым берген кәсіптік даярлықты бағалау нәтижесін (бар болған кезде) ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маман сертификатын қайта ресімдеу үшін көрсетілетін қызметті алушы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, Сертификаттау қағидаларының 10-қосымшасына сәйкес электрондық құжат нысаны бойынша өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда сертификатты қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың көшірмелерін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санат беру туралы мерзімсіз куәліктері бар көрсетілетін қызметті алушыны біліктілік деңгейі тиісті мамандық бойынша маман сертификатына қайта ресімдеген кезде бағалау нәтижесін ұсынбайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандық немесе мамандандыру бойынша маман сертификатын алған кезде медициналық білімі бар көрсетілетін қызметті алушыға Үздіксіз кәсіби даму нәтижелерін растау қағидаларына сәйкес дәйектілікті сақтай отырып, біліктіліктің кезекті деңгейі беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік деңгейлерін беру және растау "Денсаулық сақтау" даярлау бағыты бойынша білімі бар жеке тұлғаларға жүргізіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шет тілінде берілген құжатқа қазақ немесе орыс тіліндегі аудармасы нотариалды расталған электрондық көшірмесі қосымша ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20950,105 +21382,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
-[...53 lines deleted...]
- 4) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылған соттың заңды күшіне енген үкімінің болуы;</w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылған соттың заңды күшіне енген үкімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -21155,51 +21587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.egov.kz. интернет-ресурсында орналастырылған.</w:t>
+1) Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.​egov.​kz. интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21227,51 +21659,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар үстелшелер болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары gov.egov.kz интернет-ресурсында көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777</w:t>
+5) Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары gov.​egov.​kz интернет-ресурсында көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21310,207 +21742,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау саласындағы</w:t>
-[...155 lines deleted...]
-              <w:t>шарттарына 9-қосымша</w:t>
+              <w:t>Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидалары, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -21531,50 +21807,115 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы маман сертификаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -21588,305 +21929,287 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шарттар 9-қосымшамен толықтырылды - ҚР Денсаулық сақтау министрінің 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
-[...143 lines deleted...]
-      сертификатын алды</w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номенклатура бойынша мамандық немесе мамандандыру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандығы немесе мамандандыру бойынша халықтың санитариялық-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыру үшін шын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәнінде осы маман сертификатын алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік деңгейі_______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні 20 ____ жылғы "____" ___________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сертификаттың растлған күні 20 ____ жылғы "____" ___________.</w:t>
-[...17 lines deleted...]
-      Сертификат расталған/қайта рәсәмдеу кезде ӘҚНК № _______ көрсетіледі.</w:t>
+      Сертификаттың расталған күні 20 ____ жылғы "____" ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификатты растау/қайта рәсімдеу кезінде ӘҚНК № _______ көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22084,68 +22407,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттауға жіберу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарына 10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="89"/>
+    <w:bookmarkStart w:name="z199" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маман сертификатын қайта ресімдеу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шарттар 10-қосымшамен толықтырылды - ҚР Денсаулық сақтау министрінің 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22669,228 +22992,227 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау саласындағы</w:t>
-[...155 lines deleted...]
-              <w:t>шарттарына 11-қосымша</w:t>
+              <w:t>Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидалары, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (тегі, аты, әкесінің аты (бар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болған жағдайда), ЖСН)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22926,375 +23248,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...323 lines deleted...]
-              </w:rPr>
               <w:t>Тұрғылықты жері __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -23308,71 +23305,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шарттар 11-қосымшамен толықтырылды - ҚР Денсаулық сақтау министрінің 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23382,123 +23379,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіптік қызметті жүзеге асыру үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________ маман</w:t>
-[...71 lines deleted...]
-      сұраймын (расталған кезде сертификаттың ӘҚНК нөмірі көрсетіледі).</w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мамандық немесе мамандандырудың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      маман сертификатын беруді/растауды (қажетінің астын сызу) сұраймын (расталған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезде сертификаттың ӘҚНК нөмірі көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік деңгейі*_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен дұрыс мәліметтер мен құжаттарды ұсынамын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23526,51 +23541,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қолы күні, айы, жылы</w:t>
+      Қолы күні, айы, жылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Ескертпе: Біліктілік деңгейі "Денсаулық сақтау жүйесі қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау, біліктілік деңгейін беру және растау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-283/2020 бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне № 21843 болып тіркелген) сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23606,207 +23639,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау саласындағы</w:t>
-[...155 lines deleted...]
-              <w:t>шарттарына 12-қосымша</w:t>
+              <w:t>Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидалары, сондай-ақ Қазақстан Республикасынан тыс жерлерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23819,71 +23761,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шарттар 12-қосымшамен толықтырылды - ҚР Денсаулық сақтау министрінің 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23893,87 +23835,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандар үшін мамандардың кәсіптік даярлығын бағалау және біліктілігінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәйкестігін растау нәтижесі.</w:t>
-[...35 lines deleted...]
-      1.2. Өтінім берілген мамандандырудың атауы_________________________</w:t>
+      сәйкестігін растау нәтижесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Мәлімдеген мамандықтың атауы_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Мәлімдеген мамандандырудың атауы_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Бағалау қорытындысын берген орган____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23983,87 +23925,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Бағалау қорытындысын алған жылы, айы, күні____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1.5. Біліктілік деңгейі*_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Білім_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Білімі (орта білім, орта білімнен кейінгі білім, техникалық және кәсіби білім,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоғары білім) (дипломның сканерленген көшірмесі)</w:t>
+      жоғары білім)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Диплом нөмірі_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24180,448 +24140,412 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.9. Диплом бойынша біліктілігі____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2.10. Нострификация және дипломды тану (Қазақстан Республикасынан тыс жерде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2.10. Нострификация және дипломды тану (Қазақстан Республикасынан тыс жерде </w:t>
+      білім алған тұлғалар үшін) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқитын елі___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының толық атауы_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нострификация туралы куәлік берген орган________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нострификация бұйрығының нөмірі______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нострификацияның тіркеу нөмірі___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нострификация куәлігінің берілген күні_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мәлімдеген мамандық бойынша жоғарғы оқу орнынан кейінгі білім (магистратура)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      білім алған тұлғалар үшін) (нострификация туралы құжаттың сканерленген </w:t>
-[...143 lines deleted...]
-      3. Өтініш берілген мамандық бойынша жоғарғы оқу орнынан кейінгі білім</w:t>
+      (бар болғанда) туралы мәліметтер (жоғары медициналық білімі бар мамандар үшін) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Магистратура мамандығы______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Түскен жылы________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Бітірген жылы________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Оқу ұзақтығы________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. Оқудың сағат бойынша көлемі__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. Ұйымның толық атауы________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.7. Магистратура өткен орны______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мәлімдеген мамандандыру бойынша сертификаттау курсы жөніндегі куәлік туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (магистратура) (бар болғанда) туралы мәліметтер (жоғары медициналық білімі бар </w:t>
-[...215 lines deleted...]
-      4.2. Қайта даярлау мамандығы_____________________________________</w:t>
+      мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Сертификаттау курсы туралы куәліктің нөмірі_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Сертификаттау курсы бойынша мамандандыру___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Оқытатын ұйымның атауы_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24685,51 +24609,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазіргі жұмыс орны туралы мәліметтер____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.1. Өтініш берілген мамандық бойынша жұмыс өтілі (жыл, ай, күн)_________</w:t>
+      5.1. Мәлімдеген мамандық бойынша жұмыс өтілі (жыл, ай, күн)_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Қазіргі уақыттағы жұмыс орны__________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25259,87 +25183,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өтініш берілген мамандық бойынша соңғы 5 жылда біліктілігін арттыру:</w:t>
-[...35 lines deleted...]
-      мәліметтер_______________________________________________________</w:t>
+      6. Мәлімдеген мамандық немесе мамандандыру бойынша соңғы 5 жылда біліктілігін арттыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берілген мамандық немесе мамандандыру бойынша біліктілікті арттыру куәлігі туралы мәліметтер______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біліктілікті арттыру туралы куәліктің нөмірі ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25404,50 +25310,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оқудың аяқталуы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оқыту көлемі сағатпен__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *Ескертпе: Біліктілік деңгейі "Денсаулық сақтау жүйесі қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау, біліктілік деңгейін беру және растау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-283/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне № 21843 болып тіркелген) сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25541,349 +25485,349 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ҚР ДСМ-274/2020 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="90"/>
+    <w:bookmarkStart w:name="z89" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігiнiң күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z90" w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z90" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мамандарды қоспағанда, денсаулық сақтау саласындағы мамандар үшін біліктілік санатын беру туралы куәлікті беру және қайтарып алу қағидаларын, мерзімдерін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 29 маусымдағы № 531 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11787 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 10 тамызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z91" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Денсаулық сақтау саласындағы мамандарды сертификаттауды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 693 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12134 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 6 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z92" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Денсаулық сақтау саласындағы ұлттық холдингте және оның еншiлес ұйымдарында, сондай-ақ "Назарбаев Университетінде" немесе оның медициналық ұйымдарында, Қазақстан Республикасы Президентінің Іс басқармасының медициналық ұйымдарында кәсіптік медициналық қызметті жүзеге асыруға шақырылған адамдарды қоспағанда, шетелдік мамандарды клиникалық практикаға жіберу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 қыркүйектегі № 733 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 94709 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 29 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z93" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мамандарды қоспағанда, денсаулық сақтау саласындағы мамандар үшін біліктілік санатын беру туралы куәлікті беру және қайтарып алу қағидаларын, мерзімдерін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 29 маусымдағы № 531 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 5 шілдедегі № 596 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14081 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 11 тамызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z94" w:id="95"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z94" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Денсаулық сақтау саласындағы ұлттық холдингте және оның еншiлес ұйымдарында, сондай-ақ "Назарбаев Университетінде" немесе оның медициналық ұйымдарында, Қазақстан Республикасы Президентінің Іс басқармасының медициналық ұйымдарында кәсіптік медициналық қызметті жүзеге асыруға шақырылған адамдарды қоспағанда, шетелдік мамандарды клиникалық практикаға жіберу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 қыркүйектегі № 733 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2017 жылғы 26 мамырдағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15272 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 11 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z95" w:id="96"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z95" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2018 жылғы 3 қаңтардағы № 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16238 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 26 қаңтарда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z96" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z96" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Денсаулық сақтау саласындағы ұлттық холдингте және оның еншiлес ұйымдарында, сондай-ақ "Назарбаев Университетінде" немесе оның медициналық ұйымдарында, Қазақстан Республикасы Президентінің Іс басқармасының медициналық ұйымдарында кәсіптік медициналық қызметті жүзеге асыруға шақырылған адамдарды қоспағанда, шетелдік мамандарды клиникалық практикаға жіберу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 қыркүйектегі № 733 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2019 жылғы 17 мамырдағы № ҚР ДСМ-81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18701 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 30 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z97" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z97" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Денсаулық сақтау саласындағы кейбір бұйрықтарға өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 4 сәуірдегі № ҚР ДСМ-27/2020 бұйрығымен бекітілген Өзгерістер енгізілетін денсаулық сақтау саласындағы кейбір бұйрықтардың тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25918,51 +25862,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20333 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2020 жылғы 13 сәуірде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>