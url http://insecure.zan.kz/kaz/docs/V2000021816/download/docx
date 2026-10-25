--- v0 (2025-11-22)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bb8d65" w14:textId="4bb8d65">
+    <w:p w14:paraId="7a8290b" w14:textId="7a8290b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы № ҚР ДСМ-272/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 20 желтоқсанда № 21816 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі (бұдан әрі – Кодекс) 146-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 146-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -846,51 +928,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар мен шарттарда пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) азооспермия – эякулятта шәуеттің болмауы;</w:t>
+      1) азооспермия – эякулятта сперматозоидтардың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бедеулік – бұл контрацепциясыз 12 ай тұрақты жыныстық өмірден кейін клиникалық жүктіліктің болмауымен көрінетін репродуктивтік жүйенің ауруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -990,51 +1072,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кариотип – осы биологиялық түрдің (түрлік кариотип), осы организмнің (жеке кариотип) немесе жасушалар сызығының (клонының) жасушаларына тән хромосомалардың толық жиынтығы белгілерінің жиынтығы (саны, мөлшері, нысаны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) қосалқы репродуктивтік әдістер мен технологиялар (бұдан әрі – ҚРТ) – бедеулікті емдеу әдістері (жасанды инсеминациялау (бұдан әрі – ЖИ), жасанды ұрықтандыру (бұдан әрі– ЖҰ) және эмбриондарды импланттау), оларды қолдану кезінде ұрықтанудың және эмбриондардың ерте дамуының жекелеген немесе барлық кезеңдері ана организмінен тыс (оның ішінде донорлық және (немесе) криоконсервацияланған жыныстық жасушаларды, репродуктивтік ағзалардың тіндерін және эмбриондарды, сондай-ақ суррогат ана болуды пайдалана отырып) жүзеге асырылады;</w:t>
+      9) қосалқы репродуктивтік әдістер мен технологиялар (бұдан әрі – ҚРТ) – бедеулікті емдеу әдістері (жасанды инсеминациялау (бұдан әрі – ЖИ), экстракорпоралдық ұрықтандыру (бұдан әрі– ЭКҰ) және эмбрионды ауыстыру), оларды қолдану кезінде ұрықтанудың және эмбриондардың ерте дамуының жекелеген немесе барлық кезеңдері ана организмінен тыс (оның ішінде донорлық және (немесе) криоконсервацияланған жыныстық жасушаларды, репродуктивтік ағзалардың тіндерін және эмбриондарды, сондай-ақ суррогат ана болуды пайдалана отырып) жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) маркерлік хромосомалар – фрагменттің мөлшеріне байланысты әдетте арнайы геномдық талдаусыз сәйкестендірілмейтін хромосоманың шағын фрагментін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1098,51 +1180,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) суррогат ана болу – сыйақы төлене отырып, суррогат ана мен ерлі-зайыптылар арасындағы шарт бойынша, күні жетпей босану жағдайларын қоса алғанда, бала (балаларды) көтеру және туу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) суррогат ана болу шарты - некеде тұратын (ерлі-зайыпты болған) және балалы болғысы келетiн адамдар мен қосалқы репродуктивтік әдістер мен технологияларды қолдану жолымен бала көтеруге және тууға өз келiсiмiн берген әйел арасындағы нотариатта куәландырылған жазбаша келiсiм;</w:t>
+      15) суррогат ана болу шарты – некеде тұратын (ерлі-зайыпты) және балалы болғысы келетін, Қазақстан Республикасының азаматтары болып табылатын адамдар мен қосалқы репродуктивтік әдістер мен технологияларды қолдану жолымен бала көтеруге және тууға өз келісімін берген әйел арасындағы нотариатта куәландырылған жазбаша келісім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) эпидидимит – ұманың аумағында қабыну үдерісімен, гиперемиямен, домбығумен және ісінумен сипатталатын ұрық қосалқысының қабынуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1164,493 +1246,749 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Некедегі әйел мен ер адам ақпараттық ерікті келісімі болған кезде денсаулық сақтау ұйымдарында қауіпсіз және тиімді әдістермен, оның ішінде ҚРТ пайдалана отырып, олардың тиімділігі, қолданудың оңтайлы мерзімдері туралы, ықтимал асқынулар, медициналық және құқықтық салдарлар және олардың ағзаға әсері туралы толық және жан-жақты ақпарат ала отырып, бедеулікке ем алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Некеде тұратын және тұрмайтын әйел мен ер адам бірлесіп өтініш жасаған кезде ер адамның ұрығы олардың келісімімен қатырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Некеде тұрмайтын әйел денсаулық сақтау ұйымдарында қауіпсіз және тиімді әдістермен, оның ішінде ҚРТ пайдалана отырып (суррогат ана болуды қоспағанда), олардың тиімділігі, қолданудың оңтайлы мерзімдері туралы, ықтимал асқынулар, медициналық және құқықтық салдарлар және олардың ағзаға әсері туралы толық жан-жақты ақпарат ала отырып, бедеулікке ем алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Некеде тұрмайтын әйелдің немесе ер адамның медициналық араласуға әйелдің (ер адамның) хабардар етілген келісімі болған кезде, суррогат ана болуды қоспағанда, қосалқы репродуктивтік әдістер мен технологияларды қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 3-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. МӘМС жүйесіндегі медициналық көмек ҚРТ- цикл емшарасын көздейді, онда суперовуляцияны ынталандыру жүргізу, аналық бездерді трансвагинальды пункциялау, аналық жасушаны алу, ооцитті (ооциттерді) инсеминациялау және (немесе) аналық жасушаға сперматозоидты интрацитоплазмалық инъекциялау (бұдан әрі – АЖСИИ), эмбриондарды өсіру, ынталандырылған циклде эмбриондарды ауыстыруға қарсы көрсетілімдер болған кезде кейінге қалдырылған тасымалдау кезінде мұздатылған эмбриондарды тасымалдауды қоса алғанда, эмбриондарды ауыстыру (аналық бездердің гиперстимуляциясы синдромының қаупі, нәтижелілікті төмендететін факторлардың болуы – овуляцияны ынталандыру шеңберінде эндометрия гиперплазиясы, эндометрия гипоплазиясы, кез келген жердегі жіті қабыну аурулары) жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Жыныс жасушаларын, эмбриондарды және репродуктивтік ағзалар тіндерін криоконсервациялау пациенттің қалауы бойынша және (немесе) медициналық көрсетілімдер бойынша жүзеге асырылады және МӘМС жүйесіндегі қызметтер тізбесіне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 4-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. МӘМС жүйесінде ҚРТ қолданылатын емшараны жүргізу үшін іріктеу өлшемшарттары мынадай факторларды біріктіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қанағаттанарлық овариалдық резерв кемінде 2 (екі) фактордың болуымен сипатталады: 0,8 (нөл бүтін оннан сегіз) нанограммнан/миллилитрден артық мюллерге қарсы гормон (бұдан әрі – МҚГ), 12 (он екіден) кем емес (циклдің 2-5 (екінші-бесінші) күніне) фолликулды ынталандыратын гормон (бұдан әрі – ФЫГ), антральды фолликулалардың саны әр аналық безде кемінде 3 (үш) (циклдің 2-5 (екінші-бесінші) күнінде) немесе жалғыз аналық без болған жағдайда 5 – 6 (бес-алты) антральды фолликула;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүктіліктің басталу нәтижелілігін төмендететін факторлардың болмауы (имплантацияға және жүктіліктің дамуына кедергі келтіретін ішкі жыныс мүшелерінің даму аномалиялары, гидро (сактосальпингстер), 3-4 (үшінші-төртінші) дәрежелі жатыр қуысының синехиясы, аналық бездер жылауығы, обтурациялық емес азооспермия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ерлер факторына байланысты бедеулік (анықтамасы бойынша: олигозооспермия – сперматозоидтардың концентрациясының 16 (он алты) миллион/миллилитрге дейін төмендеуі; астенозооспермия – прогрессивтік жылжымалы (А+В класы) 1 (бір) миллилитрдегі эякуляттың 5 % (бес пайыздан) 1 (бір) миллилитрдегі 30% (отыз пайызға) дейін; тератозооспермия – қалыпты құрылымдағы сперматозоидтардың 1 % (бір пайыздан) бастап 4 % (төрт пайызға) дейін; шәуеттің біріктірілген патологиясы (шәуеттің ұрықтандыру қабілетін төмендететін сперматозоидтардың қозғалғыштығы және құрылымы концентрациядағы өзгерістің әртүрлі үйлесімділігі); эякулятта антиспермалдық антиденелердің болуы (МАР-тест 50 % (елу пайыздан) көп) сперматозоидтардың қалыпты шоғырлануы жағдайында табиғи ұрықтандыруға кедергі келтіреді, сондай-ақ хирургиялық биопсия әдісімен сперматозоидтары алынған азооспермиясы бар пациенттер (МӘМС жүйесінде ҚРТ-ға жолдама берілгенге дейін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Емдеуге жатқызу бюросы" порталына енгізу кезінде әйелдің жасы 42 (қырық екі) жасқа дейін болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медициналық-генетикалық консультация нәтижелері бойынша тұқым қуалайтын аурулардың берілу типі мен генетикалық қауіпі ескеріле отырып, донордың биоматериалдарын пайдалану арқылы немесе донорлық жасушалар мен эмбриондардың имплантация алдындағы генетикалық тестілеуді (бұдан әрі – ИГТ) қолдана отырып, донорлық жасушалар мен ИГТ ақысы пациенттердің өз қаражаты есебінен дербес төлеу шартымен, ауыр генетикалық анамнезі бар ерлі-зайыптылар. Пациенттер жыныс жасушалары донорларын таңдауды фенотиптік сипаттама негізінде ерікті және дербес жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МӘМС жүйесінде ҚРТ бағдарламаларын қолданғаннан кейін жүктілік болмаған кезде (эмбриондарды криоауыстыру рәсімін ағымдағы кезең ішінде биоматериалды тасымалдаусыз, ҚРТ бағдарламасын орындайтын медициналық ұйымға өз қаражаты есебінен қайта жүргізуге жолдама беру шартымен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) криоконсервацияланған эмбриондар болған жағдайда пациенттер криоконсервацияланған эмбриондар толық қолданғанға дейін МӘМС жүйесінде ҚРТ бағдарламасына қайта жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. МӘМС жүйесінде ҚРТ қолданумен емшара көрсету Қазақстан Республикасының азаматтарына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...69 lines deleted...]
-      ҚРТ қолданумен емшара жүргізу үшін сперматозоидттарды хирургиялық жолмен алуға көрсетілімдер:</w:t>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұздатылған эмбриондарды кешіктіріп ауыстыру кезінде емшара пациент үшін қолайлы кезеңде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналық бездердің әлсіз жұмыс істеуі немесе эмбриондардың дамуының тоқтауы себебінен ЭКҰ бағдарламасы аяқталмаса, бұл аяқталмаған жағдай болып жабылып, әлеуметтік медициналық сақтандыру қорына (бұдан әрі – ӘлМСҚ) жіберіледі және нақты жұмсалған шығындар бойынша төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МӘМС жүйесінде ҚРТ қолдана отырып бедеулікті емдеу тиімділігінің өлшемшарты ультрадыбыстық зерттеудің көмегімен жүктілігі расталған әйелдердің үлесі (емделгендер санының %) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚРТ қолданумен емшара жүргізу үшін сперматозоидтарды хирургиялық жолмен алуға көрсетілімдер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обструктивті емес және обструктивті азооспермия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1660,123 +1998,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эякуляцияның бұзылуы: аспермия, ретроградтық эякуляция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      эякуляттағы 100% некрозоспермия болып табылады.</w:t>
-[...71 lines deleted...]
-      ерлердің бедеулік факторы, ол эякулят параметрлерінің айтарлықтай төмендеуінде көрінеді;</w:t>
+      эякуляттағы 100 % (жүз пайызда) некрозоспермия болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сперматозоидтарды хирургиялық жолмен алуға кез келген жердегі жіті инфекциялық аурулар қарсы көрсетілімдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сперматозоидтарды алудың оңтайлы әдісін уролог-дәрігер жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖСИИ-ға мынадай көрсетілімдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эякулят параметрлерінің айтарлықтай төмендеуінде көрінетін ерлер бедеулігінің факторы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хирургиялық жолмен алынған сперматозоидтарды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1786,171 +2124,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұздатылғаннан кейін ооциттерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      полимеразды тізбекті реакция әдісімен имплантацияға дейінгі генетикалық тестілеуді (бұдан әрі – ИГТ) жүргізу;</w:t>
+      полимеразды тізбекті реакция әдісімен ИГТ жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алдыңғы ҚРТ бағдарламасында ұрықтандырудың төмен жиілігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="14"/>
+    <w:bookmarkStart w:name="z98" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. ФСГ және кариотип қанағаттанарлық талдауы кезінде азоспермияның обструктивтік түрі (ұрық шығару жолдарының агенезиясы, созылмалы екі жақты обструктивтік эпидидимит) кезінде МӘМС жүйесінде жасанды ұрықтандыру рәсімін жүргізу мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1969,1082 +2289,1760 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пациентті бекітілген орны бойынша денсаулық сақтау ұйымдары бедеулігі бар диспансерлік науқастардың электрондық тіркеліміне енгізеді. Бедеуліктің себептерін зерттеп-қарағаннан және анықтағаннан кейін бейінді маманның қорытындысы негізінде пациенттің бекітілген жері бойынша денсаулық сақтау ұйымдары МӘМС жүйесінде ҚРТ жүргізу туралы мәселені шешу үшін пациенттің құжаттарын астананың, республикалық маңызы бар қалалардың және облыстардың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының өңірлік комиссиясына (бұдан әрі – өңірлік комиссия) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бедеулікті емдеу кезінде ҚРТ-ны қолдана отырып медициналық көмек көрсететін медициналық ұйымдар МӘМС жүйесінде жүргізілген ҚРТ емшаралары бойынша деректерді медициналық цифрлық жүйеге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ҚРТ пайдалана отырып, медициналық көмек алу үшін медициналық ұйымды таңдауды пациент жүзеге асырады. Оң шешім қабылданған жағдайда өңірлік комиссия пациенттің құжаттар топтамасын қоса тіркей отырып, "Емдеуге жатқызу бюросы" порталында емдеуге жатқызуға жолдаманы тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. МӘМС жүйесінде ҚРТ қолданылатын емшараны жүргізу үшін медициналық ұйымдарды іріктеу өлшемшарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медициналық қызметті жүзеге асыруға қолданыстағы лицензияның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҚРТ саласында соңғы 3 (үш) жыл ішінде үздіксіз қызмет тәжірибесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиникалық жүктіліктің басталу жиілігі ≥ 31 % (отыз бір пайыз), бала туу көрсеткіші кемінде 27 % (жиырма жеті пайыз) болатын ҚРТ бағдарламаларының тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылына ЭКҰ емдеу циклдерінің саны кемінде 300 (үш жүз) цикл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ресурстық және техникалық қамтамасыз етілуі (жеке эмбриологиялық зертханасының, толық циклдің болуы, мультигазды инкубаторлар мен АЖСИИ жүйесінің болуы, асқынулар кезінде шұғыл медициналық көмек көрсету мүмкіндігі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) штатта "Репродуктология" немесе "Қосалқы репродуктивтік технологиялар" (ҚРТ) бағыты бойынша сертификаттау курстарынан өткен кемінде 2 (екі) акушер-гинекологтың болуы (еңбек өтілі кемінде 5 (бес) жыл), штаттық эмбриологтың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті органның цифрлық жүйелерімен интеграциялануы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 8-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Экстракорпоралдық ұрықтандыру жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МӘМС жүйесінде орындалған ҚРТ емшаралары туралы деректерді ҚРТ бедеулікті емдеуде қолдануға көмек көрсететін медициналық ұйымдар медициналық ақпараттық жүйеге Кодекстің </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ЖҰ суперовуляциясыз (табиғи етеккір циклінде) немесе суперовуляцияны ынталандырумен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Суперовуляцияны ынталандыратын ЭКҰ емшарасы мынадай кезеңдерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пациенттерді іріктеу және зерттеп-қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фолликулогенез мониторингін және эндометрия дамуын қоса алғанда суперовуляция индукциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аналық без фолликулаларын пункциялау, ооцитті (ооциттерді) алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ооцитті (ооциттерді) және (немесе) АЖСИИ инсеминациялау, invitro (пробирка) ішінде эмбриондарды өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) эмбриондарды жатыр қуысына ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауыстырудан кейінгі гормоналдық қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ерте мерзімдегі жүктіліктің диагностикасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суперовуляцияны ынталандырусыз ЭКҰ емшарасы (табиғи етеккір циклінде) мынадай кезеңдерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пациенттерді іріктеу және зерттеп-қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фолликулогенез мониторингін және эндометрияның дамуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аналық без фолликулаларын пункциялау, ооцитті (ооциттерді) алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ооцитті (ооциттерді) инсеминациялау және (немесе) АЖСИИ, invitro (пробирка) ішінде эмбриондарды өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) эмбриондарды жатыр қуысына ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауыстырудан кейінгі гормоналдық қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ерте мерзімдегі жүктіліктің диагностикасы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...82 lines deleted...]
-    </w:p>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Донорлық жыныстық жасушаларды пайдалануға көрсетілімдер болған кезде, пациенттің жазбаша келісімімен ЭКҰ емшарасы мынадай кезеңдермен толықтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эмбриондарды криконсервілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жыныс жасушаларын криоконсервілеу (ооциттер, шәуетті);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) криоконсервіленген эмбрионды жатыр қуысына енгізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ЭКҰ жүргізу үшін көрсетілімдер мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) терапияға 12 ай бойы көнбейтін бедеулік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екі жатыр түтігінің жоқтығына байланысты түтік бедеулігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жатыр түтіктерінің окклюзиясынан (жалғыз қалған түтік), одан арғы консервативтік және хирургиялық емдеу перспективасы болмаған кезде кіші жамбастағы жабыспа процесімен негізделген түтікті, түтікті-перитонеалдық бедеулік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 6-12 ай ішінде гормондық терапиядан әсер болмаған жағдайда эндокриндік бедеулік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 6-12 айдың ішінде консервативтік емдеу әдістерін қолдану кезінде кіші жамбас ағзаларының эндометриозымен негізделген сәтсіз бедеулік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шығу тегі белгісіз бедеулік және оны консервативті емдеудің тиімсіздігі кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аналық бездердің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 6 ай бойы емделмейтін ерлердің бедеулігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бедеуліктің түрлерінің қосарлануы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 18.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ЭКҰ жүргізу және эмбриондарды жатыр қуысына ауыстыру мынадай қарсы көрсетілімдер болған кезде жүргізілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүктілікті көтеруге қарсы көрсетілімдері бар соматикалық және психикалық аурулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) туа біткен кемістігі, жатыр қуысының жүре пайда болған деформациялары (эмбриондарды ауыстыруға және жүктіліктің дамуына кедергі келтіретін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операциялық емдеуді талап ететін және (немесе) ооцитті (ооциттерді) алуға кедергі келтіретін аналық бездердің қатерсіз ісіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) эндометрияның гиперпластикалық процестері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) операциялық емдеуді қажет ететін жатырдың қатерсіз ісіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кез келген жерде орналасқан жіті қабыну аурулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кез келген жерде орналасқан қатерлі ісіктер (мультипәндік тобы мамандарының суперовуляцияны ынталандыру туралы қорытындысы бойынша химиотерапия және радиациялық терапияға дейін ооцитерді алу жағдайларын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кесарь тілігі немесе миомэктомия операцияларынан кейін жатырда екі және одан да көп тыртықтың болуы, анатомиялық және функционалдық жеткіліксіздік белгілері аспаптық диагностика әдістерімен (УДЗ, МРТ, гистероскопия) расталған жағдайда, ана өлімінің жоғары қаупін (жатырдың жыртылуы, плацентаның шынайы бітісіп өсуі) туындатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қарсы көрсетілімдер болмаған кезде ЭКҰ пациенттің немесе бедеуліктің кез келген түрімен ауыратын пациенттердің қалауы бойынша жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) аналық без фолликулаларын пункциялау, ооцитті (ооциттерді) алу; </w:t>
-[...473 lines deleted...]
-    </w:p>
+      15. Эмбриондарды жатыр қуысына имплантаттауға қарсы көрсетілімдер болған жағдайда, әйелден суперовуляциясыз және (немесе) суперовияцияларды ынталандыру арқылы ооациттер алынып, одан әрі эмбрионды (эмбриондарды) суррогат ананың жатыр қуысына ауыстыру жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 18.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-52</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. ЭКҰ алдында пациенттерді зерттеп-қарау осы Қағидалар мен шарттарға 1-қосымшаға сәйкес көлемде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 18.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-52</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Суперовуляция индукциясын емдеуші дәрігер Қазақстандық ұлттық дәрілік формулярға (бұдан әрі – ҚҰДФ) енгізілген дәрілік препараттардың мынадай топтарын пайдалана отырып жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эстрогендік рецепторлардың селективті модуляторлары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3253,1078 +4251,2002 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стериодогенездiң (қан плазмасындағы эстрадиолдың концентрациясы) белсендiлiгi деңгейі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ооциттердің жетілуін аяқтау үшін: хорионикалық гонадотропин немесе гонадотропин-рилизинг гормонының агонистері сәйкес таңдалған мөлшерде тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аналық без фолликулаларының пункциясы және фолликулярлық сұйықтықтың аспирациясы овуляция триггерін (хорионикалық гонадотропин, гонадотропин-рилизинг агонистері, олардың аналогтарының гормоны және тиісті көрсетілімдері бар синтетикалық туынды препараттар) енгізген сәттен бастап 32-40 сағаттан кейін жүргізіледі немесе эндогенді лютеиндеуші гормон (ЛГ) шыңының болуын көрсететін гормондық тестердің бақылауымен овуляция триггерін қолданбай жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...15 lines deleted...]
-      Пункция амбулаториялық жағдайда, шағын операциялық бөлме жағдайында, ультрадыбыстық бақылаумен трансвагинальды әдетте жалпы жансыздандыратын және (немесе) жансыздандырмайтын (жансыздандыру қажеттілігі, мүмкіндігі және түрі жеке шешіледі) арнайы пункциялық инелердің көмегімен жүргізіледі.</w:t>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункция стационарды алмастыратын жағдайларда, шағын операциялық бөлмеде, ультрадыбыстық бақылаумен трансвагинальды әдетте жалпы жансыздандыратын және (немесе) жансыздандырмайтын (жансыздандыру қажеттілігі, мүмкіндігі және түрі жеке шешіледі) арнайы пункциялық инелердің көмегімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Трансвагиналдық пункцияны орындау мүмкін болмаған кезде ооциттер трансабдоминалды алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Фолликулалардың пункциясы нәтижесінде алынған фолликулалық сұйықтық арнайы контейнерге орналастырылады. Аспират стерео-микроскоппен зерттеледі және алынған ооциттер өсіру үшін ортаға қондырылады. Ооциттері бар шыныаяқ арнайы инкубаторға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...35 lines deleted...]
-      Шәует алу мынадай жолмен жүзеге асырылады:</w:t>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ЭКҰ үшін жыныстық серіктестің немесе донордың арнайы дайындалған шәуеті қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәуетті алу мынадай тәсілдермен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мастурбациялау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аналық без қосалқысынан шәуеттерді перкутанттық (тері арқылы) аспирациялау (алу);</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+      пункция жасау арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аталық без қосалқысынан сперматозоидтарды перкутандық (тері арқылы) аспирациялау (алу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аталық без тінінен сперматозоидтарды перкутандық аспирациялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аталық без қосалқысынан ашық биопсия жүргізіп, кейіннен сперматозоидтарды экстракциялау (алу) арқылы алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аталық безге ашық биопсия жүргізіп, кейіннен сперматозоидтарды экстракциялау арқылы алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эякулятты жинауға арналған арнайы стерильді ыдыс таңбаланады. Шәует және (немесе) кейіннен пайдалану үшін алынған биопсиялық материал криоконсервациялауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нативті, криоконсервацияланған сперматозоидтарды пайдалану алдында ұрық плазмасынан жуылады. Морфологиялық қалыпты және неғұрлым жылжымалы сперматозоидтар фракциясы центрифугалау (флотация) немесе тығыздық градиентінде центрифугалау жолымен қалған сперматозоидтардан бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жыныс жасушалары донорларын таңдауды пациенттер фенотиптік сипаттама негізінде ерікті және дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ооциттердің ұрықтануы 12-24 сағаттан кейін екі айқын көрінетін пронуклеусты анықтау арқылы бағаланады. Зиготтар эмбриондардың бастапқы дамуы жүретін жаңа мәдени ортаға қондырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Эмбриондарды жатыр қуысына қондыру әртүрлі кезеңдерде, ұсақтау сатысынан бастап ұрықтанғаннан кейін 5-7 күн ішінде адамда пайда болатын бластоцист сатысына дейін жүзеге асырылады. Егер операция техникасында қиындықтар болса, эмбрионды қондыру жалпы анестезиямен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жатыр мойыны арнасының өтімділігі тежеусіз бұзылған жағдайда эмбриондарды қондыру жатыр қабырғасы арқылы (трансмиометралдық) жүзеге асырылады. Мандрені бар ине жатыр қуысына трансвагиналдық немесе трансабдоминалдық түрде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жатыр қуысына жатыр мойыны арнасы арқылы әйелдің жатыр қуысына енгізілетін арнайы катетерлерді қолдана отырып, 2 (екеуден) аспайтын эмбрион қондырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Эмбриондарды жатыр қуысына ауыстыру алдында, импланттау жиілігін арттыру мақсатында бластоцистаның шығуын жеңілдету есебінен көрсетілімдер бойынша үш күннен жеті күнге дейінгі жастағы эмбриондардың мөлдір қабығын кесу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Трансферден кейінгі гормондық қолдау прогестерон, эстроген препараттарымен және ҚҰДФ-ға енгізілген аналогтармен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Аналық бездердің гиперстимуляциясы синдромының қаупі болмаған кезде трансферден кейінгі гормоналдық қолдау хорионикалық гонадотропин препараттарын енгізуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қандағы және несептегі бета-хорионикалық гонадотропин мөлшері бойынша жүктілікті диагностикалау эмбриондарды ауыстыру сәттен бастап күнтізбелік 12-14 (он екі - он төрт) күннен кейін жүзеге асырылады. Жүктіліктің ультрадыбыстық диагностикасы эмбрион (эмбриондар) ауыстырылғаннан кейін күнтізбелік 21 (жиырма бірінші) күннен бастап жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Көп ұрықпен (екі және одан да көп ұрықпен) байланысты акушерлік және перинаталдық асқынулардың профилактикасы мақсатында пациенттің келісімімен дамушы ұрықтардың санын азайту бойынша операция жүргізіледі (ұрықтарды редукциялау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ұрықты редукциялау жүкті әйелдің жазбаша хабардар етілген келісімі болған кезде орындалады. Редукцияланатын ұрықтандырудың санын әйел анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қалдырылған және редукцияланатын ұрықтарды таңдау жүктіліктің тоғыз аптасынан бастап олардың жағдайын сипаттайтын ультрадыбыстық зерттеу деректерін ескере отырып жүргізілуі керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Эмбриондарға қол жеткізу (трансвагиналдық, трансцервикалдық, трансабдоминалдық) және ұрықтың дамуын тоқтату әдісі жеке таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Ұрықты редукциялау үшін қарсы көрсетілімдер: жүктілікті үзу қаупі және жіті қабыну аурулары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Шәуетті цитоплазма ооцитіне инъекциялау жүргізу тәртібі</w:t>
-[...74 lines deleted...]
-      3) тератозооспермия – морфологиялық талдаудың мәліметтері бойынша қалыпты нысандар 4%-н аз;</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Ооцит цитоплазмасына сперматозоидты инъекциялау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. АЖСИИ-ге көрсетілімдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олигозооспермия – сперматозоидтардың шоғырлануы 15 (он бес) миллион/миллилитрден аз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) астенозооспермия – эякулятта А және В тобындағы сперматозоидтардың үлесі 32% (отыз екі пайызынан) аз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тератозооспермия – морфологиялық талдаудың мәліметтері бойынша қалыпты нысандар 4% (төрт пайызын) аз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шәуеттің қосарланған патологиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) эякулятта антисперматикалық антиденелердің клиникалық маңызды көлемі (аралас агглютинация реакциясы) 50%-дан жоғары;</w:t>
-[...17 lines deleted...]
-      6) алдағы эктракорпоралдық ұрықтандыру кезінде in vitro ооциттерінің 50%-дан аз ұрықтандыру немесе оның осы циклде болмауы;</w:t>
+      5) эякулятта антисперматикалық антиденелердің клиникалық маңызды көлемі (аралас агглютинация реакциясы) 50% (елу пайыздан) жоғары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) алдағы эктракорпоралдық ұрықтандыру кезінде invitro ооциттерінің 50% (елу пайыздан) аз ұрықтандыру немесе оның осы циклде болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сексуалдық және эякуляциялық бұзылыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) пункциялық немесе оның ашық биопсиясы кезінде алынған шәуетті және қосалқысын пайдалану кезінде;</w:t>
-[...114 lines deleted...]
-      39. ИКШИ жүргізу кезеңдері:</w:t>
+      8) аталық безді және оның қосалқысын пункциялық немесе ашық биопсиялау арқылы алынған сперматозоидтарды пайдалану кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) криоконсервацияланған ооциттерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ооцит цитоплазмасына сперматозоидты инъекциялау әдісімен ұрықтандыру болжамы ооциттердің инсеминациясына қарағанда жоғары болатын барлық жағдайлар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Обструктивті азооспермия және бастапқы тестикулярлық жеткіліксіздік сперматозоидтарды хирургиялық жолмен алуға көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) мембрананың тұтастығын бұзу арқылы шәуеттерді қозғалыссыз қалдыру;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жіті инфекциялық аурулар сперматозоидтарды хирургиялық алуға қарсы көрсетілімдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Сперматозоидтарды алу үшін хирургиялық араласу алдындағы зерттеп-қарау көлемі қан тобы мен резус-факторын анықтауды, қанның ұю уақытын қоса алғанда, клиникалық қан анализін, мерезге қан анализін, АИТВ, В және С гепатитіне, биохимиялық қан анализін, коагулограмманы, несептің жалпы талдауын, электрокардиограмманы, терапевттің қорытындысын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. АЖСИИ жүргізу кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мембрананың тұтастығын бұзу арқылы сперматозоидты қозғалыссыз қалдыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ооциттің сыртқы цитоплазмалық мембранасының тұтастығын бұзу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шәуетті микроине көмегімен ооцит цитоплазмасына енгізу.</w:t>
-[...96 lines deleted...]
-      43. Микроинъекция жүргізуден бұрын ооциттің сәулелі тәжінің жасушалары алып тасталады. Микроманипуляция бірінші полярлық дененің қатысуымен жетілген ооциттерде жүзеге асырылады. Аталық безден немесе оның қосалқыларынан алынған эякулятты және аспиратты өңдеу әдістемесін шәуеттің мөлшері мен сапасына байланысты эмбриолог жеке таңдайды.</w:t>
+      3) сперматозоидты микроине көмегімен ооцит цитоплазмасына енгізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Сперматогенез бұзылуы нысандарында сперматозоидтарды алудың оңтайлы тәсілін зерттеп-қараудан кейін "урология және андрология (негізгі мамандықтың бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) (ересектер, балалар) мамандығы бойынша дәрігер таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      44. ИКШИ арнайы микроқұралдарды пайдалана отырып, микроманипуляторлармен жабдықталған инверттелген микроскоптың көмегімен орындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Азооспермия кезінде сперматозоидтарды аналық жасушасына енгізу үшін аталық бездің ашық биопсиясы арқылы сперматозоидтарды экстракциялау немесе аталық бездің қосалқсы құрамын аспирациялау, аталық бездің қосалқысына немесе аталық безге тері арқылы аспирациялық хирургиялық араласулар арқылы алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Биологиялық өлімді анықтағаннан кейін 24 (жиырма төрт) сағат ішінде ашық биопсия арқылы қайтыс болғаннан кейін сперматозоидтарды алу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Операция әйелден фолликулдарды пункциялау және ооциттерді алу күні жасалады. Криоконсервацияланған тінді және аталық бездің және (немесе) оның эпидидимис аспиратын пайдалану пациенттердің жазбаша өтініші болған жағдайда жүзеге асырылады – бұл жағдайда сперматозоидтарды алу рәсімі жұбайының аналық безінің фолликулдарын пункциялауға қарамастан алдын ала жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Микроинъекция жүргізуден бұрын ооциттің сәулелі тәжінің жасушалары алып тасталады. Микроманипуляция бірінші полярлық денешігі бар жетілген ооциттерде жүргізіледі. Аталық безден немесе оның қосалқыларынан алынған эякулятты және аспиратты өңдеу әдістемесін сперматозоидтардың саны мен сапасына қарай эмбриолог жеке таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. АЖСИИ арнайы микроқұралдарды пайдалана отырып, микроманипуляторлармен жабдықталған инверттелген микроскоптың көмегімен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Суррогат ана болу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Мыналар суррогат ана болуға көрсетілімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жатырдың болмауы (туа біткен, жүре пайда болған);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4371,110 +6293,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жүктілік көтеруге қарсы көрсетілімдері бар соматикалық аурулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оларды қондыру жүктілікке алып келмеген жоғары сапалы эмбриондарды бірнеше рет алу кезінде ҚРТ сәтсіз қайталанған әрекеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Суррогат аналарды зерттеп-қарау осы Қағидалар мен шарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 -қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көлемде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. "Суррогат ана болу" емшарасында ЭКҰ және эмбриондарды ауыстыруға қарсы көрсетілімдер болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүктілікке қарсы көрсетілімдері бар соматикалық және психикалық аурулар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4557,70 +6479,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көп босанған әйел (анамнезінде 4 немесе одан да көп босану).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауыр акушерлік анамнез (кесар тілігінен кейін жатырда тыртықтың болуы және консервативтік миомэктомия, жатырдың перфорациясы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. "Суррогат ана" емшарасы шарт жасалғаннан кейін мынадай алгоритм бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) суррогат ананы таңдау және зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4664,263 +6648,325 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) генетикалық ананың аналық бездерінің пункциясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) суррогат ананың жатыр қуысына эмбриондарды имплантациялаумен (қондырумен) ЖҰ емшарасы;</w:t>
+      5) суррогат ананың жатыр қуысына эмбриондарды ауыстыру арқылы ЭКҰ емшарасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) суррогат ананың лютеинді фазасын қолдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...34 lines deleted...]
-      1) суррогат ананы таңдау және зерттеп-қарау (суррогат ана бір аналық жасушалар доноры бола алмайды);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Генетикалық ата-аналардың мұздатылған эмбриондарын ауыстыру емшарасы кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) суррогат ананы таңдау және зерттеп-қарау (суррогат ана бір мезгілде аналық жасушасының доноры бола алмайды);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) суррогат ананың эндометриясын дайындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) суррогат ананың жатыр қуысына қатырылған эмбриондарды имплантациялау (қондыру) (суррогат ана болу бағдарламасында донордың аналық жасушалары, шәует және эмбриондар уақытта қолданылмайды);</w:t>
+      3) суррогат ананың жатыр қуысына мұздатылған эмбриондарды ауыстыру (суррогат ана болу бағдарламасында донордың аналық жасушалары, шәует және эмбриондар бір уақытта қолданылмайды);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) суррогат анаға ауыстырудан кейінгі гормональды қолдау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Донор немесе жыныстық серіктесінің шәуетімен жасанды инсеминациялау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z64" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. ЖИ шәуетті қынапқа, жатыр қуысына, цервикальдық арнаға енгізу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4939,276 +6985,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Емшара овуляцияны ынталандырусыз да, сонымен және овуляцияны ынталандыру да арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z66" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Донорлық шәуетпен ЖИ кезінде криоконсервацияланған, карантиндік шәуетті қолдануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Донорлық шәуетпен ЖИ кезінде алдынала өңделген шәуетті қолдануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z68" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Донорлық шәуетпен ЖИ-ға көрсетілімдер мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ер адам тарапынан: бедеулiк, эякуляторлық- сексуалдық бұзылулар мен қолайсыз медициналық-генетикалық болжам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әйел тарапынан: жыныстық серiктестiң болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Серіктесінің шәуетiмен ЖИ-ға көрсетілімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ер адам тарапынан: субфертильдi шәует пен эякуляторлық-жыныстық бұзылулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әйел тарапынан: бедеулiктiң цервикулярлы факторы, анықталмаған әйел бедеулігі, овуляцияның болмауы мен вагинизм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Әйел тарапынан ЖИ мынадай қарсы көрсетілімдер кезінде жүргізілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүктілік үшін қарсы көрсетілімдері бар соматикалық және психикалық аурулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) туа біткен даму ақаулары, эмбриондарды имплантаттауға және жүктіліктің дамуына кедергі келтіретін жатыр қуысының жүре пайда болған деформациялары;</w:t>
+      2) туа біткен даму ақаулары, эмбриондарды ауыстыруға және жүктіліктің дамуына кедергі келтіретін жатыр қуысының жүре пайда болған деформациялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3) операциялық емдеуді қажет ететін аналық бездердің қатерсіз ісіктері және (немесе) ооцитті (ооциттерді) алуға кедергі келтіретін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5218,51 +7264,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эндометрдің гиперпластикалық процестері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) операциялық емдеуді талап ететін және (немесе) эмбриондарды имплантациялауға және жүктіліктің дамуына кедергі келтіретін жатырдың қатерсіз ісіктері;</w:t>
+      5) операциялық емдеуді талап ететін және (немесе) эмбриондарды ауыстыруға және жүктіліктің дамуына кедергі келтіретін жатырдың қатерсіз ісіктері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кез-келген жерде орналасқан жіті қабыну аурулары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5302,283 +7348,303 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 18.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. ЖИ жүргізу алдында зерттеп-қарау осы Қағидалар мен шарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көлемде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. ЖИ жүргізу алдында шәует донорларын зерттеп-қарау осы Қағидалар мен шарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көлемде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Донордың шәуетін қолдану туралы шешімді пациенттер өздері қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z74" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Шәуетті жатыр қуысына енгізу периовулярлық кезеңде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z75" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. ЖИ әрекеттерінің санын дәрігер айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z76" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Имплантаттау алдындағы генетикалық тестілеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың атауы жаңа редакцияда - ҚР Денсаулық сақтау министрінің 18.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Имплантаттау алдындағы генетикалық тестілеу (бұдан әрі – ИАГТ) криоконсервіленген эмбриондарды ауыстыру пациенттердің қалауы бойынша немесе көрсетілімдер бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүктілікті аяғына дейін дағдылы көтермеу, екі немесе одан да көп дамымайтын жүктілік, өздігінен болатын аборттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5759,70 +7825,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. ПГТ эмбриондардағы геномдық, хромосомалық және моногендік ақауларды анықтау мақсатында жүргізіледі. Анеуплоидияның имплантаттауға дейінгі генетикалық тестілеуі (PGT-A) хромосомалардың геномдық және сандық өзгерістерін (полиплоидия, анеуплоидия) анықтайды. Құрылымдық қайта құрудың имплантаттауға дейінгі генетикалық сынағы (PGT-SP) хромосомалардың құрылымын (жою, қайталану, транслокация, инверсия) анықтайды. Моногендік ауруларды имплантаттау алдындағы генетикалық тестілеу (ПГТ-М) моногендік аурулармен байланысты мутацияларды анықтайды (аутосомдық-доминанттық, аутосомдық-рецессивтік, жынысына байланысты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5841,70 +7907,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Генетикалық зерттеулер ооциттердің полярлық денелерінде және эмбрионалды бластомералардың ядроларында және бластоцистің трофэктодерма жасушаларында жүргізілді. ИАГТ жүргізу кезінде пациенттерді эмбриондардың жыныстық тиістілігі туралы хабардар ету жыныстық хромосомалармен байланысты хромосомалық ауытқулар қаупі болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5923,70 +7989,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Диагностика флуоресценттік гибридизация in-sita (FISH), салыстырмалы геномдық будандастыру (CGH), полимераздық тізбектік реакция (PCR) және жаңа ұрпақтарды секвенирлеу (NGS) әдістерін қолдана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6005,70 +8071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. ИАД инвазивтік пренаталдық диагностиканың баламасы болып табылмайды және кейіннен бұл құрсақішілік ұрықтың генетикалық диагнозын нақтылау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6209,126 +8275,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жасанды ұрықтандыру жүргізу алдында пациенттерді зерттеп-қарау көлемі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:t xml:space="preserve"> Экстракорпоралды ұрықтандыру жүргізу алдында пациенттерді зерттеп-қарау көлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әйелге арналған зерттеп-қараудың көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гинекологиялық (трансвагинальды) УДЗ (әрбір емшараның алдында);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6408,51 +8532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қан сарысуындағы С гепатиті вирусына сомалық антиденелерді ИФТ-әдісімен анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) мерезге серологиялық зерттеп-қарау (Вассерман реакциясына қан алу) қолданылу мерзімі – 3 ай;</w:t>
+      7) микропреципитация реакциясы әдісімен (бұдан әрі – МПР) мерезге серологиялық зерттеп-қарау, қолданылу мерзімі – 30 (отыз) күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) қан сарысуындағы АИТВ-инфекциясына – 1, 2 жиынтық антиденелерін және p24 антигенін ИФТ-әдісімен анықтау (қолданылу мерзімі – 10 күн); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6699,70 +8823,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) диагностикалық флюорография (1 проекция) (қолданылу мерзімі – 12 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) 40 жастан асқан пациенттерге маммография (2 жылда 1 рет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көрсетілімдер бойынша (әйелдер үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гистеросальпингография, лапароскопия, эндометрияны гистологиялық зерттеумен гистероскопия (көрсетілім бойынша) (қолданылу мерзімі – 12-24 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6932,93 +9056,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) онкомаркерлерді анықтау СА15-3-сүт безі обыры және СА 125, HE-4 үшін, - аналық без обыры және ROMA индексі үшін (қолданылу мерзімі – 6 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) соматикалық аурулары бар әйелдерге ЖҰ емшарасының алдында "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      12) соматикалық аурулары бар әйелдерге ЭКҰ емшарасының алдында "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысы талап етіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) бекітілген 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысы талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ерлерге арналған зерттеп-қараудың көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қан сарысуындағы В гепатиті вирусының HBeAg антиденелерін ИФТ-әдісімен анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7026,51 +9150,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қан сарысуындағы С гепатиті вирусына сомалық антиденелерді ИФТ-әдісімен жиынтық анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қан сарысуында Вассерман реакциясын жасау (қолданылу мерзімі – 3 ай);</w:t>
+      3) МПР әдісімен мерезге серологиялық зерттеп-қарау, қолданылу мерзімі – 30 (отыз) күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қан сарысуындағы АИТВ-инфекциясына – 1,2 жиынтық антиденелерін және p24 антигенін ИФТ – әдісімен анықтау (қолданылу мерзімі – 10 күн);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7155,70 +9279,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уроандролог консультациясы (қолданылу мерзімі – 12 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) диагностикалық флюорография (1 проекция) (қолданылу мерзімі – 12 ай).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілімдер бойынша (ерлер үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұма ағзаларын УДЗ (көрсетілім бойынша) (қолданылу мерзімі – 12 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7819,126 +9943,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суррогат аналарды зерттеп-қарау көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Суррогат аналарды зерттеп-қарау көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гинекологиялық (трансвагиналдық) ультрадыбыстық зерттеу (әрбір емшараның алдында);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8018,51 +10162,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қан сарысуындағы С гепатиті вирусына сомалық антиденелерді ИФТ-әдісімен анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) мерезге серологиялық зерттеп-қарау (Вассерман реакциясына қан алу) қолданылу мерзімі-3 ай;</w:t>
+      7) микропреципитация реакциясы әдісімен мерезге серологиялық зерттеп-қарау, қолданылу мерзімі – 30 (отыз) күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қан сарысуындағы АИТВ-инфекциясына – 1,2 жиынтық антиденелерін және p24 антигенін ИФТ-әдісімен анықтау (қолданылу мерзімі – 10 күн);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8989,126 +11133,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасанды инсеминация жүргізу алдында жыныстық серіктестің шәуетін зерттеп-қарау көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әйелге арналған зерттеп-қарау көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіші жамбасты УДЗ (әрбір емшараның алдында);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9152,51 +11316,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қан сарысуындағы С гепатиті вирусына антиденелерді ИФТ – әдісімен жиынтық анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мерезге серологиялық зерттеп-қарау (Вассерман реакциясына қан алу) (қолданылу мерзімі – 3 ай);</w:t>
+      5) микропреципитация реакциясы (бұдан әрі – МПР) әдісімен мерезге серологиялық зерттеп-қарау, қолданылу мерзімі – 30 (отыз) күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қан сарысуындағы АИТВ-инфекциясына – 1,2 жиынтық антиденелерін және p24 антигенін ИФТ-әдісімен анықтау (қолданылу мерзімі – 10 күн);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9281,70 +11445,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сүт бездерінің УДЗ (қолданылу мерзімі – 12 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) терапевт консультациясы(қолданылу мерзімі – 12 ай).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ерлер үшін зерттеп-қарау көлемі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұрық сұйықтығын жалпы клиникалық зерттеу (шәуетті зерттеу+МАР тест) (қолданылу мерзімі – 6 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9370,51 +11534,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қан сарысуындағы С гепатиті вирусының сомалық антиденелерін ИФТ – әдісімен жиынтық анықтау (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мерезге серологиялық зерттеп-қарау (Вассерман реакциясына қан алу) (қолданылу мерзімі – 3 ай);</w:t>
+      4) МПР әдісімен мерезге серологиялық зерттеп-қарау, қолданылу мерзімі – 30 (отыз) күн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қан сарысуындағы АИТВ-инфекциясына – 1,2 жиынтық антиденелерін және p24 антигенін ИФТ-әдісімен анықтау (қолданылу мерзімі – 10 күн);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9639,104 +11803,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасанды инсеминация жүргізу алдында шәует донорларын зерттеп-қарау көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шәует донорын зерттеп-қарау көлемі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9836,51 +12020,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жиі кездесетін тұқым қуалайтын аурулар гендеріндегі мутацияларды тасымалдаушқа молекулярлық-генетикалық талдау (ДНҚ-да фенилкетонурия кезінде PAH генінің мутацияларын молекулярлық-генетикалық әдіспен анықтау, ДНҚ-да муковосцидоз генінің мутацияларын молекулярлық-генетикалық әдіспен анықтау) - көрсетілімдер бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) қан сарысуындағы В гепатиті вирусының HBsAg антиденелерін иммуноферменттік әдіспен анықтау (бұдан әрі – ИФТ – әдіс), қан сарысуындағы С гепатиті вирусына жиынтық антиденелерді ИФТ – әдісімен анықтау, мерезге серологиялық зерттеп-қарау (Вассерман реакциясына қан алу), қан сарысуындағы АИТВ-инфекциясына – 1,2-ге жиынтық антиденелерін және p24 антигенін ИФТ – әдісімен анықтау (криоконсервация алдында және криоконсервациядан кейін 3 және 6 айдан кейін);</w:t>
+      7) В гепатиті вирусының HBsAg антиденелерді, қан сарысуындағы С гепатиті вирусына жиынтық антиденелерді ИФТ-әдісімен анықтау, микропреципитация реакциясы әдісімен мерезге серологиялық зерттеп-қарау, қан сарысуындағы АИТВ - 1, 2 инфекциясына жиынтық антиденелерін және p24 антигенін ИФТ-әдісімен анықтау (мұздату алдында және мұздатылғаннан кейін 3 (үш) және 6 (алты) ай өткен соң);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) биологиялық материалдан Chlamydia trachomatis (хламидиа трахоматис) қоздырғышына Ig М анықтау (қолданылу мерзімі – 3 ай); биологиялық материалдарды сапалы ПТР әдісімен инфекцияларға тексеріп-қарау: Toxoplasma gondii (гондия токсоплазмасы), цитомегаловирусты (ВПГ-V), 1 және 2 типті қарапайым герпес вирусын, Trichomonasvaginalis (трихомонасвагиналис), Neisseria gonorrhoeae (нейссерия гонококкае) (қолданылу мерзімі – 3 ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9996,55 +12180,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>