--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3619eb0" w14:textId="3619eb0">
+    <w:p w14:paraId="a3b2791" w14:textId="a3b2791">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1232,51 +1232,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалау жөніндегі ұйым – білім алушылардың, түлектердің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалау рәсімін жүзеге асыратын уәкілетті орган аккредиттеген ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағалаудың ақпараттық жүйесі (БАЖ) – пайдаланушылардың ақпараттық қажеттіліктерінің қауіпсіздігін қамтамасыз ету және қолдау арқылы білім алушылардың, түлектер мен мамандардың білімі мен дағдыларын, денсаулық сақтау саласындағы кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған ақпараттық платформа;</w:t>
+      3) бағалаудың цифрлық жүйесі (БЦЖ) – пайдаланушылардың цифрлық қажеттіліктерінің қауіпсіздігін қамтамасыз ету және қолдау арқылы білім алушылардың, түлектер мен мамандардың білімі мен дағдыларын, денсаулық сақтау саласындағы кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған цифрлық платформа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) білім алушы – техникалық және кәсіптік, орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі және үздіксіз интеграцияланған медициналық және (немесе) фармацевтикалық білімнің білім беру бағдарламасын меңгеретін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
@@ -1467,71 +1467,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 28.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің м.а. 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2842,54 +2862,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Апелляциялық комиссия қараған білім алушыларды бағалау нәтижелерінің қорытынды хаттамасы апелляциялық комиссия отырысынан кейін келесі күні ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Апелляцияны ескере отырып, бағалаудың қорытынды нәтижелері білім алушының ИСО-дағы жеке кабинетінде көрсетіледі және денсаулық сақтау саласындағы білім беру ұйымдарына бағалау нәтижелерінің жиынтық хаттамасы түрінде апелляциялық комиссия отырысынан кейін 48 сағат ішінде ұсынылады.</w:t>
+      23. Апелляцияны ескере отырып, бағалаудың қорытынды нәтижелері білім алушының БЦЖ-дағы жеке кабинетінде көрсетіледі және денсаулық сақтау саласындағы білім беру ұйымдарына бағалау нәтижелерінің жиынтық хаттамасы түрінде апелляциялық комиссия отырысынан кейін 48 сағат ішінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3235,51 +3317,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалау жөніндегі ұйым – білім алушылардың, түлектердің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалау рәсімін жүзеге асыратын уәкілетті орган аккредиттеген ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағалаудың ақпараттық жүйесі (бұдан әрі - БАЖ) - пайдаланушылардың ақпараттық қажеттіліктерінің қауіпсіздігін қамтамасыз ету және қолдау арқылы білім алушылардың білімі мен дағдыларын, түлектер мен мамандардың денсаулық сақтау саласындағы кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған ақпараттық платформа;</w:t>
+      3) бағалаудың цифрлық жүйесі (БЦЖ) – пайдаланушылардың цифрлық қажеттіліктерінің қауіпсіздігін қамтамасыз ету және қолдау арқылы білім алушылардың, түлектер мен мамандардың білімі мен дағдыларын, денсаулық сақтау саласындағы кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған цифрлық платформа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің кәсіптік даярлығын бағалау (бұдан әрі - Бағалау) - Медициналық білім беру бағдарламасы түлегінің біліктілігінің денсаулық сақтау саласындағы кәсіптік стандарт талаптарына сәйкестігін айқындау мақсатында жүргізілетін білім мен дағдыларды бағалау рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
@@ -3524,71 +3606,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 28.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің м.а. 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4109,54 +4211,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Үміткер бағалауға келмеген жағдайда бағалауға қайта тіркеуден өту талап етілмейді. Үміткердің деректері БАЖ-да автоматты түрде сақталады.</w:t>
+      12. Үміткер бағалауға келмеген жағдайда бағалауға қайта тіркеуден өту талап етілмейді. Үміткердің деректері БЦЖ-да автоматты түрде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Түлектердің білімін бағалау автоматтандырылған компьютерлік тестілеу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4448,69 +4612,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бітірушілердің дағдыларын бағалаудан өту кезінде ұйымдар бағалаудың екінші кезеңінен өтудің аудио - және бейне - жазбасын қамтамасыз етеді. Жазбалар мұрағатталады және бағалаудан өткен күннен бастап кемінде күнтізбелік 30 күн сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дағдыларды бағалау БАЖ-дағы бағалау парағы бойынша жүзеге асырылады. Шекті балды бағалау жөніндегі ұйым оқу-әдістемелік бірлестіктердің келісімі бойынша белгілейді.</w:t>
+      Дағдыларды бағалау БЦЖ-дағы бағалау парағы бойынша жүзеге асырылады. Шекті балды бағалау жөніндегі ұйым оқу-әдістемелік бірлестіктердің келісімі бойынша белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дағдыларды бағалау нәтижелері дағдыларды бағалау өткізілген күні беріледі. Апелляцияны ескере отырып, дағдыларды бағалаудың түпкілікті нәтижелері апелляциялық комиссияның жұмысы аяқталғаннан кейін апелляцияға өтініш берілген күннен бастап 2 күннен кешіктірілмей ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Түлектердің кәсіби дайындығын бағалау нәтижесі екі кезеңнің балдарынан жинақталады және орташа арифметикалық саны ретінде шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
@@ -5143,90 +5369,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Кәсіптік даярлықты бағалаудың (қорытынды аттестаттаудың) қорытынды нәтижелері апелляцияны ескере отырып, бітірушінің БАЖ-дегі жеке кабинетінде көрсетіледі және Республикалық апелляциялық комиссия отырысынан кейін бағалау нәтижелерінің жиынтық хаттамасы түрінде денсаулық сақтау саласындағы білім беру ұйымдарына бағалау жөніндегі ұйым ұсынады.</w:t>
+      28. Кәсіптік даярлықты бағалаудың (қорытынды аттестаттаудың) қорытынды нәтижелері апелляцияны ескере отырып, бітірушінің БЦЖ-дағы жеке кабинетінде көрсетіледі және Республикалық апелляциялық комиссия отырысынан кейін бағалау нәтижелерінің жиынтық хаттамасы түрінде денсаулық сақтау саласындағы білім беру ұйымдарына бағалау жөніндегі ұйым ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 20.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 42</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5531,51 +5757,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) апелляциялық комиссия – кандидаттардың апелляциялық өтініштерін қарау үшін бағалау жөніндегі ұйым қызметкерлері мен тәуелсіз сарапшылар қатарынан бағалау жөніндегі ұйым құратын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпараттық бағалау жүйесі (бұдан әрі – АБЖ) – пайдаланушылардың ақпараттық қажеттілігін қамтамасыз ету және қауіпсіздікті қолдау арқылы білім алушылардың білімі мен дағдыларын, түлектер мен денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған ақпараттық платформа;</w:t>
+      2) бағалаудың цифрлық жүйесі (БЦЖ) – пайдаланушылардың цифрлық қажеттіліктерінің қауіпсіздігін қамтамасыз ету және қолдау арқылы білім алушылардың, түлектер мен мамандардың білімі мен дағдыларын, денсаулық сақтау саласындағы кәсіптік даярлығын бағалауды техникалық сүйемелдеуге және жүргізуге арналған автоматтандырылған ақпараттық платформа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағалау жөніндегі ұйым – білім алушылардың білімі мен дағдыларын, түлектердің кәсіптік даярлығын және денсаулық сақтау саласындағы мамандардың бағалау рәсімін жүзеге асыратын уәкілетті орган аккредиттеген ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5750,50 +5976,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) симуляциялық технологиялар – дағдыларды пысықтау және оны тапсыру үшін жасанды ортадағы клиникалық ахуалдың статикалық және динамикалық процестерін имитациялауға және жаңғыртуға мүмкіндік беретін инновациялық технологиялар (манекендер, муляждар, симуляторлар, стандартталған пациенттер, виртуалды шынайы жағдайлар, компьютерлік бағдарламалар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) үздіксіз кәсіптік даму – қосымша және формальды емес білім беру, кәсіптік даму, құзыреттілік деңгейі, практикалық жұмыс өтілі бойынша денсаулық сақтау қызметкерлерінің кәсіптік білімі мен іскерлігін жетілдіруге, қосымша құзыреттіліктерін меңгеруге бағытталған өзге де іс-шаралар.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Денсаулық сақтау саласындағы мамандардың кәсіби даярлығын бағалауды (бұдан әрі – бағалау) бағалау жөніндегі ұйым кәсіби стандарттың талаптарына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6056,51 +6344,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Үміткер бағалаудан өту үшін Бағалау жөніндегі ұйымға АБЖ жеке кабинетінде мынадай құжаттардың қазақ немесе орыс тілдеріндегі өтінімін және электрондық көшірмелерін ұсынады:</w:t>
+      8. Үміткер бағалаудан өту үшін бағалау жөніндегі ұйымға БЦЖ жеке кабинетінде қазақ немесе орыс тілдеріндегі өтінімін және мынадай құжаттардың электрондық көшірмелерін ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6148,52 +6436,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Денсаулық сақтау" даярлау бағыты бойынша орта (техникалық және кәсіптік), орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі білім туралы диплом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) мәлімделген мамандық және (немесе) мамандану бойынша интернатурада және (немесе) резидентурада немесе клиникалық ординатурада оқуды аяқтау немесе қайта даярлау немесе сертификаттау курсы (бар болса, жоғары, жоғары оқу орнынан кейінгі медициналық білімі бар үміткерлер үшін) туралы құжаттар;</w:t>
+        <w:t xml:space="preserve">
+      4) мәлімделген мамандық бойынша интернатура және (немесе) резидентураны қосымшасымен (транскриптпен) немесе клиникалық ординатураны, не қайта даярлаудан өткенін (2022 жылғы 1 қаңтарға дейін оқыған тұлғалар үшін) растайтын, оқуды аяқтағаны туралы құжаттар; мәлімделген мамандану бойынша – "Денсаулық сақтау саласындағы мамандарды сертификаттауға жататын мамандықтар мен мамандандырулар тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-218/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21699 тіркелді) сәйкес сертификаттау курсын өткені туралы куәлік (бар болған жағдайда, жоғары және жоғары оқу орнынан кейінгі медициналық білімі бар үміткерлер үшін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) басқа мемлекеттерде және халықаралық немесе шетелдік оқу орындарында (олардың филиалдарында) білім алған "Білім туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6259,149 +6567,333 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) орта (техникалық және кәсіптік), орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі медициналық немесе фармацевтикалық білімі бар шетелдік мамандарды бағалауға өтінім беру үшін кандидаттар немесе оларды шақырған ұйым Қағидалардың осы тармағында көзделген тәртіпке сәйкес құжаттарды, сондай-ақ білім беру қызметтерін көрсету үшін шақыруды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) біліктілік деңгейін бағалауға өтінім беру үшін кандидаттар Қағидалардың осы тармағында көзделген тәртіпке сәйкес құжаттарды, сондай ақ, соңғы 5 жылда денсаулық сақтау қызметкерлерінің осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мәлімделетін біліктілік деңгейіне үздіксіз кәсіби даму нәтижелерін және оларды растайтын құжаттар, осы Қағидаларға </w:t>
+      9) біліктілік деңгейін бағалауға өтінім беру үшін кандидаттар Қағидалардың осы тармағында көзделген тәртіпке сәйкес құжаттарды, сондай-ақ осы Қағидаларға 2-қосымшаға сәйкес мәлімделген біліктілік деңгейіне сәйкес денсаулық сақтау қызметкерлерінің соңғы 5 жылдағы үздіксіз кәсіби дамуының нәтижелерін және "Денсаулық сақтау жүйесі қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау, біліктілік деңгейін беру және растау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-283/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-283/2020 бұйрығы) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21843 тіркелді) сәйкес оларды растайтын құжаттарды, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес құрылымдық бөлімшенің басшысы қол қойған, мәлімделген біліктілік деңгейінің орындалған еңбек функцияларының санын көрсете отырып, соңғы 3 жылдағы кәсіптік қызмет туралы есеп немесе көрсетілетін қызметтердің электрондық тіркелімінен есеп және бейіндік қауымдастықтың және (немесе) жұмыс берушінің ұсыным хатын ұсынады .</w:t>
+        <w:t xml:space="preserve"> сәйкес құрылымдық бөлімше басшысы қол қойған соңғы 3 жылдағы мәлімделген біліктілік деңгейіне сәйкес орындалған еңбек функцияларының саны көрсетілген кәсіби қызмет туралы есепті немесе электрондық қызметтер тізілімінен алынған есепті; бейінді қауымдастықтың және (немесе) жұмыс берушінің ұсыным хатын; біліктілік санаты туралы куәлікті (бар болған жағдайда) және мәлімделген мамандық бойынша маман сертификатын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бағалау жөніндегі ұйым құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады. Кандидат 18:00 кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының Еңбек Кодексіне сәйкес құжаттарды тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Бағалау жөніндегі ұйым кандидаттың құжаттарын тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде кандидат ұсынған құжаттардың толықтығын тексереді.</w:t>
+        <w:t xml:space="preserve">
+      10. Бағалау жөніндегі ұйым кандидаттың құжаттары тіркелген күннен бастап 2 (екі) жұмыс күні ішінде кандидат ұсынған құжаттардың № ҚР ДСМ-283/2020 бұйрығымен бекітілген Денсаулық сақтау жүйесі қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау, біліктілік деңгейін беру және растау қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігін және толықтығын, сондай-ақ білім беру бағдарламаларының "Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларын, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-303/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21847 тіркелді) бекітілген Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидалары және қосымша және формальды емес білім беру арқылы алынған оқыту нәтижелерін тану қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық каталог жүйесінде жарияланған қосымша білім беру бағдарламаларының тізбесіне сәйкестігін, сондай-ақ білім беру ұйымының "Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 28 маусымдағы № 414 бұйрығымен бекітілген Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесінде болуын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасы ұсынылмаған жағдайда Бағалау жөніндегі ұйым 2 (екі) жұмыс күні ішінде кандидатқа құжаттарды қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      Құжаттар талаптарға сәйкес келмеген және (немесе) құжаттар топтамасы толық ұсынылмаған және (немесе) қолданылу мерзімі өткен құжаттар ұсынылған жағдайда, бағалау жөніндегі ұйым 2 (екі) жұмыс күні ішінде кандидатқа бас тарту себептерін көрсете отырып, құжаттарды қараудан бас тарту туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құжаттардың толық топтамасын ұсынған кезде 2 (екі) жұмыс күні ішінде кандидатқа электрондық поштаға бағалау рәсімінің өтетін күнін, уақытын және орнын белгілеу туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
@@ -6639,51 +7131,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тесттердің бір нұсқасындағы тест сұрақтарының жалпы саны – 100 (жүз) сұрақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білімді бағалауды орындауға 100 минут (1 сағат 40 минут) беріледі көрсетілген уақыт өткеннен кейін білімді бағалау автоматты түрде аяқталады. Тест сұрағына әрбір дұрыс жауап үшін 1 балл, қате жауап – 0 балл беріледі. Білімді бағалаудың қорытынды нәтижесі барлық дұрыс жауаптар үшін балдарды жинақтау жолымен автоматты түрде қалыптастырылады және білімді бағалау аяқталғаннан кейін АБЖ-ға үміткердің жеке кабинетінде көрсетіледі.</w:t>
+      Білімді бағалауды орындауға 100 минут (1 сағат 40 минут) беріледі. Көрсетілген уақыт өткеннен кейін білімді бағалау автоматты түрде аяқталады. Тест сұрағына әрбір дұрыс жауап үшін 1 балл, қате жауап – 0 балл беріледі. Білімді бағалаудың қорытынды нәтижесі барлық дұрыс жауаптар үшін балдарды жинақтау жолымен автоматты түрде қалыптастырылады және білімді бағалау аяқталғаннан кейін БЦЖ-ға үміткердің жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімді бағалаудың шекті деңгейін бағалау жөніндегі ұйым уәкілетті органның келісуі бойынша белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6811,71 +7303,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7051,51 +7563,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімді бағалаудың бір нұсқасындағы тест сұрақтарының жалпы саны 100 (жүз) сұрақты құрайды. Кейс-тестингтің бір нұсқасындағы жағдаяттық міндеттердің жалпы саны 5 (бес) тапсырманы құрайды. Әр тапсырма дәйекті тапсырмалардан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Білімді бағалауды орындауға 100 минут (1 сағат 40 минут) беріледі көрсетілген уақыт өткеннен кейін білімді бағалау автоматты түрде аяқталады. Тест сұрағына әрбір дұрыс жауап үшін 1 балл, қате жауап – 0 балл беріледі. Білімді бағалаудың қорытынды нәтижесі барлық дұрыс жауаптар үшін балдарды жинақтау жолымен қалыптастырылады және білімді бағалау аяқталғаннан кейін АБЖ-ға үміткердің жеке кабинетінде көрсетіледі.</w:t>
+      Білімді бағалауды орындауға 100 минут (1 сағат 40 минут) беріледі. Көрсетілген уақыт өткеннен кейін білімді бағалау автоматты түрде аяқталады. Тест сұрағына әрбір дұрыс жауап үшін 1 балл, қате жауап үшін 0 балл беріледі. Білімді бағалаудың қорытынды нәтижесі барлық дұрыс жауаптар үшін балдарды жинақтау жолымен қалыптастырылады және білімді бағалау аяқталғаннан кейін БЦЖ-да кандидаттың жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімді бағалаудың шекті деңгейін бағалау жөніндегі ұйым Қазақстан Республикасы Денсаулық сақтау министрлігінің Денсаулық сақтау саласындағы кәсіптік біліктіліктер жөніндегі салалық кеңеспен келісу бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7249,69 +7761,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның дербес құрамы жыл сайын бағалау жөніндегі ұйым басшысының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия сарапшыларының жұмысы кандидат ұсынған құжаттарды сараптау және кандидаттың бағалау парағын толтыру арқылы АБЖ-да қашықтықтан жүзеге асырылады. Кандидаттардың ақпаратына қол жеткізу және бағалау парағын толтыру құқығы бағалау жөніндегі ұйым басшысының бұйрығына сәйкес Комиссияның әрбір сарапшысына беріледі.</w:t>
-[...17 lines deleted...]
-      Комиссияның әрбір сарапшысы АБЖ-ның жеке кабинетінде кандидаттың құжаттарын дербес қарайды және түсініктемелерді көрсете отырып, бағалау парағында ұпайларды есептейді. Әрбір үміткер бойынша бағалау парағындағы қорытынды балл барлық өлшемшарттар үшін балдарды жинақтау және орташа арифметикалық мәнді шығару жолымен автоматты түрде шығарылады.</w:t>
+      Комиссия сарапшыларының жұмысы кандидат ұсынған құжаттарды сараптау және кандидаттың бағалау парағын толтыру арқылы БЦЖ-да қашықтан жүзеге асырылады. Кандидаттардың ақпаратына қол жеткізу және бағалау парағын толтыру құқығы бағалау жөніндегі ұйым басшысының бұйрығына сәйкес Комиссияның әрбір сарапшысына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның әрбір сарапшысы БЦЖ-ның жеке кабинетінде кандидаттың құжаттарын дербес қарайды және түсініктемелерді көрсете отырып, бағалау парағында ұпайларды есептейді. Әрбір кандидат бойынша бағалау парағындағы қорытынды балл барлық өлшемшарттар үшін балдарды жинақтау және орташа арифметикалық мәнді шығару жолымен автоматты түрде шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің біліктілігінің тиісті деңгейінің құзыреттерін бағалаудың жалпы нәтижесі Комиссияның әрбір сарапшысының бағалау парақтарының қорытынды балдарын жинақтау және орташа арифметикалық мәнді шығару жолымен қалыптастырылады. Кандидаттың жалпы нәтижесі "Расталды" (шекті деңгейге тең және одан жоғары) немесе "Расталмады" (шекті деңгейден төмен) өлшемшарттар бойынша сарапшылардың түсініктемелері көрсетіліп кандидаттың жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7349,245 +7861,307 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Біліктілік санатын беру туралы куәліктің қолданылу мерзімі 2021 жылғы 1 қаңтардан кейін өткен денсаулық сақтау мамандары білімді бағалау және кейс-тестинг (жағдаяттық тапсырмаларды шешу) кезеңінен өтпей-ақ тиісті (баламалы) біліктілік деңгейін алуға үміткер болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік санатын беру туралы куәліктің қолданылу мерзімі 2021 жылғы 1 қаңтардан кейін өткен денсаулық сақтау мамандары осы бұйрықтың 17-тармағына сәйкес кәсіптік даярлығын бағалау нәтижелері бойынша біліктіліктің кезекті деңгейіне үміткер болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санат беру туралы мерзімсіз куәліктері бар денсаулық сақтау мамандары кәсіптік даярлық бағалауынан өтпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 17-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау рәсімінен өткен кандидаттарға Бағалау жөніндегі ұйымның БЦЖ жеке кабинетінде осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша бағалау нәтижесі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 17-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 01.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 29</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Расталды" деген денсаулық сақтау мамандарының кәсіби даярлығын бағалау нәтижесі Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің, Санитариялық-эпидемиологиялық бақылау комитетінің аумақтық департаменттерінде Денсаулық сақтау саласындағы мамандарды сертификаттаудан өту үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7810,88 +8384,150 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Білімді бағалау және (немесе) кейс-тестингті (жағдаяттық міндеттерді шешуді) нәтижелеріне апелляция беруді компьютерлік тестілеу кезінде "Апелляция" батырмасын басу және ұсынылған тізімнен себебін таңдау жолымен жүзеге асырады. Апелляцияны растау үшін компьютерлік тестілеу аяқталғаннан кейін бағалау ұйымының АБЖ жеке кабинетіне апелляциялық өтініш жіберу қажет.</w:t>
+      23. Білімді бағалау нәтижелеріне және (немесе) кейс-тестингті (жағдаяттық міндеттерді шешуге) апелляцияны кандидат БЦЖ-да компьютерлік тестілеу барысында "Апелляция" батырмасын басу және ұсынылған тізімнен апелляция беру себебін таңдау арқылы жүзеге асырады. Апелляцияны растау үшін компьютерлік тестілеу аяқталғаннан кейін бағалау жөніндегі ұйымның БЦЖ жеке кабинетіне апелляциялық өтініш жіберу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білімді бағалау немесе кейс-тестинг нәтижелері (жағдаяттық міндеттерді шешу) апелляцияны ескере отырып, апелляциялық комиссия отырысынан кейін 24 сағат ішінде АБЖ жеке кабинетінде апелляция берген кандидаттарға жеткізіледі.</w:t>
+      Білімді бағалау немесе кейс-тестинг нәтижелері (жағдаяттық міндеттерді шешу) апелляцияны ескере отырып, апелляциялық комиссия отырысынан кейін 24 сағат ішінде БЦЖ жеке кабинетінде апелляция берген кандидаттарға жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік даярлықты бағалау нәтижесіне Апелляция кандидаттың келіспеу себебін көрсете отырып, аккредиттелген ұйымның апелляциялық комиссиясына кәсіптік даярлықты бағалау нәтижесін алғаннан кейін 24 (жиырма төрт) сағат ішінде апелляциялық өтініш беру жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Кезең нәтижесіне Апелляция, құзыреттердің біліктілік деңгейіне сәйкестігін тану келіспеу себебін көрсете отырып, аккредиттелген ұйымның апелляциялық комиссиясына "Расталмаған" нәтижесін алғаннан кейін 24 (жиырма төрт) сағат ішінде өтініш беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
@@ -8007,111 +8643,595 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау саласындағы</w:t>
+              <w:t>Денсаулық сақтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мамандарды бағалау </w:t>
+              <w:t>саласындағы мамандарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>бағалау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бағалау жөніндегі ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен__________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мамандығы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      нысан</w:t>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған денсаулық сақтау саласындағы мамандарды сертификаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін жазу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандығы бойынша кәсіптік даярлықты бағалаудан және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___ беру / растау ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілік деңгейінен өтуге рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңы 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандарды сертификаттау үшін кәсіптік даярлықтан өту үшін қажетті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менің қолжетімділігі шектелген дербес деректерімді жинауға және өңдеуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттың қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8139,602 +9259,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...550 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мамандарды бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -14601,31 +15169,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>