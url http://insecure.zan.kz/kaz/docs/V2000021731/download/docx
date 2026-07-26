--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c40d3a1" w14:textId="c40d3a1">
+    <w:p w14:paraId="e76e139" w14:textId="e76e139">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1082,91 +1082,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Микроқаржылық қызметті лицензиялау қағидалары (бұдан әрі – Қағидалар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының Заңы 12-2-бабының 1) тармақшасына, "Микроқаржылық қызмет туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 27-бабының 1) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңы (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабының 2-тармағына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – көрсетілетін қызметті беруші) микроқаржы ұйымдары, кредиттік серіктестіктер және ломбардтар (бұдан әрі – көрсетілетін қызметті алушы) жүзеге асыратын микроқаржылық қызметті лицензиялау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Микроқаржылық қызметті лицензиялау қағидалары (бұдан әрі – Қағидалар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік реттеу туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – көрсетілетін қызметті беруші, уәкілетті орган) микроқаржы ұйымдары, кредиттік серіктестіктер және ломбардтар (бұдан әрі – көрсетілетін қызметті алушы) жүзеге асыратын микроқаржылық қызметті лицензиялау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 78</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1287,90 +1367,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z80" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Микроқаржылық қызметті жүзеге асыратын ұйымдар басшы қызметкерлердің құрамында орын алған өзгерістер туралы уәкілетті органға олардың тағайындалған (сайланған), басқа лауазымға ауыстырылған немесе олармен еңбек шарты бұзылған (өкілеттіктері тоқтатылған) күнінен бастап бес жұмыс күні ішінде хабарлайды. Басшы қызметкерлердің құрамында орын алған өзгерістер туралы мәліметтер растайтын құжаттардың көшірмелерін қоса бере отырып, Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігіне сәйкес ұсынылатын растайтын құжаттардың көшірмелерінде тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан босату (өкілеттіктерін тоқтату) күні болмаса, онда микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкерлерін тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан босату (өкілеттіктерін тоқтату) күні микроқаржылық қызметті жүзеге асыратын ұйымның уәкілетті органының шешім (бұйрық) қабылдау күні немесе шешімде (бұйрықта) көрсетілген оқиға басталған күн болып саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 2-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкерін сыбайлас жемқорлыққа қатысты құқық бұзушылықты орындағаны үшін қылмыстық, әкімшілік жауапкершілікке тартқан жағдайда микроқаржылық қызметті жүзеге асыратын ұйым бұл ақпарат микроқаржылық қызметті жүзеге асыратын ұйымға мәлім болған күннен бастап бес жұмыс күні ішінде бұл туралы уәкілетті органға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 2-2-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Микроқаржылық қызметті жүзеге асыруға лицензия алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтінішті (бұдан әрі – лицензия беру туралы өтініш) және Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1443,70 +1705,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="12"/>
+    <w:bookmarkStart w:name="z75" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Жарғылық капиталға қатысу үлестерінің немесе микроқаржылық қызметті жүзеге асыратын ұйымның дауыс беретін (артықшылықты акцияларын шегергенде) акцияларының он немесе одан да көп пайызын тікелей немесе жанама түрде иеленетін ірі қатысушы (ірі акционер) (бұдан әрі – ірі қатысушы (ірі акционер)) Қағидаларға 2-1 және 2-2-қосымшаларға сәйкес ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1525,600 +1787,590 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті беруші Қазақстан Республикасының резидент-жеке тұлғасының жеке басын куәландыратын, Қазақстан Республикасының резидент-жеке тұлғасының өтелмеген немесе алынбаған соттылығының жоқ екендігін растайтын, сондай-ақ заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет мемлекеттердің құзыретті органдары немесе лауазымды тұлғалары берген құжаттар Қазақстан Республикасы заңнамасының талаптарына немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастырылуға не апостильдеуге (Қазақстан Республикасының бейрезидент жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда) жатады. Көрсетілген құжаттар қазақ және орыс тілдеріне аударылады және Қазақстан Республикасының нотариат туралы заңнамасына сәйкес нотариат куәландыруға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 5-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-1. Алып тасталды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензия беру туралы өтініш түскен күні оны қабылдау мен тіркеуді және көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге жауапты құрылымдық бөлімшесіне (бұдан әрі – жауапты бөлімше) орындауға жіберуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жауапты бөлімшенің қызметкері лицензия беру туралы өтініш түскен және оны тіркеу күнінен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті бұдан әрі қараудан бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету мерзімі ішінде ұсынылған құжаттарды Қағидалардың 5-тармағының, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағы 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11) және 12) тармақшаларының талаптарына сәйкестігі тұрғысынан қарайды, микроқаржылық қызметті жүзеге асыруға лицензия беру туралы бұйрықтың жобасын не микроқаржылық қызметті жүзеге асыруға лицензияны беруден дәлелді бас тартуды дайындап, көрсетілетін қызметті берушінің уәкілетті адамының қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржылық қызметті жүзеге асыруға лицензия беруден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны лицензия беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстаным білдіруге мүмкіндік беру үшін тыңдау өткізудің уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің уәкілетті тұлғасы микроқаржылық қызметті жүзеге асыруға лицензия беру туралы бұйрықтың не микроқаржылық қызметті жүзеге асыруға лицензия беруден дәлелді бас тартудың жобасына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...146 lines deleted...]
-      Көрсетілетін қызметті берушінің уәкілетті тұлғасы микроқаржылық қызметті жүзеге асыруға лицензия беру туралы бұйрықтың не микроқаржылық қызметті жүзеге асыруға лицензия беруден дәлелді бас тартудың жобасына қол қояды.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті адамы тиісті шешімді қабылдаған күннен кейінгі 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті алушыға микроқаржылық қызметті жүзеге асыруға лицензиямен қоса, микроқаржылық қызметті жүзеге асыруға лицензия беру туралы хабарламаны не микроқаржылық қызметті жүзеге асыруға лицензия беруден дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда лицензияның электрондық көшірмесімен қоса микроқаржылық қызметті жүзеге асыруға лицензияны беру туралы хабарлама не микроқаржылық қызметті жүзеге асыруға лицензия беруден дәлелді бас тарту көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі − ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="18"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Микроқаржылық қызметті жүзеге асыруға лицензия беруден бас тартылған жағдайда көрсетілетін қызметті алушы Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде микроқаржылық қызметті жүзеге асыруға лицензияны береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу, телнұсқасын беру, оның қолданысын тоқтата тұру не тоқтату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу Заңның 14-бабының 2-тармағында, Рұқсаттар және хабарламалар туралы заңның 33 және 34-баптарында белгіленген негіздер бойынша және тәртіптен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2137,51 +2389,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Лицензияны қайта ресімдеу кезінде көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2196,51 +2448,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтінішпен (бұдан әрі – лицензияны қайта ресімдеу туралы өтініш) не жарғылық капиталдың ұлғаюына алып келетін, орналасқан жері өзгерген, қызмет түрінің, ұйымдық-құқықтық нысанның өзгерген (қайта құру), көрсетілетін қызметті алушының бөлініп шығуы, бөлінуі нысанында қайта ұйымдастырылған кезде Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға арналған лицензияны қайта ресімдеу туралы өтінішпен көрсетілетін қызметті берушіге портал арқылы электрондық түрде жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2259,148 +2511,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жауапты бөлімшенің қызметкері лицензияны қайта ресімдеу туралы өтініш тіркелген күннен кейінгі 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімше көрсетілетін қызметті алушының құжаттарын алған күннен кейінгі 1 (бір) жұмыс күні ішінде лицензияны қайта ресімдеу туралы өтінішті одан әрі қараудан дәлелді бас тартуды дайындап, жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ұсынылған құжаттардың толық болу фактісі анықталғаннан кейін жауапты бөлімше мемлекеттік қызмет көрсету мерзімі ішінде құжаттарды олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды, микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу немесе микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеуден дәлелді бас тарту туралы бұйрықтың жобасын дайындайды және көрсетілетін қызметті берушінің уәкілетті адамына қарауға жібереді. Көрсетілетін қызметті берушінің уәкілетті адамы микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы бұйрықтың жобасына немесе микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеуден дәлелді бас тартуға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны лицензияны қайта ресімдеуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2493,70 +2745,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті тұлғасы тиісті шешім қабылдаған күннен кейінгі 1 (бір) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) порталда көрсетілетін қызметті алушыға қайта ресімделген лицензияның электрондық көшірмесін қоса бере отырып, микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы хабарламаны не микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеуден дәлелді бас тартуды "жеке кабинетке" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2575,70 +2827,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Микроқаржылық қызметті жүзеге асыруға лицензияның телнұсқасын беруге өтініш келіп түскен кезде (егер бұрын берілген лицензия қағаз нысанда ресімделген болса), көрсетілетін қызметті берушінің хат-хабарларды қабылдауға және тіркеуге уәкілетті қызметкері микроқаржылық қызметті жүзеге асыруға лицензияның телнұсқасын беруге өтініш келіп түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2693,170 +2945,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтата тұру не көрсетілетін қызметті алушыны лицензиядан айыру Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті берушінің микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтата тұру не одан айыру туралы шешімі көрсетілген шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушыға орындау үшін жіберіледі. Қабылданған шешім туралы ақпарат көрсетілетін қызметті берушінің интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті алушы микроқаржылық қызметті жүзеге асыруға арналған лицензияның қолданысын тоқтату туралы көрсетілетін қызметті берушіге ерікті түрде өтініш білдірген жағдайда көрсетілетін қызметті алушы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушіге ерікті түрде өтініш білдіруге байланысты микроқаржылық қызметті жүзеге асыруға арналған лицензияның қолданысын тоқтату туралы өтінішті (бұдан әрі-лицензияның қолданысын тоқтату туралы өтініш) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Лицензияның қолданысын тоқтату туралы өтінішке портал арқылы электрондық түрде мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының уәкілетті органының микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтату туралы көрсетілетін қызметті берушіге ерікті түрде өтініш жасауы туралы шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2967,110 +3219,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтату туралы ерікті түрде өтініш жасауы туралы ақпаратты көрсетілетін қызметті алушы көрсетілетін қызметті берушіге өтініш берген күнге дейін күнтізбелік 60 (алпыс) және одан көп күн бұрын Қазақстан Республикасының бүкіл аумағында таралатын кемінде бір мерзімді баспасөз басылымында қазақ және орыс тілдерінде жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Лицензияның қолданысын тоқтату туралы өтінішті көрсетілетін қызметті беруші Қағидалардың 25-тармағында көрсетілген құжаттарды алған күннен бастап 30 (отыз) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Лицензияның қолданысын тоқтату туралы көрсетілетін қызметті берушіге ерікті түрде өтініш жасау көрсетілетін қызметті алушы мынадай шарттарды орындаған кезде жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қағидалардың 22-тармағында көрсетілген құжаттардың толық топтамасын ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3125,184 +3377,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті алушы Қағидалардың 25-тармағында көзделген талаптарды орындамаған жағдайда, көрсетілетін қызметті беруші микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтатудан бас тартады. Көрсетілетін қызметті алушы микроқаржылық қызметті жүзеге асыруға арналған лицензияның қолданысын тоқтату туралы өтінішті қайта ұсынған кезде, оны көрсетілетін қызметті берушінің қарау мерзімін есептеу оны қайта ұсынған күннен басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Көрсетілетін қызметті берушінің микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтату мүмкіндігі туралы хатын алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушы қағаз тасымалдағышта берілген лицензияның түпнұсқасын көрсетілетін қызметті берушіге қайтарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің микроқаржылық қызметті жүзеге асыруға лицензияның қолданысын тоқтату мүмкіндігі туралы хатын алған күннен бастап 30 (отыз) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушы көрсетілетін қызметті берушіні микроқаржы ұйымының атауынан "микроқаржы ұйымы" деген сөздерді немесе "МҚҰ" деген аббревиатураны, кредиттік серіктестіктің атауынан "кредиттік серіктестік" деген сөздерді, ломбардтың атауынан "ломбард" деген сөзді алып тастау бөлігінде мемлекеттік қайта тіркеу туралы хабардар етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану жазбаша нысанда пошта арқылы не көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті беруші басшысының не оның орнындағы адамның атына қолма-қол жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің атына келіп түскен шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Шағымда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті беруші басшысының не оның орнындағы адамның тегі, аты, әкесінің аты (ол бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3385,186 +3637,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шығыс нөмірі және шағым беру күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Көрсетілетін қызметті беруші басшысының шағымды қабылдағанын растау шағымды қабылдаған адамның тегі, аты, әкесінің аты (ол бар болса), берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, оны көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Портал арқылы өтініш жасаған кезде шағымдану тәртібі туралы ақпаратты Бірыңғай байланыс орталығының 8-800-080-7777 немесе 1414 телефондары арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушыға "жеке кабинетінен" шағым туралы ақпарат қолжетімді болады, ол көрсетілетін қызметті беруші шағымды өңдеу барысында жаңартылып отырады (жеткізу, тіркеу, орындау туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағым жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3630,68 +3882,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7042,884 +7294,953 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>1-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініш</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Басшы қызметкерлер құрамында болған өзгерістер туралы мәліметтер (микроқаржылық қызметті жүзеге асыратын ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
+      Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...752 lines deleted...]
-       (электрондық цифрлық қолтаңба) (күні)</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы қызметкердің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), жеке сәйкестендіру нөмірі (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні және орын алған өзгеріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек шартын тағайындау (сайлау), ауыстыру, бұзу (өкілеттігін тоқтату) туралы шешімнің (бұйрықтың) нөмірі, күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес еңбек шартын бұзу (өкілеттігін тоқтату) негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: күні және микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкерлерінің құрамында қандай өзгерістер болғандығы (лауазымға тағайындау (сайлау), басқа лауазымға ауыстыру, еңбек шартын бұзу (өкілеттігін тоқтату) 4-бағанда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындалған (сайланған) басшы қызметкердің басшы қызметкерлерге қойылатын талаптарға сәйкестігін растаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек шарты бұзылған (өкілеттігі тоқтатылған) жағдайда атқарушы орган басшысының, микроқаржылық қызметті жүзеге асыратын ұйымның бас бухгалтерінің өкілеттіктері берілген адамдар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша (парақ санын көрсете отырып):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бірінші басшының тегі, аты, әкесінің аты (ол жеке басын куәландыратын құжатта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7955,296 +8276,563 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>20 __ жылғы "____" __________________.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Микроқаржылық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-1-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңды тұлға болып табылатын, микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталға қатысу үлестерінің немесе дауыс беретін акцияларының (артықшылықты акцияларын шегергенде) он немесе одан астам пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) _______________________________________________________________________ (микроқаржылық қызметті жүзеге асыратын ұйымның толық атауы) туралы мәлімет</w:t>
+        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида 2-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...35 lines deleted...]
-      акционері) (бұдан әрі – Өтініш беруші) </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржылық қызметті жүзеге асыруға лицензия беруді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      (микроқаржылық қызметтің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атауы, орналасқан жері және нақты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (толық атауы)</w:t>
-[...17 lines deleted...]
-      2. Орналасқан жері және нақты мекенжайы</w:t>
+      (индекс, облыс, қала, аудан, көше, үй, офис нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      (бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (индекс, облыс, қала, аудан, көше, үй, офис нөмірі)</w:t>
+      (телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жарияланған акцияларды мемлекеттік тіркеу туралы куәліктің күні (акционерлік қоғам ұйымдық-құқықтық нысанында құрылған заңды тұлғалар үшін), көрсетілетін қызметті алушының жарғылық капиталының мөлшері, сондай-ақ растайтын құжаттарды қоса бере отырып, қызметті алушының жарғылық капиталындағы қатысу үлестерін (акцияларын) иелену үшін құрылтайшылар (қатысушылар), акционерлер қолданған дереккөздердің сипаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай ақпараттық жүйеге қосылу туралы талап орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________  иә (жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін ақпараттық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйені орнату бойынша талаптар орындалды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8254,973 +8842,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қаланың коды, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс)</w:t>
-[...17 lines deleted...]
-      3. Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер</w:t>
+      иә (жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттің қатысуымен кредиттік бюроға ақпарат беру туралы шарт жасау талабы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иә (жоқ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналар және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парақтар саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (құжаттың атауы, нөмірі және берілген күні, кім берген)</w:t>
-[...34 lines deleted...]
-        <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қызмет түрі</w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттар мен ақпараттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дәйектілігін және толықтығын растайды. Көрсетілетін қызметті алушы ақпараттық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті тұлғаның тегі, аты, әкесінің аты (ол бар болса) (растайтын құжаттарды қоса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бере отырып).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...741 lines deleted...]
-      оның міндеттерін атқарушы тұлғаның қолы____________________________________</w:t>
+       (электрондық цифрлық қолтаңба) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9282,159 +9290,1671 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-2-қосымша</w:t>
-[...12 lines deleted...]
-              <w:t>фотосурет орны</w:t>
+              <w:t>2-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталына қатысу үлесінің немесе дауыс беретін (артықшылықты) акцияларының он немесе одан да көп пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) – жеке тұлға, басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) - заңды тұлға, бас бухгалтері _______________________________________________________________________________ (тегі, аты, әкесінің аты (ол бар болса), лауазымы) туралы мәліметтер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Заңды тұлға болып табылатын, микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталға қатысу үлестерінің немесе дауыс беретін акцияларының (артықшылықты акцияларын шегергенде) он немесе одан астам пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) _________________________________________________________ (микроқаржылық қызметті жүзеге асыратын ұйымның толық атауы) туралы мәлімет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида 2-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орналасқан жері және нақты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, облыс, қала, аудан, көше, үй, офис нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаланың коды, телефон нөмірі, факс нөмірі, электрондық пошта  мекенжайы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттың атауы, нөмірі және берілген күні, кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызмет түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (негізгі қызмет түрлерін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының резиденті немесе бейрезиденті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жарғылық капиталға қатысу үлесі немесе ірі қатысушыға (ірі акционерге) тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дауыс беруші акциялары санының көрсетілетін қызметті алушының дауыс беруші </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акцияларының жалпы санына пайыздық қатынасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесіне  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (көрсетілетін қызметті алушының акцияларын төлеуге) ақша енгізер алдында ірі  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қатысушының (ірі акционердің) меншікті капиталының мөлшері және көрсетілетін  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қызметті алушының жарғылық капиталына қатысу үлесіне (көрсетілетін қызметті  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алушының акцияларын төлеу) енгізілген сома, сондай-ақ көрсетілетін қызметті  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алушының жарғылық капиталына (акцияларына) қатысу үлестерін иелену үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылған дереккөздерді сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Тізбесін Мемлекеттік реттеу туралы заңның 9-5-бабы 16-тармағының 5) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тармақшасына  сәйкес уәкілетті орган белгілейтін офшорлық аймақтарда тіркеуінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы туралы,  тұрғылықты тұратын жері немесе орналасқан жері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________  иә (жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Заңды тұлғалардың атауларын, қызмет түрлерін, орналасқан жерлерін және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік тіркелуі туралы деректерді, жарғылық капиталға қатысу үлесін немесе ірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қатысушыға (ірі акционерге) тиесілі акциялар санының заңды тұлғаның  дауыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      беретін акцияларының жалпы санына арақатынасын (пайызбен) көрсете отырып,  ірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатысушының (ірі акционердің) ірі қатысушы (ірі акционер) ретінде өзге де заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаларды құруға және олардың қызметіне қатысуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Ұйымдардың атауын, орналасқан жерін көрсете отырып, ірі қатысушы (ірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      акционер)  қатысатын өнеркәсіптік, банктік, қаржылық топтар, холдингтер, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      концерндер, қауымдастықтар,  консорциумдар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Ірі қатысушы (ірі акционер) атқарушы органының (атқарушы органның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      функциясын жеке-дара орындайтын тұлға) және басқарушы органының (бар болса, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылаушы кеңестің)  бірінші басшысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басын куәландырған  құжатта көрсетілген болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Ірі қатысушы (ірі акционер) "Микроқаржылық қызмет туралы"  Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 1), 1-1), 2), 2-1), 3), 4), 5), 6), 7) және 9) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тармақшаларында көзделген негіздер бойынша уәкілетті орган осы микроқаржылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қызметті жүзеге асыратын микроқаржы ұйымын микроқаржылық қызметті жүзеге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      асыруға берілген лицензиядан айыру туралы шешім қабылдағанға дейін бір жылдан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аспайтын кезеңде микроқаржылық қызметті жүзеге асыратын ұйымның  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылтайшысы болғаны не болмағаны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________  (иә (жоқ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ұйымның атауын, лауазымын, жұмыс істеген кезеңін көрсету).  Дербес деректерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жинауға және өңдеуге, ақпараттық жүйелердегі заңмен  қорғалатын құпияны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ірі қатысушының (ірі акционердің) атқарушы органы басшысының (атқарушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      органның функцияларын жеке-дара жүзеге асыратын тұлғаның) немесе оның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттерін атқарушы тұлғаның қолы.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Микроқаржылық қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фотосурет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталына қатысу үлесінің немесе дауыс беретін (артықшылықты акцияларды қоспағанда) акцияларының он немесе одан да көп пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) – жеке тұлға, микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) - заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, бас бухгалтері ______________________________________________________ (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) лауазымы) туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-2-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; ; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 78</w:t>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға, басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – заңды тұлғаның бас бухгалтері (бұдан әрі – өтініш беруші) туралы жалпы мәліметтер:</w:t>
+      1. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға (бұдан әрі – ірі қатысушы (ірі акционер), көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері (бұдан әрі – басшы қызметкер) туралы жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9448,61 +10968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туған жылы мен орны</w:t>
+Туған жылы мен орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9791,273 +11301,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Оқу орнының атауы</w:t>
+Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Оқуға түскен жылы – оқуды аяқтаған жылы</w:t>
+Оқуға түскен жылы – оқуды аяқтаған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мамандығы</w:t>
+Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>(бар болса күні мен нөмірі)</w:t>
+Білімі туралы дипломның деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10384,51 +11816,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Өтініш беруші ірі қатысушы (ірі акционер) болып табылатын не мүліктегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
+      3. Оның құрамындағы ірі қатысушы (ірі акционер), басшы қызметкер дауыс беретін акцияларға тікелей немесе жанама иелік ететін не мүліктегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10444,199 +11876,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі және орналасқан жері</w:t>
+Заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Заңды тұлғаның қызмет түрі</w:t>
+Заңды тұлға қызметінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жарғылық капиталға қатысу үлесі немесе өтініш берушіге тиесілі акциялар санының заңды тұлғаның орналастырылған (артықшылықты және сатып алынған) акцияларының жалпы санына қатынасы (пайызбен)</w:t>
+Жарғылық капиталға қатысу үлесі немесе ірі қатысушыға (ірі акционерге), басшы қызметкерге тиесілі акциялар санының заңды тұлғаның орналастырылған (артықшылықты және сатып алынған акцияларды қоспағанда) акцияларының жалпы санына қатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10895,87 +12287,87 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: 4-бағанда өтініш берушінің сенімгерлік басқаруындағы үлесті, сондай-ақ иелену нәтижесінде өтініш беруші өзге тұлғалармен бірлесіп ірі қатысушы (ірі акционер) болып табылатын үлестер (акциялар) санын есептегендегі үлесті көрсету қажет.</w:t>
+      Ескертпе: 4-бағанда ірі қатысушының (ірі акционер), басшы қызметкердің сенімгерлік басқаруындағы үлесті, сондай-ақ иелену нәтижесінде ірі қатысушы (ірі акционер), басшы қызметкер өзге тұлғалармен бірлесіп заңды тұлғаның ірі қатысушысы (ірі акционері) болып табылатын үлестер (акциялар) санын есепке алғандағы үлесті көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек қызметі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақта өтініш берушінің еңбек қызметі туралы мәліметтер, оның ішінде жоғары оқу орнын бітірген күннен бастап, сондай-ақ өтініш берушінің еңбек қызметін жүзеге асырмаған кезеңі көрсетіледі.</w:t>
+      Осы тармақта ірі қатысушының (ірі акционер), басшы қызметкердің қаржы ұйымдарындағы еңбек қызметі туралы мәліметтер, оның ішінде жоғары оқу орнын бітірген күннен бастап, сондай-ақ ірі қатысушының (ірі акционер), басшы қызметкердің еңбек қызметін жүзеге асырмаған кезеңі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -10994,337 +12386,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс кезеңі (күні, айы, жылы)</w:t>
+Жұмыс істеу кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс орны*</w:t>
+Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымы</w:t>
+Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тәртіптік жазаның бар-жоқтығы</w:t>
+Тәртіптік жазаның бар-жоқтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыстан шығу, лауазымынан босау себептері</w:t>
+Жұмыстан шығу, лауазымынан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өзге де мәліметтер**</w:t>
+Өзге де мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11804,106 +13126,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      5. Инвестициялық комитеттердегі, ұйымдардағы мүшелігі туралы мәліметтер:</w:t>
+        <w:t xml:space="preserve">
+      1) егер ұйым Қазақстан Республикасының бейрезиденті болып табылған жағдайда, Қазақстан Республикасының бейрезидент ұйымының тіркелген елі 3-бағанда көрсетіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы ұйымының дербес құрылымдық бөлімшесінің (департамент, басқарма, филиал) басшысы (басшының орынбасары) қаржы басқарушысы және (немесе) атқарушы директор лауазымына орналасқан жағдайда жетекшілік ететін бөлімшелер, осы ұйымда қаржылық қызметтер көрсетуге байланысты мәселелер 7-бағанда көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) аудиторлық қызмет саласында реттеуді жүзеге асыратын уәкілетті органда жұмыс өтілі болған жағдайда, қаржы ұйымдарына аудит жүргізу жөніндегі көрсетілетін қызметтерді реттеуге қатысты негізгі функционалдық міндеттер 7-бағанда көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ірі қатысушының (ірі акционердің), басшы қызметкердің инвестициялық комитеттердегі, ұйымдардағы мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -11920,245 +13242,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кезең (күні, айы, жылы)</w:t>
+Кезең (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұйымның атауы</w:t>
+Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымы</w:t>
+Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыстан шығу, лауазымынан босау себептері</w:t>
+Жұмыстан шығу, лауазымынан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12546,273 +13818,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>(ол бар болса)</w:t>
+Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(егер ол жеке басын куәландыратын құжатта көрсетілген болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендірунөмірі</w:t>
+Жеке сәйкестендірунөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туыстық қатынастары</w:t>
+Туыстық қатынастары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс орны және лауазымы</w:t>
+Жұмыс орны және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13139,469 +14351,467 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Тізбесі "Банктік және сақтандыру қызметінің, бағалы қағаздар рыногының кәсіби қатысушылары қызметінің және бағалы қағаздар рыногында лицензияланатын басқа да қызмет түрлерінің, акционерлік инвестициялық қорлар және микроқаржылық қызметті жүзеге асыратын ұйымдар қызметінің мақсаттары үшін офшорлық аймақтардың тізбесін белгілеу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 24 ақпандағы № 8 </w:t>
-[...55 lines deleted...]
-      иә (жоқ)</w:t>
+      Ескертпе: осы тармақта көрсетілген тұлғалар болмаған жағдайда барлық бағандарда "жоқ" деп көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тізбесін Мемлекеттік реттеу туралы заңның 9-5-бабы 16-тармағының 5) тармақшасына сәйкес уәкілетті орган белгілейтін офшорлық аймақтарда көрсетілетін қызметті алушының ірі қатысушы (ірі акционері) – жеке тұлға, басшы қызметкердің тіркеуінің болуы туралы, тұрғылықты тұратын жері немесе орналасқан жері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________  иә (жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционер) – жеке тұлға бұрын уәкілетті орган осы микроқаржылық қызметті жүзеге асыратын ұйымды "Микроқаржылық қызмет туралы" Қазақстан Республикасының 2012 жылғы 26 қарашадағы Заңының 16-бабы </w:t>
-[...217 lines deleted...]
-      Мен бұл ақпаратты тексергенімді және дәйекті және толық екендігін растаймын, сондай-ақ мінсіз іскерлік беделімнің бар екендігін растаймын.</w:t>
+      8. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға, "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 1), 1-1), 2), 2-1), 3), 4), 5), 6), 7) және 9) тармақшаларында көзделген негіздер бойынша уәкілетті орган осы микроқаржылық қызметті жүзеге асыратын микроқаржы ұйымын микроқаржылық қызметті жүзеге асыруға берілген лицензиядан айыру туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде микроқаржылық қызметті жүзеге асыратын ұйымның бірінші басшысы немесе құрылтайшысы (қатысушысы) болғаны не болмағаны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________  (иә (жоқ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның атауын, лауазымын, жұмыс кезеңін көрсету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға уәкілетті орган банкке реттеу режимін қолдану туралы шешімді, қаржы ұйымын, Қазақстан Республикасының бейрезидент банкі филиалын, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалын, Қазақстан Республикасының бейрезидент сақтандыру брокері филиалын лицензиядан айыру туралы шешімді қабылдағанға немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгенге не Қазақстан Республикасының заңдарында белгіленген жағдайларда Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот шешімі заңды күшіне енгенге дейін дейін бір жылдан аспайтын кезеңде ірі қатысушы – жеке тұлғаның не ірі қатысушы – заңды тұлғаның басшы қызметкері және (немесе) қаржы ұйымының басшы қызметкері, Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент сақтандыру брокері филиалының басшысы немесе басшысының орынбасары болып табылғаны не табылатындығы туралы мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________  (иә (жоқ), </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның атауын, лауазымын, жұмыс кезеңін көрсету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тағайындалған (сайланған) күнге дейін ірі қатысушы (ірі акционер), басшы қызметкер сыбайлас жемқорлық қылмысын жасағаны үшін жауапкершілікке және сыбайлас жемқорлық құқық бұзушылық үшін тәртіптік жазаға тартылғаны не тартылмағаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________  (иә (жоқ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушылықтың, қылмыстың қысқаша сипаттамасы, жауапкершілікке тарту   негіздерін көрсете отырып, тәртіптік жаза қолдану туралы актінің  немесе сот актісінің деректемелері).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Осы арқылы өзімнің және жұбайымның (зайыбымның), жақын туыстарымның (ата-анамның, аға-інілерімнің, әпке-сіңлілерімнің, балаларымның) және жекжаттарымның (жұбайымның) зайыбымның ата-анасының, аға-інілерінің, әпке-сіңлілерінің, балаларының) "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 12 және 12-1-баптарына сәйкес жасалатын террористік әрекетке қатысы бар тұлғалардың тізіміне, сондай-ақ жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне енгізілмегенімді-енгізілмегенін растаймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________  иә (жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы Қосымшаның 6-тармағында көрсетілген ірі қатысушының (ірі акционер), басшы қызметкердің жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інілері, әпке-сіңлілері, балалары) және жекжаттары (жұбайының) зайыбының ата-анасы, аға-інілері, әпке-сіңлілері, балалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен бұл ақпаратты тексергенімді және оның дәйекті және толық екендігін растаймын, сондай-ақ мінсіз іскерлік беделімнің бар екендігін растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету үшін қажетті дербес деректерді жинауға және өңдеуге және ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (ол бар болса)</w:t>
-[...53 lines deleted...]
-       (өз қолымен баспа әріптерімен толтырылады) </w:t>
+      Тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілетін болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өз қолымен баспа әріптерімен толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күні ____________________</w:t>
+      Күні __________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13746,51 +14956,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-3-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -14718,245 +15948,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тегі, аты, әкесінің аты (ол бар болса)</w:t>
+Тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туыстық қатынастары</w:t>
+Туыстық қатынастары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс орны және лауазымы</w:t>
+Жұмыс орны және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15268,50 +16448,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы тармақта көрсетілген тұлғалар болмайтын жағдайда барлық бағанда "жоқ" деп көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті алушының басшы қызметкерінің заңды тұлғалардың жарғылық капиталына қатысуы немесе акцияларына иелік етуі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15812,51 +17010,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 4-бағанда басшы қызметкердің сенімгерлік басқаруындағы үлесті, сондай-ақ иелену нәтижесінде басшы қызметкер өзге тұлғалармен бірлесіп ірі қатысушы (ірі акционер) болып табылатын акциялар (үлестер) санын есептегендегі үлесті көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Еңбек қызметі туралы мәліметтер (қаржы ұйымындағы, банк және (немесе) сақтандыру холдингіндегі лауазымды, сондай-ақ көрсетілетін қызметті алушының басшы қызметкері ретінде еңбек қызметін жүзеге асырмаған кезеңді көрсете отырып, көрсетілетін қызметті алушының басшы қызметкерінің бүкіл еңбек қызметі туралы мәліметтер (сондай-ақ басқару органындағы мүшелігі), оның ішінде жоғары оқу орнын аяқтаған сәттен бастап көрсетіледі):</w:t>
+      5. Еңбек қызметі туралы мәліметтер (көрсетілетін қызметті алушының басшы қызметкерінің тұтастай еңбек қызметі туралы мәліметтер (сондай-ақ басқару органындағы мүшелігі), оның ішінде жоғары оқу орнын аяқтаған күннен бастап, сондай-ақ көрсетілетін қызметті алушының басшы қызметкері еңбек қызметін жүзеге асырмаған кезең көрсетіледі):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -15874,291 +17072,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс кезеңі (күні, айы, жылы)</w:t>
+Жұмыс кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс орны</w:t>
+Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымы</w:t>
+Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыстан шығарылу, лауазымынан босатылу себептері</w:t>
+Жұмыстан шығу, лауазымынан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жетекшілік ететін бөлімшелер, негізгі функционалдық міндеттер</w:t>
+Жетекшілік ететін бөлімшелер, негізгі функционалдық міндеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16552,214 +17690,268 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...162 lines deleted...]
-      __________________________________________________________________иә (жоқ).</w:t>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйым Қазақстан Республикасының бейрезиденті болып табылатын жағдайда 3-бағанда Қазақстан Республикасы бейрезидент ұйымының тіркелген елі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының басшы қызметкері (микроқаржы ұйымы үшін) Мемлекеттік реттеу туралы заңның 9-4-бабы 1-тармағының 4) тармақшасында көзделген лауазымдарды атқаратын жағдайда жетекшілік ететін бөлімшелер, 6-бағанда оның құзыретіне кіретін мәселелер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкке реттеу режимін қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент қаржы ұйымын, филиалды оларды таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруды тоқтатуға әкеп соққан лицензиядан айыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент қаржы ұйымын мәжбүрлеп тарату немесе оны Қазақстан Республикасының заңнамасында, Қазақстан Республикасының бейрезидент қаржы ұйымы резиденті болып табылатын мемлекеттің заңнамасында белгіленген тәртіппен банкрот деп тану туралы сот актісі заңды күшіне енгенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген жағдайларда Қазақстан Республикасы бейрезидент банкі филиалының, Қазақстан Республикасының бейорезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот актісі заңды күшіне енгенге дейін бір жылдан аспайтын кезеңде көрсетілетін қызметті алушының басшы қызметкері лауазымына тағайындалған күннің алдындағы он жыл ішінде тұлғаның қаржы ұйымының басшы қызметкері, филиал басшысы, қаржы ұйымының басқару органының мүшесі, атқарушы органның басшысы, оның орынбасары немесе атқарушы органның мүшесі, бас бухгалтері, бас бухгалтердің орынбасары, Қазақстан Республикасы бейрезидент банкі филиалының, Қазақстан Республикасы бейрезидент сақтандыру (қайта сақтандыру) ұйымы фиалиалының, Қазақстан Республикасы бейрезидент сақтандыру брокері филиалының басшысы, басшының орынбасары, бас бухгалтері, бас бухгалтердің орынбасары, қаржы ұйымының, оның ішінде Қазақстан Республикасы бейрезидент қаржы ұйымының ірі қатысушы-жеке тұлғасы, ірі қатысушысы (банк холдингі)-заңды тұлғаның басшысы болып табылмағаны туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс істеген кезеңі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басшы қызметкерден құжаттарды ұсыну күнінің алдындағы соңғы он екі ай ішінде оны осы және (немесе) өзге де қаржы ұйымында, осы және (немесе) өзге де Қазақстан Республикасының бейрезидент банкінің филиалында, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалында, Қазақстан Республикасының бейрезидент сақтандыру брокерінің филиалында басшы қызметкер лауазымы тағайындауға (сайлауға) келісімі кері қайтарылғаны-қайтарылмағаны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иә (жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушының басшы қызметкерінің сыбайлас жемқорлық қылмысын жасағаны үшін жауапкершілікке тартылғаны немесе тағайындалған (сайланған) күнінен бұрын сыбайлас жемқорлық құқық бұзушылық үшін тәртіптік жазаға тартылған-тартылмағандығы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17110,80 +18302,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның толық атауы Микроқаржылық қызметті жүзеге асыруға берілген лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17521,68 +18713,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыруға берілген лицензияны қайта ресімдеу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21319,68 +22511,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті берушіге ерікті өтініш білдіруге байланысты микроқаржылық қызметті жүзеге асыруға берілген лицензияның қолданылуын тоқтату туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21745,68 +22937,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншікті капиталдың ең төменгі мөлшерін сақтау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22193,68 +23385,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ломбардтың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________ үй-жайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23070,68 +24262,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 23 қарашасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 108 Қаулыға 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыру бойынша біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23174,50 +24366,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -24185,61 +25397,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Микроқаржылық қызмет туралы" Қазақстан Республикасының Заңы </w:t>
-[...9 lines deleted...]
-              <w:t>17-бабының</w:t>
+"Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-1-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес келетін Микрокредиттер беру қағидаларының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -24606,860 +25818,2081 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9-1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мынадай:</w:t>
-[...71 lines deleted...]
-4) тағайындалған (сайланған) күнге дейін сыбайлас жемқорлық қылмыс жасаған не сыбайлас жемқорлық құқық бұзушылық жасағаны үшін әкімшілік жазаға тартылған жеке тұлға басшы қызметкер бола алмайды.</w:t>
+Көрсетілетін қызметті алушының басшы қызметкерінде қажетті еңбек стажының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 2-3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер құжаттар ұсынылған күннің алдындағы күнгі жағдай бойынша:</w:t>
-[...53 lines deleted...]
-Көрсетілген құжаттардың берілген күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжаттарда олардың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетелдіктер үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі.</w:t>
+Қағидаларға 2-3-қосымшаға сәйкес басшы қызметкердің еңбек қызметі туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қағидаларға </w:t>
-[...75 lines deleted...]
-Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржылық қызметті жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкері туралы мәліметтер өзгерген жағдайда, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) микроқаржылық қызметін жүзеге асыратын ұйымның атқарушы органы басшысының не оның міндетін атқарушы адамның (міндеттерін атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен куәландырылған растайтын құжаттардың көшірмелерімен қоса мәліметтер өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде лауазымды тұлғаның тегін, атын, әкесінің атын (ол болған кезде) көрсете отырып және көшірмесінің дұрыстығына белгі қойып ұсынады.</w:t>
+Микроқаржылық қызмет туралы заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағында көзделген талапқа сәйкес болу үшін көрсетілетін қызметті алушының мынадай басшы қызметкерлері үшін еңбек стажының болуы қажет (кредиттік серіктестік пен ломбардты қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) микроқаржы ұйымының атқарушы органы басшысының, байқау кеңесі (бар болса) басшысының, директорлар кеңесі (бар болса) басшысының – кемінде үш жыл, оның ішінде басшы лауазымында кемінде бір жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) байқау кеңесінің (бар болса) мүшелері, директорлар кеңесінің (бар болса) мүшелері, атқарушы органның (алқалы) мүшелері – кемінде екі жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бас бухгалтер – кемінде екі жыл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік реттеу туралы заңның 9-4-бабының 3-тармағына сәйкес көрсетілетін қызметті алушының басшы қызметкерінің лауазымына орналасу (лауазымға тағайындау (сайлау) үшін мынадай жұмыс стажы ескеріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржылық көрсетілетін қызметтерді, оның ішінде шетелдік ұйымдарда, заңды тұлғаларда көрсету бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы нарығын және қаржы ұйымдарын, оның ішінде шетелдік ұйымдарда реттеу, бақылау және қадағалау бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымдарына аудит жүргізу, қаржы ұйымдарына, оның ішінде шетелдік ұйымдарға, заңды тұлғаларға аудит жүргізу жөніндегі қызметтерді реттеу бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экономика, қаржы немесе мемлекеттік аудит және қаржылық бақылау салаларында мемлекеттік саясатты қалыптастыруды қамтамасыз ететін мемлекеттік саяси қызметшілердің лауазымдарында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық басқарушы холдингте, Қазақстанның Даму Банкінде, жеке кәсіпкерлікті дамытудың арнайы қорында, Қазақстанның экспорттық-кредиттік агенттігінде Мемлекеттік реттеу туралы заңның 9-4-бабы 1-тармағының 4) тармақшасының жетінші абзацында көзделген лауазымдарда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тізбесі осы қаулыда белгіленетін халықаралық қаржы ұйымдарында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымдарының қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеу бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарий ретінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана" халықаралық қаржы орталығының аумағында қаржылық қызметтер көрсетуге лицензиясы бар ұйымдарда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек стажын есептеу кезінде қауіпсіздікті қамтамасыз етуге, әкімшілік-шаруашылық қызметті жүзеге асыруға, ақпараттық технологияларды дамытуға байланысты қаржы ұйымындағы, филиалдағы жұмыс (ақпараттық технологияларды және (немесе) ақпараттық қауіпсіздікті дамытуды қамтамасыз ететін құрылымдық бөлімшенің басшысын қоспағанда), өзара сақтандыру қоғамындағы жұмыс есепке алынбайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік реттеу туралы заңның 9-4-бабына сәйкес халықаралық қаржы ұйымдарындағы еңбек стажы кандидаттың мынадай халықаралық қаржы ұйымдарындағы жұмысын қамтиды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азия даму банкі (The Asian Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азия инфрақұрылымдық инвестициялар банкі (The Asian Infrastructure Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Америкааралық даму банкі (The Inter-American Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Африкалық даму банкі (The African Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дүниежүзілік Банк (The World Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дүниежүзілік сауда ұйымы (The World Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық даму банкі (The Eurasian Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық инвестициялық банк (The European Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропа қайта құру және даму банкі (The European Bank for Reconstruction and Development);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық бағалы қағаздар және нарықтар ұйымы (The European Securities and Markets Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық банк ұйымы (The European Banking Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық банк федерациясы (The European Banking Federation);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық Кеңестің Даму Банкі (The Council of Europe Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуропалық сақтандыру және зейнетақымен қамсыздандыру ұйымы (The European Insurance and Occupational Pensions Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпжақты Инвестициялар Кепілдігі Агенттігі (The Multilateral Investment Guarantee Agency);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық Дауларды Реттеу жөніндегі Халықаралық Орталық (The International Centre for Settlement of Investment Disputes);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ислам даму банкі (The Islamic Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исламдық қаржылық қызметтер кеңесі (The Islamic Financial Services Board);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық сақтандыруды қадағалау қауымдастығы (The International Association of Insurance Supervisors);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік инвестициялық банк (The Nordic Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздар жөніндегі халықаралық комиссиялар ұйымы (The International Organization of Securities Commissions);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық валюта қоры (The International Monetary Fund);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық Даму Қауымдастығы (The International Development Association);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Депозиттерді сақтандыру жүйелерінің халықаралық қауымдастығы (The International Association of Deposit Insurers);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық есеп айырысу банкі (The Bank for International Settlements);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнетақыны қадағалау органдарының халықаралық ұйымы (The International Organisation of Pension Supervisors);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық Қайта Құру және Даму Банкі (The International Bank for Reconstruction and Development);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қаржы корпорациясы (The International Finance Corporation);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономикалық ынтымақтастық және даму ұйымы (The Organisation for Economic Co-operation and Development).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай жеке тұла басшы қызметкер бола алмайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мінсіз іскерлік беделі жоқ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсібилік және адалдықты қоса алғанда, мыналар мінсіз іскерлік беделінің болмауы өлшемшарттары болып табылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алынбаған немесе өтелмеген соттылығының болуы, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болып табылу құқығынан өмір бойы айыру түріндегі қылмыстық жазаны қолдану туралы заңды күшіне енген сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілген тұлғаның қаржы ұйымын мәжбүрлеп таратуға себеп болған төлем қабілетсіздігіне әкеп соққан құқыққа қарсы іс-әрекеттер (әрекетсіздік) жасағаны туралы не банкке реттеу режимін қолдануға қатысты мәліметтердің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы мониторингі жөніндегі уәкілетті органның мәліметтері негізінде іс-әрекеттері қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға ықпал еткен үшінші тұлғалармен (бақылау және үшінші тұлғалардың ықпалы) қатынастардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкері басшы қызметкер, қаржы ұйымының, оның ішінде Қазақстан Республикасының бейрезидент қаржы ұйымының ірі қатысушысының (банк, сақтандыру холдингі) актуарийі не ірі қатысушысы, басшы қызметкері бола отырып, бірнеше рет (қатарынан соңғы он екі ай ішінде екі және одан да көп рет) уәкілетті орган қаржы ұйымына қатысты қолданған ден қою шараларының талаптарын орындамағаны туралы мәліметтердің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкері Қазақстан Республикасының бейрезидент қаржы ұйымының төлем қабілетсіздігіне дейін 1 (бір) жылдан аспайтын кезеңде Қазақстан Республикасының бейрезидент қаржы ұйымында акционер (қатысушы), лауазымды адам, басқару функцияларын орындайтын тұлға болып табылғаны туралы мәліметтердің болуы. Көрсетілген өлшемшарт, сондай-ақ, егер Қазақстан Республикасының бейрезидент қаржы ұйымы резиденті болып табылатын мемлекеттің заңнамасында қаржылық жағдайы тұрақсыз қаржы ұйымдарына қатысты қаржылық жай – күйді жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі мәні бойынша ұқсас (ұқсас, салыстырмалы) шаралар көзделген жағдайда қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шет мемлекеттің қадағалау органынан не "Астана" халықаралық қаржы орталығында қаржылық көрсетілетін қызметтерді және олармен байланысты қызметті реттеуді жүзеге асыратын заңды тұлғадан көрсетілетін қызметті алушының басшы қызметкерінің мінсіз іскерлік беделінің жоқтығы туралы ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымының басшы қызметкері бола отырып, көрсетілетін қызметті алушының соттың, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілеттік берілген органның, лауазымды адамның заңды күшіне енген шешімімен белгіленген қаржы, кәсіпкерлік қызмет, салық салу салаларында күнтізбелік он екі ай ішінде үш реттен артық әкімшілік құқық бұзушылық жасау фактілерінің болуы. Көрсетілген өлшемшарт адамды әкімшілік жауаптылыққа тарту туралы соттың, әкімшілік құқық бұзушылық туралы істерді қарауға уәкілетті органның, лауазымды адамның соңғы шешімі заңды күшіне енгеннен кейін бір жыл ішінде қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымының басшы қызметкері бола отырып, көрсетілетін қызметті алушының басшы қызметкерінің аудитор ретінде көрінеу дәйексіз аудиторлық есепті жасау фактісінің не аудиторлық ұйымның осы адам қол қойған көрінеу дәйексіз аудиторлық есепті жасау фактісінің болуы. Көрсетілген өлшемшарт осы адамды не аудиторлық ұйымды әкімшілік жауаптылыққа тарту туралы сот шешімі заңды күшіне енгеннен кейін бес жыл ішінде қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің террористік қызметке қатысы бар адамдардың тізімінде, терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен адамдардың тізбесінде және (немесе) "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 12 және 12-1-баптарына сәйкес жасалатын жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен адамдардың тізбесінде болуы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерін банкрот деп тану. Көрсетілген өлшем "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттық туралы" Қазақстан Республикасының Заңында көзделген тәртіппен соттан тыс банкроттық рәсімінің немесе сот банкроттығы рәсімінің аяқталғаны туралы хабарландыру Қазақстан Республикасының басшы қызметкеріне – резидентіне қатысты, сондай – ақ Қазақстан Республикасының басшы қызметкеріне-бейрезидентіне қатысты мүлікті өткізу рәсімінің аяқталғаны туралы хабарландыру орналастырылған күннен бастап бес жыл ішінде қолданылады немесе осындай рәсім барысында банкроттық туралы іс бойынша іс жүргізуді тоқтату туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің айыпталушы не сотталушы (күдікті) ретінде жеке адамға қарсы, меншікке қарсы, экономикалық қызмет саласындағы қылмыстық құқық бұзушылықтарға байланысты, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне қарсы сыбайлас жемқорлық және өзге де қылмыстық құқық бұзушылықтар бойынша қылмыстық процеске қатысуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің әрекеті (әрекетсіздігі) уәкілетті органның немесе резиденті Қазақстан Республикасының бейрезидент қаржы ұйымы болып табылатын қаржылық қадағалау органы банкті (Қазақстан Республикасының бейрезидент банкі филиалын) төлемге қабілетсіз банктер (Қазақстан Республикасының бейрезидент банкі филиалдары) санатына жатқызуы, оларды таратуға және (немесе) қаржы нарығындағы қызметті жүзеге асыруды тоқтатуға не қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімінің заңды күшіне енуіне не Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасы бейрезидент сақтандыру (қайта сақтандыру) филиалы қызметін мәжбүрлеп тоқтату туралы сот шешімінің заңды күшіне енуіне әкеп соққан қаржы ұйымын лицензиядан айыру туралы шешімді қабылдау үшін негіз болып табылатын заңнама талаптарын бұзушылыққа әкелген қаржы ұйымының басшы қызметкері болып табылғаны туралы мәліметтердің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің уәкілетті орган қолданған қадағалап ден қою шарасы негізінде қаржы ұйымының басшы қызметкерінің қызметтік міндеттерін орындаудан шеттетілгені туралы мәліметтердің болуы. Көрсетілген талап уәкілетті органның басшы қызметкер лауазымына тағайындауға (сайлауға) келісімді кері қайтарып алу туралы немесе қызметтік міндеттерін орындаудан шеттету туралы шешім қабылдағаннан кейін қатарынан соңғы он екі ай ішінде қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкері қаржы ұйымы іс-әрекетіне (әрекетсіздігіне) байланысты уәкілетті орган айқындаған мынадай бұзушылықтарға жол берген қаржы ұйымы бөлімшелерін бақылауды (оларға жетекшілік етуді) жүзеге асырғаны туралы мәліметтердің болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымының уәкілетті орган белгілеген пруденциялық нормативтерді және (немесе) сақтауға міндетті өзге де нормалар мен лимиттерді қатарынан соңғы он екі ай ішінде жүйелі түрде (екі және одан да көп рет) бұзуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымының пруденциялық нормативтердің және (немесе) уәкілетті орган белгілеген өзге де сақтауға міндетті нормалар мен лимиттердің сақталуы туралы мәліметтердің бұрмалануына әкелген есептілікті жасауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерімен Қазақстан Республикасы Еңбек кодексінің 52-бабы 1-тармағының 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) және 25) тармақшаларында көзделген негіздер бойынша жұмыс берушінің бастамасы бойынша еңбек шартын бұзу фактісінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкері актуарий бола отырып, сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтерін қалыптастыру жөніндегі талаптарды сақтамау фактілері туралы уәкілетті органға жүйелі түрде (қатарынан соңғы он екі ай ішінде екі және одан да көп рет) хабарламағаны туралы мәліметтердің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің қызметінде уәкілетті орган мынадай бұзушылықтарды анықтаған қаржы ұйымы бөлімшелерін бақылауды (жетекшілік етуді) жүзеге асырғаны туралы мәліметтердің болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+міндетті сақтандыру түрлерін жүргізу шарттары мен тәртібінен туындайтын сақтандыру сыйлықақысының негізсіз мөлшерін, міндеттерді орындамауды немесе тиісінше орындамауды қолдану;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүйелі түрде (екі және одан да көп рет) қатарынан соңғы он екі ай ішінде сақтандыру төлемін жүзеге асырмау, уақтылы жүзеге асырмау не сақтандыру төлемін толық көлемде жүзеге асырмау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінің сақтандыру құпиясын немесе Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны құрайтын мәліметтерді, актуарлық есеп айырысуларды жүргізу және (немесе) тәуелсіз актуарий ретінде қызметті жүзеге асыру барысында алынған мәліметтерді заңсыз жария еткені немесе үшінші тұлғаларға бергені туралы мәліметтердің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қаржы ұйымының, Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент сақтандыру брокері филиалының басшы қызметкері лауазымына тағайындауға (сайлауға) келісімі қайтарып алынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сыбайлас жемқорлық құқық бұзушылық жасағаны үшін тағайындалған (сайланған) күнге дейін сыбайлас жемқорлық қылмыс жасаған не әкімшілік жазаға тартылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер құжаттар ұсынылған күннің алдындағы күнгі жағдай бойынша қосымшамен бірге мынадай:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басшы қызметкердің жеке басын куәландыратын құжаттың көшірмелері (шетелдіктер мен азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елде (шетелдіктер үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл тұрақты өмір сүрген елдің мемлекеттік органы берген қылмыстар үшін алынбаған немесе өтелмеген соттылығының жоқтығын растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжаттарда олардың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растауды азаматтығы бар елдің (шетелдіктер үшін) немесе олар тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен уәкілетті органның атына жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржылық қызметті жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкері туралы мәліметтер өзгерген жағдайда микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не лауазымды тұлғаның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) көрсетіле отырып және көшірменің дұрыстығы туралы белгімен оның міндетін атқарушы тұлғаның (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен расталған растайтын құжаттардың көшірмелерін қоса бере отырып, мәліметтер өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) (бұдан әрі – құжаттар) ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Микроқаржы ұйымының ірі қатысушысы бола алмайды, егер ол:</w:t>
-[...17 lines deleted...]
-1) өтелмеген немесе алынбаған соттылығы бар жеке тұлға болып табылса;</w:t>
+1. Мына жағдайларда көрсетілетін қызметті алушының ірі қатысушысы бола алмайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтелмеген немесе алынбаған соттылығы бар жеке тұлға болып табылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тізбесін Мемлекеттік реттеу туралы заңның 9-5-бабы 16-тармағының 5) тармақшасына сәйкес уәкілетті орган белгілейтін оффшорлық аймақтарда тіркеуі, тұрғылықты жері немесе орналасқан жері бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20095 болып тіркелген, "Банктік және сақтандыру қызметінің, бағалы қағаздар рыногының кәсіби қатысушылары қызметінің және бағалы қағаздар рыногында лицензияланатын басқа да қызмет түрлерінің, акционерлік инвестициялық қорлар және микроқаржылық қызметті жүзеге асыратын ұйымдар қызметінің мақсаттары үшін офшорлық аймақтардың тізбесін белгілеу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 24 ақпандағы № 8 </w:t>
-[...111 lines deleted...]
-2. Микроқаржы ұйымының ірі қатысушысы микроқаржы ұйымы атқарушы органының басшысы лауазымына тағайындалмайды (сайланбайды) (шаруашылық серіктестік нысанында құрылған микроқаржы ұйымына қолданылмайды).</w:t>
+3) уәкілетті орган осы микроқаржы ұйымын "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 1), 1-1), 2) 2-1), 3), 4), 5), 6), 7) және 9) тармақшаларында көзделген негіздер бойынша микроқаржылық қызметті жүзеге асыруға лицензиядан айыру туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде құрылтайшысы (акционері, қатысушысы) не басшы қызметкері бұрын микроқаржы ұйымының бірінші басшысы немесе құрылтайшысы (қатысушысы) болып табылатын заңды тұлға болып табылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) бұрын ірі қатысушы – жеке тұлға не ірі қатысушы – заңды тұлғаның бірінші басшысы және (немесе) қаржы ұйымының басшы қызметкері, Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру брокері филиалының басшысы немесе басшысының орынбасары болып табылған – уәкілетті орган банкке реттеу режимін қолдану туралы шешімді, қаржы ұйымын, Қазақстан Республикасының бейрезидент банкінің филиалын, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, сақтандыру брокерінің филиалын лицензиядан айыру туралы шешімді қабылдағанға дейін бір жылдан аспайтын кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот актісі заңды күшіне енген не Қазақстан Республикасының заңдарында белгіленген жағдайларда Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот актісі заңды күшіне енген жағдайда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Микроқаржы ұйымының ірі қатысушысы микроқаржы ұйымының атқарушы органының басшысы лауазымына тағайындалмайды (сайланбайды) (шаруашылық серіктестік нысанында құрылған микроқаржы ұйымына қолданылмайды).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 2-1-қосымшаға сәйкес нысан бойынша заңды тұлға болып табылатын ірі қатысушы (ірі акционер) туралы мәліметтер құжаттарды ұсынған күннің алдындағы күнгі жағдай бойынша мыналарды қоса бере отырып ұсынылады:</w:t>
-[...255 lines deleted...]
-өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) растайтын құжаттардың микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не оның міндетін атқарушы тұлғаның қолымен (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып), лауазымды адамның тегі, аты, әкесінің аты (ол болған кезде) көрсетіле отырып және көшірменің дұрыстығына белгі қойыла отырып куәландырылған көшірмелерін қоса бере отырып, мәліметтер өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде уәкілетті органға ұсынады.</w:t>
+Қағидаларға 2-1-қосымшаға сәйкес нысан бойынша, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша, заңды тұлға болып табылатын ірі қатысушы (ірі акционер) туралы мәліметтер, мына құжаттарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-2-қосымшаға сәйкес нысан бойынша атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын тұлға) және ірі қатысушы (ірі акционер) - заңды тұлғаның басқару органының (байқау кеңесінің) бірінші басшысы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушы (ірі акционер) – заңды тұлға (шетелдіктер мен азаматтығы жоқ адамдар үшін) атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің) бірінші басшысының (бар болса) жеке басын куәландыратын құжаттың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атқарушы органның бірінші басшысында (атқарушы органның функциясын жеке-дара атқаратын адамда) және ірі қатысушы басқарушы органында (ірі акционер) - заңды тұлғаның азаматтық елінде (шетелдіктер үшін) немесе тұрақты тұратын елінде (адамдар үшін) қылмыстары үшін алынбаған немесе өтелмеген соттылығы болмаған туралы, олардың азаматтығы бар елдің не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген (олар тұрақты тұратын елдің - азаматтығы жоқ адамдар үшін) мәліметтерді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттардың берілген күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжатта оның қолданылу мерзімі өзге көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетелдіктер үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-2-қосымшаға сәйкес жеке тұлға болып табылатын көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) туралы мәліметтер, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушының (ірі акционердің) – жеке тұлғаның (шетелдіктер мен азаматтығы жоқ адамдар үшін) жеке басын куәландыратын құжаттың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушыда (ірі акционерде) – көрсетілетін қызметті алушының жеке тұлғасында азаматтығы бар елде (шетелдіктер үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елдің азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген қылмыстары үшін алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттардың берілген күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжатта оның қолданылу мерзімі өзге көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетелдіктер үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржы қызметін жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) туралы мәліметтер өзгерген жағдайда өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) уәкілетті органға микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не адамның қолымен куәландырылған құжаттар, лауазымды адамның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) көрсетіле отырып және көшірмесінің дұрыстығына белгі қойыла отырып, оның міндетін атқарушының (міндеттерін атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып), өзгерістер енгізілген күннен бастап күнтізбелік 10 (он) күн ішінде растайтын көшірмелерін қоса бере отырып ұсынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25622,55 +28055,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>