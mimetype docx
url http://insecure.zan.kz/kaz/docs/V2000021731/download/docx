--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e76e139" w14:textId="e76e139">
+    <w:p w14:paraId="5656efd" w14:textId="5656efd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1171,92 +1171,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – көрсетілетін қызметті беруші, уәкілетті орган) микроқаржы ұйымдары, кредиттік серіктестіктер және ломбардтар (бұдан әрі – көрсетілетін қызметті алушы) жүзеге асыратын микроқаржылық қызметті лицензиялау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет – ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "цифрлық үкімет" операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1302,99 +1340,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген. Көрсетілетін қызметті алушы өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтиженің алынған күні мен уақыты көрсетіле отырып, мемлекеттік қызмет көрсетуге сұратудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету сатысы туралы ақпарат мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесінде автоматты режимде жаңартылып тұрады.</w:t>
+      Мемлекеттік қызмет көрсету сатысы туралы ақпарат цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесінде автоматты режимде жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1803,78 +1861,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті беруші Қазақстан Республикасының резидент-жеке тұлғасының жеке басын куәландыратын, Қазақстан Республикасының резидент-жеке тұлғасының өтелмеген немесе алынбаған соттылығының жоқ екендігін растайтын, сондай-ақ заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      5. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету үшін пайдаланылатын цифрлық жүйелерден және цифрлық құжаттар сервисінен мына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      жеке тұлға – Қазақстан Республикасы резидентінің жеке басын куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлға – Қазақстан Республикасы резидентінде алынбаған немесе жойылмаған сотталғандығының жоқтығын растайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға – Қазақстан Республикасының резидентін мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Шет мемлекеттердің құзыретті органдары немесе лауазымды тұлғалары берген құжаттар Қазақстан Республикасы заңнамасының талаптарына немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастырылуға не апостильдеуге (Қазақстан Республикасының бейрезидент жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда) жатады. Көрсетілген құжаттар қазақ және орыс тілдеріне аударылады және Қазақстан Республикасының нотариат туралы заңнамасына сәйкес нотариат куәландыруға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3526,51 +3682,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Шағымда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көрсетілетін қызметті беруші басшысының не оның орнындағы адамның тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      1) көрсетілетін қызметті беруші басшысының не оның орнындағы адамның тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының толық атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3580,51 +3736,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушының (филиалдың және өкілдіктің) бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      4) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағым беруші адам өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3635,92 +3791,216 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шығыс нөмірі және шағым беру күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын адам қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Көрсетілетін қызметті беруші басшысының шағымды қабылдағанын растау шағымды қабылдаған адамның тегі, аты, әкесінің аты (ол бар болса), берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, оны көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) болып табылады.</w:t>
+      31. Көрсетілетін қызметті беруші басшысының шағымды қабылдағанын растау шағымды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, оны көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Портал арқылы өтініш жасаған кезде шағымдану тәртібі туралы ақпаратты Бірыңғай байланыс орталығының 8-800-080-7777 немесе 1414 телефондары арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3935,51 +4215,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4061,107 +4361,237 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) лицензия алу;</w:t>
+              <w:t xml:space="preserve">1) лицензия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) лицензияның телнұсқасын алу;</w:t>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телнұсқасын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) лицензияны қайта ресімдеу</w:t>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4343,69 +4773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша:</w:t>
-[...17 lines deleted...]
-www. egov. kz "электрондық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша: www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4676,52 +5088,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4939,87 +5351,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия бергені үшін 30 (отыз) айлық есептік көрсеткішті құрайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресімдеу үшін лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды.</w:t>
+2) лицензияны қайта ресімдеу үшін лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияны телнұсқасын бергені үшін лицензияны бергені үшін мөлшерлеменің 100 (жүз) пайызын құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиялық алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер, бейрезидент-банктердің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+Лицензиялық алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер, бейрезидент банктердің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол емес нысанда "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5430,52 +5842,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады: көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жатқызылғанын растайтын және лицензия алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді-көшірме);</w:t>
+              <w:t xml:space="preserve">
+Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жатқызылғанын растайтын және лицензия алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді-көшірме);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -5487,341 +5917,493 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша меншікті капиталдың ең төменгі мөлшерінің сақталуы туралы мәліметтер (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) "электрондық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, жеке қызмет түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+4) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, жеке қызмет түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) жарғының электрондық көшірмесі және бар болса шаруашылық серіктестіктің қатысушыларының тізілімі, не бағалы қағаздар ұстаушыларының тізілімдері жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушылары берген одан үзінді-көшірме;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...198 lines deleted...]
-Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетелдіктер үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+              <w:t xml:space="preserve">
+6) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады), құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды: Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша (әрбір тұлға бойынша жеке толтырылады) көрсетілетін қызметті алушы ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы туралы мәліметтерді; заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (болған кезде байқау кеңесінің) бірінші басшысының жеке басын куәландыратын құжаттың көшірмелерін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысында азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің мемлекеттік органы берген (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) заңды тұлға - ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысы соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен жарғылық капиталға қатысу үлестерінің немесе көрсетілетін қызметті алушының дауыс беретін (артықшылықты) акцияларының он немесе одан да көп пайызына тікелей немесе жанама иелік ететін, заңды тұлға болып табылатын ірі қатысушы (акционер) туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжаттарда олардың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның ірі қатысушысының (ірі акционерінің) соңғы екі қаржы жылындағы жылдық қаржылық есептілігінің (ірі қатысушысының (ірі акционердің) еншілес ұйымдары болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмесі, сондай-ақ өтініш бергенге дейінгі соңғы аяқталған тоқсандағы ірі қатысушының (ірі акционердің) қаржылық есептілігінің электрондық көшірмесі. Аудиторлық есептермен расталған көрсетілген қаржылық есептілік болған кезде аудиторлық есептермен расталған қаржылық есептілік ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы жылғы 1 қаңтардан бастап 1 маусымға дейінгі кезең ішінде соңғы аяқталған қаржы жылы үшін қаржылық есептілікті растайтын аудиторлық есеп болмаған жағдайда, өтініш берер алдында соңғы аяқталған қаржы жылы және соңғы аяқталған тоқсан үшін қаржылық есептіліктің (ірі қатысушысының (ірі акционердің) еншілес ұйымдары болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмелері, сондай-ақ соңғы аяқталған қаржы жылының алдындағы екі жыл үшін аудиторлық есептермен расталған жылдық қаржылық есептіліктің (еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмелері ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақшада көрсетілген қаржылық есептілік мынадай:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы қаржылық есептілік қаржылық есептілік депозитарийінің интернет – ресурсында орналастырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушы (акционер) Қазақстан Республикасының бейрезидент қаржы ұйымы болып табылған және осы қаржылық есептілік Қазақстан Республикасының бейрезидент қаржы ұйымының немесе шетелдік қор биржасының интернет-ресурсында қазақ, орыс немесе ағылшын тілдерінде орналастырылған және қолжетімді болған жағдайда ұсынылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады) құжаттарды беру күнінің алдындағы жағдай бойынша жарғылық капиталға қатысу үлестерінің немесе көрсетілетін қызметті алушының дауыс беретін (артықшылықты) акцияларының он немесе одан да көп пайызына тікелей немесе жанама иелік ететін, көрсетілетін қызметті алушының жеке тұлға болып табылатын ірі қатысушысы (ірі акционері) туралы мәліметтер, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушы (ірі акционер) - жеке тұлғаның жеке басын куәландыратын құжат көшірмелері (шетел азаматтары және азаматтығы жоқ адамдар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ірі қатысушысында (ірі акционерінде) - жеке тұлғада азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) қылмыстары үшін, олардың азаматтығы бар елдің (олардың тұрақты тұратын елі - азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) - жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұратын елдің мемлекеттік органы берген, алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушының жарғылық капиталына ақы төлеу немесе жарғылық капиталға (акцияларға) қатысу үлесін сатып алу үшін пайдаланылатын көздер туралы (қаражаттың шығу көзі туралы) мәліметтердің электрондық көшірмелері, сондай-ақ осы мәліметтерді растайтын құжаттардың электрондық көшірмелері. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлға көрсетілетін қызметті алушының жарғылық капиталын төлеу немесе микроқаржы ұйымының жарғылық капиталға қатысу үлесін (акцияларын) сатып алу үшін пайдаланылатын көздер "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 12-бабының 4-тармағында айқындалған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесін (акцияларын) сыйға тарту, ұтыстар, өтеусіз алынған мүлікті сатудан түскен кіріс түрінде алынған мүлік есебінен иеленген жағдайда, сыйға тартушы және сыйға тартушыда осы қаражаттың, мүліктің пайда болу көздері туралы мәліметтер ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады) құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басшы қызметкердің жеке басын куәландыратын құжаттың көшірмесін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) немесе көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес нысан бойынша ломбард жайларының қауіпсіздігін қамтамасыз ету және техникалық нығайту жүйесі туралы мәліметтер (ломбардтар үшін) (құжаттардың электрондық көшірмелері түрінде);</w:t>
-[...17 lines deleted...]
-10) ішкі бақылау қызметінің басшы қызметкерлерін, қызметкерлерін жалдау және (немесе) тағайындауды (сайлау) растайтын құжаттардың электрондық көшірмелері (бар болса);</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер (ломбардтар үшін) (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) ішкі бақылау қызметінің басшы қызметкерлерін, қызметкерлерін жалдау және (немесе) тағайындауды (сайлауды) растайтын құжаттардың электрондық көшірмелері (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) микрокредиттер беру қағидаларының электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5861,51 +6443,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) тармақшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, 36-бабының 1-тармағының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) тармақшасына</w:t>
+              <w:t xml:space="preserve">7) тармақшасына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нотариалды куәландырылуға тиіс;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5943,51 +6525,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияның телнұсқасын алу туралы еркін нысанда жазылған электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияның телнұсқасын беру кезінде қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі.</w:t>
+2) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияның телнұсқасын беру кезінде қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы аты (микроқаржылық қызмет түрінің, ұйымдық-құқықтық нысанның өзгеруіне әкеп соқпайтын), орналасқан жері (микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталын ұлғайтуға әкеп соқпайтын) өзгерген, бірігу немесе қосылу нысанында қайта ұйымдастырылған кезде лицензияны порталда қайта ресімдеу үшін жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6017,69 +6599,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияны қайта ресімдеу кезінде лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
-[...17 lines deleted...]
-3) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері.</w:t>
+2) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияны қайта ресімдеу кезінде лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -6091,51 +6673,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша меншікті капиталдың ең төмен мөлшерін сақтау туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұйымның орналасқан жері өзгерген (жарғылық капиталды ұлғайтуға әкеп соғатын), қызмет түрінің, ұйымдық-құқықтық нысанның өзгерген (қайта құру), бөлу немесе бөліп шығару нысанында қайта ұйымдастырылған кезде лицензияны порталда қайта ресімдеу үшін жүгінген кезде:</w:t>
+Көрсетілетін қызметті алушы ұйымның орналасқан жері өзгерген (жарғылық капиталды ұлғайтуға әкеп соғатын), қызмет түрінің, ұйымдық – құқықтық нысанның өзгерген (қайта құру), бөлу немесе бөліп шығару нысанында қайта ұйымдастырылған кезде лицензияны порталда қайта ресімдеу үшін жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -6165,305 +6747,365 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады, көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жазылғанын растайтын және лицензияны алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді көшірме);</w:t>
+Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады: көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жазылғанын растайтын және лицензияны алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді көшірме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидаларға 6-қосымшаға сәйкес нысан бойынша меншікті капиталдың ең төменгі мөлшерінің сақталуы туралы мәліметтер (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) жарғының электрондық көшірмесі және бар болса, шаруашылық серіктестіктің қатысушыларының тізілімі не бағалы қағаздар ұстаушыларының тізілімдері жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушылары берген одан үзінді-көшірме;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) Қағидаларға </w:t>
-[...235 lines deleted...]
-көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елдегі (шетелдіктер үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) немесе көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетелдіктер үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+6) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушы ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің, бар болса) ірі қатысушы (ірі акционер) – заңды тұлғаның жеке басын куәландыратын құжатының көшірмелерін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлға – ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысында азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің мемлекеттік органы берген (олардың тұрақты тұратын елінің – азаматтығы жоқ адамдар үшін) заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттарды беру күнінің алдындағы жағдай бойынша көрсетілетін қызметті алушының жеке тұлға болып табылатын ірі қатысушысы (ірі акционері) туралы мәліметтер, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушы (ірі акционер) – жеке тұлғаның жеке басын куәландыратын құжат көшірмелері (шетел азаматтары және азаматтығы жоқ адамдар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ірі қатысушысында (ірі акционерінде) – жеке тұлғада азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) қылмыстары үшін, олардың азаматтығы бар елдің (олардың тұрақты тұратын елі – азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұратын елдің мемлекеттік органы берген, алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басшы қызметкердің жеке басын куәландыратын құжаттың көшірмесін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің – азаматтығы жоқ адамдар үшін) немесе көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) микроқаржы ұйымынан немесе кредиттік серіктестіктен ломбардқа микроқаржылық қызмет түрі өзгерген кезде Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7371,51 +8013,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -7469,51 +8131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшы қызметкердің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), жеке сәйкестендіру нөмірі (бар болса)</w:t>
+Басшы қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8141,106 +8803,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Бірінші басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Бірінші басшының тегі, аты, әкесінің аты (ол жеке басын куәландыратын құжатта </w:t>
-[...53 lines deleted...]
-      (қолы)</w:t>
+      (қолы)                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "____" __________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8276,115 +8938,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 __ жылғы "____" __________________.</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Микроқаржылық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8464,51 +9061,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржылық қызметті жүзеге асыруға лицензия беруді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8734,501 +9351,374 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай ақпараттық жүйеге қосылу туралы талап орындалды ма</w:t>
-[...53 lines deleted...]
-      жүйені орнату бойынша талаптар орындалды ма</w:t>
+      3. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай цифрлық жүйеге қосылу туралы талап орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйені орнату бойынша талаптар орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттің қатысуымен кредиттік бюроға ақпарат беру туралы шарт жасау талабы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...88 lines deleted...]
-        <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иә (жоқ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналар және</w:t>
-[...233 lines deleted...]
-       (электрондық цифрлық қолтаңба) (күні)</w:t>
+      6. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналар және парақтар саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттар мен ақпараттың дәйектілігін және толықтығын растайды. Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) (растайтын құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9349,71 +9839,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9800,178 +10310,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      8. Өтініш берушінің жарғылық капиталына қатысу үлесіне (өтініш берушінің акцияларын төлеуге) ақша енгізер алдында өтініш берушінің ірі қатысушысының (ірі акционерінің) меншікті капиталының мөлшері және өтініш берушінің жарғылық капиталына қатысу үлесіне (өтініш берушінің акциясын төлеу) енгізілген сома, сондай-ақ көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесін (акцияларын) сатып алу үшін пайдаланылған көздердің сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ______ жылғы қаржылық есептілігі сілтеме бойынша орналастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ______ жылғы қаржылық есептілігі сілтеме бойынша орналастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      8. Көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесіне  </w:t>
-[...125 lines deleted...]
-      _______________________________________________________________</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ____ жылғы ____________тоқсандағы қаржылық есептілігі сілтеме бойынша орналастырылған және қазақ, орыс немесе ағылшын тілдерінде қолжетімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тізбесін Мемлекеттік реттеу туралы заңның 9-5-бабы 16-тармағының 5) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10214,124 +10735,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      (тегі, аты, әкесінің аты (егер ол жеке басын куәландырған  құжатта көрсетілген болса)</w:t>
+        <w:t>
+      12. Ірі қатысушы (ірі акционер) атқарушы органының (атқарушы органның функциясын жеке-дара орындайтын тұлға) және басқарушы органының (бар болса, бақылаушы кеңестің) бірінші басшысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ірі қатысушы (ірі акционер) "Микроқаржылық қызмет туралы"  Қазақстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10469,159 +10953,735 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________  (иә (жоқ),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ұйымның атауын, лауазымын, жұмыс істеген кезеңін көрсету).  Дербес деректерді </w:t>
+      ұйымның атауын, лауазымын, жұмыс істеген кезеңін көрсету). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес деректерді жинауға және өңдеуге, цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) атқарушы органы басшысының (атқарушы  органның функцияларын жеке-дара жүзеге асыратын тұлғаның) немесе оның  міндеттерін атқарушы тұлғаның қолы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жинауға және өңдеуге, ақпараттық жүйелердегі заңмен  қорғалатын құпияны </w:t>
-[...89 lines deleted...]
-      міндеттерін атқарушы тұлғаның қолы.</w:t>
+      14. Көрсетілетін қызметті алушының ipi қатысушысы (ipi акционері) – заңды тұлғасының жарғылық капиталына қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алған акцияларды шегергенде) жиырма бес пайыздан астамы тікелей немесе жанама түрде тиесілі тұлғалар және көрсетілетін қызметті алушының ipi қатысушысы (ipi акционері) – заңды тұлғасына қатысты бақылауды жүзеге асыратын тұлғалар туралы мәліметтер: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), тұрғылықты жері және заңды мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке сәйкестендіру нөмірі (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарғылық капиталға қатысу сомасы (сатып алынған акциялардың құны)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акциялар санының дауыс беретін акциялардың жалпы санына арақатынасы немесе жарғылық капиталға қатысу үлесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(пайызбен): жеке (тікелей немесе жанама) немесе бірлесіп иелену (пайыз, заңды тұлғаның атауы (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: заңды тұлғаны бақылау деп заңды тұлға қабылдайтын шешімдерді айқындау мүмкіндігі түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10833,110 +11893,154 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z85" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталына қатысу үлесінің немесе дауыс беретін (артықшылықты акцияларды қоспағанда) акцияларының он немесе одан да көп пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) – жеке тұлға, микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) - заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, бас бухгалтері ______________________________________________________ (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) лауазымы) туралы мәліметтер</w:t>
+        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталына қатысу үлесінің немесе дауыс беретін (артықшылықты акцияларды қоспағанда) акцияларының он немесе одан да көп пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) - жеке тұлға, микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) - заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, бас бухгалтері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-2-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; ; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға (бұдан әрі – ірі қатысушы (ірі акционер), көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері (бұдан әрі – басшы қызметкер) туралы жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -13872,87 +14976,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(егер ол жеке басын куәландыратын құжатта көрсетілген болса)</w:t>
+(ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендірунөмірі</w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14677,87 +15781,98 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен бұл ақпаратты тексергенімді және оның дәйекті және толық екендігін растаймын, сондай-ақ мінсіз іскерлік беделімнің бар екендігін растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету үшін қажетті дербес деректерді жинауға және өңдеуге және ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...35 lines deleted...]
-      ________________________________________________</w:t>
+      Мемлекеттік қызмет көрсету үшін қажетті дербес деректерді жинауға және өңдеуге және цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өз қолымен баспа әріптерімен толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14918,109 +16033,153 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фотосурет орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көрсетілетін қызметті алушының басшы қызметкерлері туралы мәліметтер _____________________________________________________ (тегі, аты, әкесінің аты (ол болса), лауазымы</w:t>
+        <w:t xml:space="preserve"> Көрсетілетін қызметті алушының басшы қызметкерлері туралы мәліметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-3-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -15062,51 +16221,111 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Туған күні және жері</w:t>
+              <w:t>Туған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15378,97 +16597,197 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оқу орнының атауы</w:t>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түскен жылы - аяқтаған жылы</w:t>
+              <w:t>Түскен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқтаған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15516,51 +16835,201 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білімі туралы дипломының деректемелері (күні және нөмірі (бар болса))</w:t>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15984,51 +17453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16597,143 +18066,733 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғаның атауы және орналасқан орны</w:t>
+              <w:t>Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлға қызметінің жарғылық түрлері</w:t>
+              <w:t>Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарғылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жарғылық капиталға қатысу үлесі немесе көрсетілетін қызметті алушының басшы қызметкеріне тиесілі акциялар санының заңды тұлғаның дауыс беруші акцияларының санына арақатынасы (пайызбен)</w:t>
+              <w:t>Жарғылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>капиталға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметкеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиесілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акциялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дауыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акцияларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арақатынасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызбен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18307,255 +20366,330 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік Елтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның толық атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыруға берілген лицензия</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2021 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...17 lines deleted...]
-      Лицензия нөмірі ____________ Берілген күні "___"__________ ___ жыл</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
-[...107 lines deleted...]
-      (микроқаржылық қызметтің түрі)</w:t>
+      Лицензия нөмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Берілген күні жылғы "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (микроқаржы ұйымның, кредиттік серіктестіктің, ломбардтың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы лицензия мынадай микроқаржылық қызметті жүзеге асыру құқығын береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (микроқаржылық қызметтің түрі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің уәкілетті тұлғасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18564,88 +20698,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      (тегі, аты, әкесінің аты (ол бар болса)</w:t>
+        <w:t xml:space="preserve">       (қолы немесе электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18766,51 +20930,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржылық қызметті жүзеге асыруға берілген лицензия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19134,51 +21318,111 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайта ұйымдастыру туралы ақпарат</w:t>
+              <w:t>Қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20065,236 +22309,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша дана мен парақ саны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...165 lines deleted...]
-</w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттардың (ақпараттың) анықтығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) (растайтын құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20433,71 +22611,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда -  ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулыларымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржылық қызметті жүзеге асыруға берілген лицензия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20740,124 +22938,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің нөмірі мен күні (акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған заңды тұлғалар, сондай-ақ шаруашылық серіктестігін акционерлік қоғамға қайта ұйымдастыру нысанында қайта ұйымдастырылған заңды тұлғалар үшін) және көрсетілетін қызметті алушының жарғылық капиталының мөлшері</w:t>
+        <w:t xml:space="preserve">
+      3. Жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің күні (акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған заңды тұлғалар, сондай-ақ шаруашылық серіктестігін акционерлік қоғамға қайта  ұйымдастыру нысанында қайта ұйымдастырылған заңды тұлғалар үшін), сондай-ақ  растайтын құжаттардың көшірмелерін қоса бере отырып, құрылтайшылар (қатысушылар), акционерлер көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесін (акцияларды) иелену үшін пайдаланылған көздердің сипаты </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      _____________________________________________________________  иә (жоқ)</w:t>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді  қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай цифрлық жүйеге қосылу туралы талап орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иә (жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекет қатысатын кредиттік бюроға ақпарат беру туралы шарт жасасу туралы талап орындалды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20867,87 +23100,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________иә (жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Бухгалтерлік есепке алуды автоматтандыруды қамтамасыз ететін ақпараттық жүйені орнату талабы орындалды ма</w:t>
-[...35 lines deleted...]
-      __________________________________________________________________________</w:t>
+      6. Бухгалтерлік есепке алуды автоматтандыруды қамтамасыз ететін цифрлық жүйені орнату талабы орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иә (жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22225,160 +24440,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша дана мен парақ саны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...108 lines deleted...]
-                                                  (электрондық цифрлық қолтаңбасы) (күні)</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттар мен  ақпараттың анықтығын және толықтығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) (растайтын құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22442,369 +24678,378 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті берушіге ерікті өтініш білдіруге байланысты микроқаржылық қызметті жүзеге асыруға берілген лицензияның қолданылуын тоқтату туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...209 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________________            __________ </w:t>
-[...17 lines deleted...]
-      (қолы немесе электрондық цифрлық қолтаңба)            (күні)</w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (көрсетілетін қызметті алушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының уәкілетті органының ______ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ________ № ____________________ шешіміне сәйкес микроқаржылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті жүзеге асыруға берілген __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (лицензия нөмірі, берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензияның қолданысын тоқтатуды жүзеге асыруды сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттарды (ақпараттың) анықтығын растайды. Қоса берілетін құжаттар (жіберілетін құжаттардың атаулы тізбесін, олардың әрқайсысы бойынша дана мен парақтар санын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) (растайтын құжаттарды қоса бере отырып).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (қолы немесе электрондық цифрлық қолтаңбасы) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22868,137 +25113,121 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншікті капиталдың ең төменгі мөлшерін сақтау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23136,123 +25365,163 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____ жылғы "____" _____________</w:t>
-[...71 lines deleted...]
-      және қолы (растаушы құжаттарды қоса бере отырып)</w:t>
+      ____ жылғы "____" _____________ ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       мәліметтерді беруге уәкілетті тұлғаның тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   және қолы (растаушы құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23385,140 +25654,174 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ломбардтың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер</w:t>
-[...50 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Ломбардтың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер ____________________________________________________ үй-жайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті алушының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19709 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 226 қаулысымен бекітілген Ломбардта заттарды сақтау, ломбардтардың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, ломбардтарда заңсыз алынған заттардың айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19709 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 226 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Ломбардта заттарды сақтау, ломбардтардың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, ломбардтарда заңсыз алынған заттардың айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – № 226 қағидалар) сәйкес болатын мынадай аймақтардан тұрады.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі - № 226 қағидалар) сәйкес болатын мынадай аймақтардан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24039,123 +26342,172 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жылғы " ____ "____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...53 lines deleted...]
-      және қолы (растаушы құжаттарды қоса бере отырып)</w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             мәліметтерді беруге уәкілетті тұлғаның тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             және қолы (растаушы құжаттарды қоса бере отырып)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әртүрлі мекенжайлар бойынша орналасқан үй-жайлардың сипаттауы сәйкес келсе мәліметтерді үй-жайлардың бірнеше мекенжайларын көрсете отырып толтыруға болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24262,68 +26614,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 23 қарашасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 108 Қаулыға 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыру бойынша біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24395,51 +26747,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24733,106 +27105,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін ақпараттық жүйенің болуы </w:t>
+              <w:t>
+Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін ақпараттық жүйенің болуы туралы мәліметтер.</w:t>
-[...17 lines deleted...]
-Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін ақпараттық жүйенің болуы туралы мәліметтер.</w:t>
+Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25628,87 +28000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшы қызметкерлердің және ірі қатысушылардың (ірі акционерлердің) жеке басын куәландыратын құжаттардың болуы (шетелдіктер және азаматтығы жоқ адамдар үшін)</w:t>
+Басшы қызметкерлердің және ірі қатысушылардың (ірі акционерлердің) жеке басын куәландыратын құжаттардың болуы (шетел азаматтары және азаматтығы жоқ адамдар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшы қызметкерлер мен ірі қатысушылардың (ірі акционерлердің) жеке басын куәландыратын құжаттар (шетелдіктер мен азаматтығы жоқ адамдар үшін).</w:t>
+Басшы қызметкерлер мен ірі қатысушылардың (ірі акционерлердің) жеке басын куәландыратын құжаттар (шетел азаматтары және азаматтығы жоқ адамдар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26797,51 +29169,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мынадай жеке тұла басшы қызметкер бола алмайды:</w:t>
+Мынадай жеке тұлға басшы қызметкер бола алмайды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мінсіз іскерлік беделі жоқ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26994,70 +29366,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы ұйымының басшы қызметкері бола отырып, көрсетілетін қызметті алушының басшы қызметкерінің аудитор ретінде көрінеу дәйексіз аудиторлық есепті жасау фактісінің не аудиторлық ұйымның осы адам қол қойған көрінеу дәйексіз аудиторлық есепті жасау фактісінің болуы. Көрсетілген өлшемшарт осы адамды не аудиторлық ұйымды әкімшілік жауаптылыққа тарту туралы сот шешімі заңды күшіне енгеннен кейін бес жыл ішінде қолданылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-көрсетілетін қызметті алушының басшы қызметкерін банкрот деп тану. Көрсетілген өлшем "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттық туралы" Қазақстан Республикасының Заңында көзделген тәртіппен соттан тыс банкроттық рәсімінің немесе сот банкроттығы рәсімінің аяқталғаны туралы хабарландыру Қазақстан Республикасының басшы қызметкеріне – резидентіне қатысты, сондай – ақ Қазақстан Республикасының басшы қызметкеріне-бейрезидентіне қатысты мүлікті өткізу рәсімінің аяқталғаны туралы хабарландыру орналастырылған күннен бастап бес жыл ішінде қолданылады немесе осындай рәсім барысында банкроттық туралы іс бойынша іс жүргізуді тоқтату туралы;</w:t>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушының басшы қызметкерінің террористік қызметке қатысы бар адамдардың тізімінде, терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен адамдардың тізбесінде және (немесе) "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-1-баптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жасалатын жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен адамдардың тізбесінде болуы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушының басшы қызметкерін банкрот деп тану. Көрсетілген өлшем "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттық туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген тәртіппен соттан тыс банкроттық рәсімінің немесе сот банкроттығы рәсімінің аяқталғаны туралы хабарландыру Қазақстан Республикасының басшы қызметкеріне - резидентіне қатысты, сондай - ақ Қазақстан Республикасының басшы қызметкеріне – бейрезидентіне қатысты мүлікті өткізу рәсімінің аяқталғаны туралы хабарландыру орналастырылған күннен бастап бес жыл ішінде қолданылады немесе осындай рәсім барысында банкроттық туралы іс бойынша іс жүргізуді тоқтату туралы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының басшы қызметкерінің айыпталушы не сотталушы (күдікті) ретінде жеке адамға қарсы, меншікке қарсы, экономикалық қызмет саласындағы қылмыстық құқық бұзушылықтарға байланысты, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне қарсы сыбайлас жемқорлық және өзге де қылмыстық құқық бұзушылықтар бойынша қылмыстық процеске қатысуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27138,52 +29570,292 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы ұйымының пруденциялық нормативтердің және (немесе) уәкілетті орган белгілеген өзге де сақтауға міндетті нормалар мен лимиттердің сақталуы туралы мәліметтердің бұрмалануына әкелген есептілікті жасауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-көрсетілетін қызметті алушының басшы қызметкерімен Қазақстан Республикасы Еңбек кодексінің 52-бабы 1-тармағының 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) және 25) тармақшаларында көзделген негіздер бойынша жұмыс берушінің бастамасы бойынша еңбек шартын бұзу фактісінің болуы;</w:t>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушының басшы қызметкерімен Қазақстан Республикасы Еңбек кодексінің 52-бабы 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіздер бойынша жұмыс берушінің бастамасы бойынша еңбек шартын бұзу фактісінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының басшы қызметкері актуарий бола отырып, сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтерін қалыптастыру жөніндегі талаптарды сақтамау фактілері туралы уәкілетті органға жүйелі түрде (қатарынан соңғы он екі ай ішінде екі және одан да көп рет) хабарламағаны туралы мәліметтердің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27319,105 +29991,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 2-3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер құжаттар ұсынылған күннің алдындағы күнгі жағдай бойынша қосымшамен бірге мынадай:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басшы қызметкердің жеке басын куәландыратын құжаттың көшірмелері (шетелдіктер мен азаматтығы жоқ адамдар үшін);</w:t>
-[...17 lines deleted...]
-көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елде (шетелдіктер үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл тұрақты өмір сүрген елдің мемлекеттік органы берген қылмыстар үшін алынбаған немесе өтелмеген соттылығының жоқтығын растайтын құжат ұсынылады.</w:t>
+басшы қызметкердің жеке басын куәландыратын құжаттың көшірмелері (шетел азаматтары мен азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл тұрақты өмір сүрген елдің мемлекеттік органы берген қылмыстар үшін алынбаған немесе өтелмеген соттылығының жоқтығын растайтын құжат ұсынылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжаттарда олардың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растауды азаматтығы бар елдің (шетелдіктер үшін) немесе олар тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен уәкілетті органның атына жіберіледі.</w:t>
+Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растауды азаматтығы бар елдің (шетел азаматтары үшін) немесе олар тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен уәкілетті органның атына жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27427,51 +30099,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржылық қызметті жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкері туралы мәліметтер өзгерген жағдайда микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не лауазымды тұлғаның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) көрсетіле отырып және көшірменің дұрыстығы туралы белгімен оның міндетін атқарушы тұлғаның (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен расталған растайтын құжаттардың көшірмелерін қоса бере отырып, мәліметтер өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) (бұдан әрі – құжаттар) ұсынады.</w:t>
+Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржылық қызметті жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның басшы қызметкері туралы мәліметтер өзгерген жағдайда микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не лауазымды тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіле отырып және көшірменің дұрыстығы туралы белгімен оның міндетін атқарушы тұлғаның (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен расталған растайтын құжаттардың көшірмелерін қоса бере отырып, мәліметтер өзгерген күннен бастап 5 (бес) жұмыс күн ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі - уәкілетті орган) өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) (бұдан әрі - құжаттар) ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27558,89 +30230,269 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) тізбесін Мемлекеттік реттеу туралы заңның 9-5-бабы 16-тармағының 5) тармақшасына сәйкес уәкілетті орган белгілейтін оффшорлық аймақтарда тіркеуі, тұрғылықты жері немесе орналасқан жері бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) уәкілетті орган осы микроқаржы ұйымын "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
-[...37 lines deleted...]
-4) бұрын ірі қатысушы – жеке тұлға не ірі қатысушы – заңды тұлғаның бірінші басшысы және (немесе) қаржы ұйымының басшы қызметкері, Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру брокері филиалының басшысы немесе басшысының орынбасары болып табылған – уәкілетті орган банкке реттеу режимін қолдану туралы шешімді, қаржы ұйымын, Қазақстан Республикасының бейрезидент банкінің филиалын, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, сақтандыру брокерінің филиалын лицензиядан айыру туралы шешімді қабылдағанға дейін бір жылдан аспайтын кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот актісі заңды күшіне енген не Қазақстан Республикасының заңдарында белгіленген жағдайларда Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот актісі заңды күшіне енген жағдайда.</w:t>
+3) уәкілетті орган осы микроқаржы ұйымын "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 16-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тармақшаларында көзделген негіздер бойынша микроқаржылық қызметті жүзеге асыруға лицензиядан айыру туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде құрылтайшысы (акционері, қатысушысы) не басшы қызметкері бұрын микроқаржы ұйымының бірінші басшысы немесе құрылтайшысы (қатысушысы) болып табылатын заңды тұлға болып табылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) бұрын ірі қатысушы - жеке тұлға не ірі қатысушы - заңды тұлғаның бірінші басшысы және (немесе) қаржы ұйымының басшы қызметкері, Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру брокері филиалының басшысы немесе басшысының орынбасары болып табылған - уәкілетті орган банкке реттеу режимін қолдану туралы шешімді, қаржы ұйымын, Қазақстан Республикасының бейрезидент банкінің филиалын, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, сақтандыру брокерінің филиалын лицензиядан айыру туралы шешімді қабылдағанға дейін бір жылдан аспайтын кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот актісі заңды күшіне енген не Қазақстан Республикасының заңдарында белгіленген жағдайларда Қазақстан Республикасының бейрезидент банкі филиалының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот актісі заңды күшіне енген жағдайда.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Микроқаржы ұйымының ірі қатысушысы микроқаржы ұйымының атқарушы органының басшысы лауазымына тағайындалмайды (сайланбайды) (шаруашылық серіктестік нысанында құрылған микроқаржы ұйымына қолданылмайды).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -27649,250 +30501,350 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...198 lines deleted...]
-Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржы қызметін жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) туралы мәліметтер өзгерген жағдайда өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) уәкілетті органға микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не адамның қолымен куәландырылған құжаттар, лауазымды адамның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) көрсетіле отырып және көшірмесінің дұрыстығына белгі қойыла отырып, оның міндетін атқарушының (міндеттерін атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып), өзгерістер енгізілген күннен бастап күнтізбелік 10 (он) күн ішінде растайтын көшірмелерін қоса бере отырып ұсынады</w:t>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша, заңды тұлға болып табылатын ірі қатысушы (ірі акционер) туралы мәліметтер, мына құжаттарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын тұлға) және ірі қатысушы (ірі акционер) - заңды тұлғаның басқару органының (байқау кеңесінің) бірінші басшысы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушы (ірі акционер) - заңды тұлға (шетел азаматтары мен азаматтығы жоқ адамдар үшін) атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің) бірінші басшысының (бар болса) жеке басын куәландыратын құжаттың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атқарушы органның бірінші басшысында (атқарушы органның функциясын жеке-дара атқаратын адамда) және ірі қатысушы басқарушы органында (ірі акционер) - заңды тұлғаның азаматтық елінде (шетел азаматтары үшін) немесе тұрақты тұратын елінде (адамдар үшін) қылмыстары үшін алынбаған немесе өтелмеген соттылығы болмаған туралы, олардың азаматтығы бар елдің не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) - жеке тұлға соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген (олар тұрақты тұратын елдің - азаматтығы жоқ адамдар үшін) мәліметтерді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттардың берілген күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжатта оның қолданылу мерзімі өзге көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жеке тұлға болып табылатын көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) туралы мәліметтер, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушының (ірі акционердің) - жеке тұлғаның (шетел азаматтары мен азаматтығы жоқ адамдар үшін) жеке басын куәландыратын құжаттың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ірі қатысушыда (ірі акционерде) - көрсетілетін қызметті алушының жеке тұлғасында азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елдің азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) - жеке тұлға соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген қылмыстары үшін алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттардың берілген күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжатта оның қолданылу мерзімі өзге көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроқаржылық қызметті жүзеге асыруға лицензиясы бар микроқаржы қызметін жүзеге асыратын ұйым микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) туралы мәліметтер өзгерген жағдайда өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) уәкілетті органға микроқаржылық қызметті жүзеге асыратын ұйымның атқарушы органы басшысының не адамның қолымен куәландырылған құжаттар, лауазымды адамның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіле отырып және көшірмесінің дұрыстығына белгі қойыла отырып, оның міндетін атқарушының (міндеттерін атқаруды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып), өзгерістер енгізілген күннен бастап күнтізбелік 10 (он) күн ішінде растайтын көшірмелерін қоса бере отырып ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27925,105 +30877,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласында бірыңғай ақпараттық жүйеге қосу туралы талаптарды орындау</w:t>
+Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласында бірыңғай цифрлық жүйеге қосу туралы талаптарды орындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу</w:t>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -28055,55 +31047,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28429,31 +31421,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>