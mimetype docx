--- v0 (2025-11-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4120a83" w14:textId="4120a83">
+    <w:p w14:paraId="19927d9" w14:textId="19927d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -728,23054 +728,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы мамандарды сертификаттауға жататын мамандықтар мен мамандандырулардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 01.08.2023 </w:t>
+      Ескерту. Тізбе жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 142</w:t>
+        <w:t>№ 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Техникалық және кәсіптік медициналық білімі бар қызметкерлердің мамандықтары мен мамандандырулары</w:t>
-      </w:r>
-[...22944 lines deleted...]
-      Жоғары медициналық білімі бар қызметкерлердің пәнаралық мамандықтары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23862,51 +895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандырулар</w:t>
+Мамандандырулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23941,1180 +974,26676 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғары медициналық білімі бар қызметкерлердің мамандықтары</w:t>
-[...1107 lines deleted...]
-Клиникалық нутрициология </w:t>
+Мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ейіргер ісі (мейіргер, жалпы практикадағы мейіргер, мамандандырылған мейіргер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп медицинасындағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Классикалық және емдік массаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейіргер ісі (массажист)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейіргер ісі (күтім жөніндегі кіші мейіргер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емдеу ісі Емдеу ісі (фельдшер, жалпы практика фельдшері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы практикадағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп медицинасындағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Классикалық және емдік массаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерия ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейіргер ісі (жалпы практикадағы мейіргер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Классикалық және емдік массаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зертханалық диагностика Зертханалық диагностика (зертханашы, дәрігер-зертханашының көмекшісі, фельдшер-зертханашы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологиялық анатомиялық бюродағы зертханалық ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бактериологиялық зертханадағы зертханалық ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цитологиядағы, гистологиядағы зертханалық ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология Стоматология (тіс дәрігері, дантист,стоматологтың ассистенті, стоматологиялық гигиенист)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ортопедиялық стоматология (тіс технигі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық оптика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптикөлшеуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мейіргер мамандығы бойынша орта білімнен кейінгі және академиялық бакалавр білімі бар қызметкерлердің мамандығы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейіргер ісі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенологиядағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп медицинасындағы мейіргер ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Классикалық және емдік массаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Пәнаралық мамандырулар бойынша сертитификаттау курсына 2014 жылдан кейн интернатураны бітірген түлектерді қоспағанда, жоғары медициналық білімі бар қызметкерлер жіберіледі.</w:t>
+      * Мейіргер ісі мамандығы бойынша қашықтықтан оқытудан басқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қоғамдық денсаулық және денсаулық сақтау менеджменті, санитариялық-эпидемиологиялық бейін саласындағы жоғары және жоғары оқу орнынан кейінгі медициналық білімі бар қызметкерлердің мамандықтары мен мамандандырулары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қоғамдық денсаулық Қоғамдық денсаулық сақтау Медициналық-профилактикалық іс Медициналық-биологиялық іс </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гигиена-эпидемиология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиациялық гигиена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық-гигиеналық зертханадағы зертханалық іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинфекциялық іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паразитология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бактериология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вирусология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек гигиенасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы гигиена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардың және жасөспірімдердің гигиенасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану гигиенасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық гигиена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зертханалық іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эпидемиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микробиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нутрициология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі I-II топтардағы микроорганизмдермен (обамен, тырысқақпен) жұмыс істеу кезіндегі биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі II топтағы аса қауіпті микроорганизмдермен (тырысқақпен) жұмыс істеу кезіндегі биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі II топтағы микроорганизмдермен жұмыс істеу кезіндегі биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі I-II топтардағы микроорганизмдермен жұмыс істеу кезіндегі далалық биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нутрициология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Санитариялық-эпидемиологиялық бейін саласындағы жоғары және жоғары оқу орнынан кейінгі медициналық емес білімі бар қызметкерлердің мамандықтары мен мамандандырулары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биология*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химия*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биотехнология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Органикалық заттардың химиялық технологиясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химиялық технология бейорганикалық заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық-гигиеналық зертханадағы зертханалық жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинфекция іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биоинженерия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биоинформатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биоэтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы IT ( IT технологиялар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық жабдықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық құқық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық жабдықтардың инженериясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі I-II топтардағы микроорганизмдермен жұмыс істеу кезіндегі далалық биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       *- "Жаратылыстану ғылымдары, математика және статистика" даярлау бағыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Санитариялық-эпидемиологиялық бейін саласындағы техникалық және кәсіптік медициналық білімі бар қызметкерлердің мамандықтары мен мамандандырулары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гигиена - эпидемиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинфекциялық іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі I-II топтардағы микроорганизмдермен жұмыс істеу кезіндегі биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патогендігі I-II топтардағы микроорганизмдермен жұмыс істеу кезіндегі далалық биоқауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Жоғары және жоғары оқу орнынан кейінгі фармацевтикалық білімі бар қызметкерлердің мамандығы мен мамандануы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармация менеджменті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық фармация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармацевт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармацевтикалық қызметтегі сапа менеджменті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиациялық фармация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Жоғары және жоғары оқу орнынан кейінгі медициналық білімі бар қызметкерлердің мамандықтары мен маманданулары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+*Жалпы дәрігерлік практика Жалпы дәрігерлік практика (отбасылық медицина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отбасылық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Амбулаториялық онкология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерия-гинекология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерия-гинекология (балалар гинекологиясы) (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ересектер мен балаларға арналған акушерлік және гинекология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амбулаториялық онкология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерия және гинекология ересектердің, балалардың. Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша функционалдық диагностика) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша функционалдық диагностика, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша функционалдық диагностика, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша функционалдық диагностика, негізгі мамандық бейіні бойынша эндоскопия) Акушерия-гинекология (балалар гинекологиясы, негізгі мамандық бейіні бойынша эндоскопия) Акушерия және гинекология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық гинекология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аллергология және иммунология ересектердің, балалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергология және иммунология (ересектер, балалар) Аллергология және иммунология (ересектер) Аллергология және иммунология (балалар) Аллергология және иммунология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық генетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергология және иммунология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия ересектердің, балалардың Ангиохирургия (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия ( сәулелік терапия , интервенциялық хирургия) (ересектер) Ангиохирургия ( сәулелік терапия , интервенциялық хирургия) (ересектер, балалар) Ангиохирургия ( сәулелік терапия , интервенциялық хирургия) (балалар) Ангиохирургия , соның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенциялық радиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бейіні бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенциялық кардиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология және реаниматология ересектердің, балалардың Анестезиология және реаниматология (ересектер) Анестезиология және реаниматология (балалар) Анестезиология және реаниматология (балалар) (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан) Анестезиология және реаниматология (ересектер) (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан) Анестезиология және реаниматология (неонаталдық реанимация) (балалар) Анестезиология және реаниматология (перфузиология) (ересектер) Анестезиология және реаниматология (перфузиология) (балалар) Анестезиология және реаниматология (перфузиология, токсикология) (ересектер) Анестезиология және реаниматология (перфузиология, токсикология, неонаталдық реанимация) (балалар) Анестезиология және реаниматология (токсикология) (ересектер) Анестезиология және реаниматология (токсикология) (балалар) Анестезиология және реаниматология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқынды терапия және неонатальды реанимация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел және кезек күттірмейтін медициналық көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология және реаниматология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биомедицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери терапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери хирургиялық араласу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология ересектердің, балалардың Гастроэнтерология (ересектер, балалар) Гастроэнтерология (ересектер) Гастроэнтерология (балалар) Гастроэнтерология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (ересектер) Гастроэнтерология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (балалар) Гастроэнтерология (негізгі мамандық бейіні бойынша эндоскопия) (ересектер) Гастроэнтерология (негізгі мамандық бейіні бойынша эндоскопия) (балалар) Гастроэнтерология (негізгі мамандық бейіні бойынша эндоскопия, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (ересектер) Гастроэнтерология (негізгі мамандық бейіні бойынша эндоскопия, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (балалар) Гастроэнтерология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гепатология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ересектер гематологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкогематология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматовенерология ересектердің, балалардың Дерматовенерология (ересектер, балалар) Дерматовенерология (дерматокосметология) (ересектер) Дерматовенерология (дерматокосметология) (ересектер, балалар) Дерматовенерология (дерматокосметология) (балалар) Дерматовенерология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматокосметология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматовенерология ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар хирургиясы Балалар хирургиясы (неонаталдық хирургия) Балалар хирургиясы (комбустиология) Балалар хирургиясы (колопроктология) Балалар хирургиясы (абдоминалдық хирургия) Балалар хирургиясы (торакалды хирургия) Балалар хирургиясы (негізгі мамандық бейіні бойынша эндоскопия) Балалар хирургиясы (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) Балалар хирургиясы (комбустиология, колопроктология, абдоминалдық хирургия, Торакалдық хирургия, негізгі мамандық бейіні бойынша эндоскопия, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) Балалар хирургиясы (негізгі мамандық бейіні бойынша трансплантология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар торакалды хирургиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар абдоминалды хирургиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатальды хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар комбустиологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар хирургиясы (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфекциялық аурулар ересектердің, балалардың Инфекциялық аурулар (ересектер, балалар) Инфекциялық аурулар (ересектер) Инфекциялық аурулар (балалар) Инфекциялық аурулар, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гепатология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паразитология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфекциялық аурулар ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (ересектер),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ересектерге арналған кардиология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (балалар),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (интервенциялық кардиология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (интервенциялық кардиология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (интервенциялық кардиология, интервенциялық аритмология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (интервенциялық кардиология, интервенциялық аритмология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология, интервенциялық аритмология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология, интервенциялық аритмология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (негізгі мамандық бейіні бойынша функционалдық диагностика, интервенциялық кардиология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенциялық аритмология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенциялық кардиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бейіні бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бейіні бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кинезитерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық зертханалық диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық фармакология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дербестендірілген медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық фармакология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психофармакология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар мен апаттар медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Токсикология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфекциялық аурулар эпидемиологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиациялық медицина және гигиена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық генетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық нейрофизиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология (негізгі мамандық бейіні бойынша функционалдық диагностика) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология (негізгі мамандық бейіні бойынша функционалдық диагностика) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейропсихиатрия ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек медицинасы (кәсіптік патология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бейіні бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық нейрохирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология (қарқынды терапия және неонаталдық реанимация)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқынды терапия және неонаталдық реанимация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезек күттірмейтін медицина ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезек күттірмейтін медицина (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел және кезек күттірмейтін медициналық көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыштың медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқынды балалар терапиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология және реаниматология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология және реаниматология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология) (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, негізгі мамандық бейіні бойынша эндоскопия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, онкологиялық хирургия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, онкологиялық хирургия, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, онкологиялық хирургия, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, онкологиялық хирургия, негізгі мамандық бейіні бойынша эндоскопия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы хирургия (торакалдық хирургия, абдоминалдық хирургия, трансплантология, колопроктология, негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флебология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар хирургиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бейіні бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колопроктология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдоминалды хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакальдық хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бариатикалық және метаболикалық хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыштың медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ересектер онкологиясы Химиотерапиялық онкология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология (химиотерапия, маммология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маммология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Онкология және гематология балалардың  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология және гематология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адиациялық онкология Сәулелік терапия (радиациялық онкология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радионуклидтік терапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отоларингология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология) (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология, негізгі мамандық бейіні бойынша эндоскопия) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология, негізгі мамандық бейіні бойынша эндоскопия) (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (сурдология, негізгі мамандық бейіні бойынша эндоскопия) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отоларингология ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық оториноларингология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Витреоретиналдық хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық офтальмология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патоморфология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологиялық анатомия (цитопатология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологиялық анатомия (цитопатология) (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологиялық анатомия (цитопатология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сот-медициналық сараптама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама ( жалпы сараптамалық зерттеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама (сот-биологиялық зерттеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама (химиялық-токсикологиялық сараптама)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама (сот-медициналық гистологиялық сараптама)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама (медициналық-сот-медициналық зерттеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-медициналық сараптама (молекулалық-генетикалық зерттеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкоморфология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Педиатрия (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай-ақ қала үлгісіндегі кенттерде орналасқан)* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрия ( неонатология )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқынды терапия ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар гастроэнтерологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар кардиологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар неврологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар пульмонологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар ревматологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар нейропсихиатриясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыштың медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластикалық хирургия ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластикалық хирургия (ересектер мен балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластикалық хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластик хирургия ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек медицинасы (кәсіптік патология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Психиатрия ересектердің, балалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психиатрия (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психиатрия (наркология, психотерапия, сексопатология, медициналық психология, сот-психиатриялық сараптама, сот-наркологиялық сараптама)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар психиатриясы (балалар наркологиясы, балалар психотерапиясы, балалар медициналық психологиясы, сот-наркологиялық сараптама, сот-психиатриялық сараптама)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар психиатриясы (балалар наркологиясы, балалар психотерапиясы, балалар медициналық психологиясы, суицидология, сот-наркологиялық сараптама, сот-психиатриялық сараптама)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар психиатриясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар нейропсихиатриясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психотерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сексопатология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-наркологиялық сараптама ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот-психиатриялық сараптама ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология ересектердің, балалардың Пульмонология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша функционалдық диагностика) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша функционалдық диагностика) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша эндоскопия) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша эндоскопия) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша эндоскопия, негізгі мамандық бейіні бойынша функционалдық диагностика) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (негізгі мамандық бейіні бойынша эндоскопия, негізгі мамандық бейіні бойынша функционалдық диагностика) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулелік диагностика (рентгенология, компьютерлік және магниттік-резонанстық томография, ультрадыбыстық диагностика, ядролық медицина)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулелік диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Радионуклидтік диагностика </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ревматология ересектердің, балалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология (ересектер) Ревматология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отбасылық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіптік патология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорттық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапиялық стоматология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хирургиялық стоматология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ортопедиялық стоматология Ортодонтия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы практика стоматологиясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сот-медициналық сараптама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-криминалистикалық сараптама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот биологиясы және гистология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапия (жасөспірімдер терапиясы, диетология) (амбулаториялық-емханалық ұйымдар және ұйымдар үшін ауылдық елді мекендерде, оның ішінде аудан орталықтарында, сондай – ақ қала үлгісіндегі кенттерде орналасқан)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапия  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыштың медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Амбулаториялық онкология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапия Терапия (жасөспірімдер терапиясы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гематология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гериатрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыштың медицинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Амбулаториялық онкология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Травматология – ортопедия ересектердің, балалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (ересектер мен балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (камбустиология) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (камбустиология) (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (камбустиология) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология ересектердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ортопедиялық онкология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі терапия (рефлексотерапия, мануалдық терапия, су-джок терапия, гомеопатия, гирудотерапия, фитотерапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (негізгі мамандық бейіні бойынша ультрадыбыстық диагностика, негізгі мамандық бейіні бойынша эндоскопия) (балалар) Урология және андрология (негізгі мамандық бейіні бойынша эндоскопия) (ересектер) Урология және андрология (негізгі мамандық бейіні бойынша эндоскопия) (ересектер, балалар) Урология және андрология (негізгі мамандық бейіні бойынша эндоскопия) (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мамандық бойынша трансплантология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология және андрология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологиялық урология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физикалық медицина және реабилитация ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық реабилитология (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық реабилитология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық реабилитология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физикалық медицина және реабилитация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық реабилитология (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфореабилитация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Фтизиатрия ересектердің, балалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия (ересектер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия (балалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия ( балалар )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақ сүйек-бет хирургиясы ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақ сүйек-бет хирургиясы (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақ-бет хирургиясы (ересектер) Жақ-бет хирургиясы (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақ-бет хирургиясы, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкохирургия бас және мойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология ересектердің, балалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология (ересектер, балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология (ересектер) Эндокринология (балалар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология, оның ішінде балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактикалық медицина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эрготерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядролық медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Радиациялық фармация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Сертификаттау курсына 5 жыл және одан да көп жұмыс өтілі бар тағылымдамадан өткен түлектер жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Бейін аралық мамандандырулар* Жоғары медициналық білімі бар қызметкерлердің ішкібейіндік мамандықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапиялық бейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Терапия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отбасылық медицина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Кардиология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гематология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Нефрология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Пульмонология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Ревматология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Токсикология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Эндокринология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Гастроэнтерология ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Фтизиатрия ( ересектер )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Еңбек мединасы (Кәсіптік патология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатриялық бейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Педиатрия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия балалардың)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Неонатология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пульмонология балалардың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ревматология балалардың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология и гематология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Фтизиатрия балалардың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хирургиялық бейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Жалпы хирургия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакальная хирургия ересектердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия ересектердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология ересектердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология ересектердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар хирургиясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Травматология-ортопедия балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакалды хирургия балалардың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонаталды хирургия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология-андрология балалардың)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Травматология-ортопедия балалардың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакальды хирургия балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Комбустиология балалардың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонаталды хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология-андрология балалардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жоғары медициналық білімі бар қызметкерлердің пәнаралық мамандықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандырулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары медициналық білімі бар қызметкерлердің мамандықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантацияны үйлестіру*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және ғарыш медицинасы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансфузиология*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорттық медицина*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (рефлексология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (мануалды терапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (су-джок терапиясы )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (гомеопатия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (гирудотерапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі медицина (Фитотерапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультрадыбыстық диагностика негізгі мамандық бойынша *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндоскопия негізгі мамандық бойынша *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды диагностика негізгі мамандық бойынша *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау менеджменті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Патоморфология *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Клиникалық лабораторлық диагностика* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Клиникалық нутрициология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Резидентурада оқуды аяқтамаған 2014 жылдан кейін интернатураны бітірген түлектерді қоспағанда, жоғары медициналық білімі бар тұлғалар пәнаралық мамандандыру бойынша сертификаттау курсында оқуға жіберіледі .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -25122,55 +27651,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>