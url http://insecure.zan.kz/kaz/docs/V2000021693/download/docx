--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9d4db3" w14:textId="b9d4db3">
+    <w:p w14:paraId="2a801ef" w14:textId="2a801ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,220 +102,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2020 жылғы 27 қазандағы № 69-қе бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 30 қарашада № 21693 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы 30-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ұлттық бейнемониторинг жүйесінің жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Ақпарат және киберқауіпсіздік қызметі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Ақпарат және киберқауіпсіздік қызметі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...51 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық жеке кәсіпкерлік субъектілеріне қатысты 2021 жылғы 1 шілдеден бастап күшіне енетін ережелерді қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -847,496 +951,1490 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 27 қазаны № 69-қе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық бейнемониторинг жүйесінің жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұлттық бейнемониторинг жүйесінің жұмыс істеу қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы (бұдан әрі - Заң) 30-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Ұлттық бейнемониторинг жүйесінің жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z65" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) абонент – иелігінде және (немесе) қолдануында Ұлттық бейнемониторинг жүйесіне міндетті түрде қосылуы тиіс объектілері бар жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аппараттық-бағдарламалық кешен – белгілі типтегі міндеттерді шешу үшін бірге пайдаланылатын бағдарламалық және техникалық құралдар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...104 lines deleted...]
-      6) деректерді беру желісінің операторы – Ұлттық бейнемониторинг жүйесінің қатысушылары арасында деректерді беру үшін байланыс арналарының жұмыс істеуін және дамытуды қамтамасыз ететін байланыс операторы;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бейнеталдау – ағынды бейнені талдау (бейнеталдау) негізінде деректерді автоматты жинау үшін компьютерлік көру әдістерін пайдаланатын бағдарламалық қамтылым немесе технология;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z68" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деректерді беру желісінің операторы – Ұлттық бейнемониторинг жүйесінің қатысушылары арасында деректерді беру үшін байланыс арналарының жұмыс істеуін және дамытуды қамтамасыз ететін байланыс операторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) пайдаланушы – "Ақпараттандыру туралы" Қазақстан Республикасының 2015 жылғы 24 қарашадағы Заңының </w:t>
+      5) тармақшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деректерді өңдеу орталығы – Ұлттық бейнемониторинг жүйесінің серверлік және желілік жабдығын орналастыруға арналған мамандандырылған құрылыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) пайдаланушы – "Ақпараттандыру туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған, заңнамамен жүктелген міндеттер мен функцияларды орындау үшін Ұлттық бейнемониторинг жүйесіне қол жеткізе алатын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...107 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z71" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) техникалық мүмкіндіктер – пайдаланушының Ұлттық бейнемониторинг жүйесіне қол жеткізу мүмкіндігіне тікелей ықпал ететін белгілі шарттар мен факторлар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z72" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) техникалық оператор – деректерді өңдеу орталықтарының аппараттық-бағдарламалық кешені мен технологиялық платформаларының жұмыс істеуін қамтамасыз ететін және оларды дамытуға қатысатын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z73" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) техникалық шарттар – абоненттің бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосу мүмкіндігіне тікелей ықпал ететін белгілі шарттар мен факторлар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z74" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) технологиялық платформа – деректерді өңдеу орталықтарының деректерді өңдеу мен талдауға арналған бағдарламалық және техникалық құралдар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ұлттық бейнемониторинг жүйесі– ұлттық қауіпсіздікті және қоғамдық құқық тәртібін қамтамасыз ету міндеттерін шешу үшін бейнекөріністер жинауды, өңдеу мен сақтауды жүзеге асыратын бағдарламалық және техникалық құралдар жиынтығын қамтитын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Ұлттық бейнемониторинг жүйесінің тізілімі - Ұлттық бейнемониторинг жүйесінің абоненттері, пайдаланушылары және бейнебақылау жүйелері туралы ақпаратты қамтитын ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) үйлестіруші – салааралық басқаруды және Ұлттық бейнемониторинг жүйесі қатысушыларының өзара іс-қимылын қамтамасыз ететін мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұлттық бейнемониторинг жүйесінің жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z13" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ұлттық бейнемониторинг жүйесіне абоненттерді қосу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z14" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Абоненттің бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосу үшін үйлестіруші бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосу қажеттілігі туралы абонентке хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z15" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Хабарламаны алғаннан кейін абонент 15 жұмыс күні ішінде техникалық операторға бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосудың техникалық шарттарын беруге өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша келесі құжаттарды қоса ұсыну арқылы жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бейнебақылау жүйесінің архитектурасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1455,398 +2553,398 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бейнесуреттер архивін басқару функционалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Ұлттық бейнемониторинг жүйесі абонентінің жүйесінде пайдаланушылардың қолжетімділігін және бейнедеректер архивін басқару функционалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Техникалық оператор осы Қағидалардың 4-тармағында көрсетілген өтінішті алғаннан кейін 15 жұмыс күні ішінде абонентке бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосудың 12 айдан аспайтын мерзімін көрсете отырып, техникалық шарттарды жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z17" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Абонент техникалық шарттарды алғаннан кейін оларды бейнебақылау жүйесін қосудың техникалық параметрлерін техникалық оператормен келісуді қамтитын техникалық шарттардың орындалуын қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абонентті бейнебақылау жүйесіне қосу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген минималды техникалық шарттар болған кезде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Техникалық шарттарды қамтамасыз еткеннен кейін абонент техникалық шарттарды орындау толықтығын және дұрыстығын тексеру үшін техникалық операторға өтініш жібереді. Техникалық оператор 10 жұмыс күні ішінде техникалық шарттарды орындау толықтығы мен дұрыстығын тексеруді жүргізеді және бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосуға рұқсат немесе кемшіліктерді жою қажеттілігі туралы олардың тізбесі мен жою мерзімі көрсетілген қорытынды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абонент айқындалған кемшіліктерді жойғаннан кейін техникалық шарттарды орындау толықтығы мен дұрыстығын қайтадан тексеруді жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Абонент бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосуға рұқсат алғаннан кейін техникалық оператор абонентпен бірлесіп (қажет болған кезде, деректерді беру желісінің операторымен) 20 жұмыс күні ішінде абоненттің бейнебақылау жүйесінен деректерді Ұлттық бейнемониторинг жүйесінің аппараттық-бағдарламалық кешеніне дейін беруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z20" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Деректерді беруді ұйымдастыру жөніндегі іс-шаралар аяқталғаннан кейін абонент пен техникалық оператор 10 жұмыс күні ішінде деректерді беру басталған күні көрсетілген бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосу актісіне қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық бейнемониторинг жүйесіне қосылған бейнебақылау жүйесі мен абонент туралы ақпарат Ұлттық бейнемониторинг жүйесінің тізілімінде көрсетіледі. Техникалық оператор осы актінің көшірмесін үйлестірушінің мекенжайына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Абоненттің бейнебақылау жүйелерін қосуы деректерді беру желісі операторының байланыс арналарын пайдалана отырып немесе техникалық мүмкіндіктер болған кезде абоненттің не пайдаланушының меншікті байланыс арналарымен жүргізіледі және Ұлттық бейнемониторинг жүйесінің тізілімінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Техникалық оператор мен деректерді беру желісі операторының өзара іс-қимыл шарттары осы Қағидалардың талаптары ескерілген келісімде айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық оператор мен абоненттің өзара іс-қимыл шарттары осы Қағидалардың талаптары ескерілген келісімде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Иелігінде және (немесе) пайдалануында бейнебақылау жүйелері бар жеке немесе заңды тұлғалар, Ұлттық бейнемониторинг жүйесіне бейнебақылау жүйесін ерікті негізде қосуға өтініш берген жағдайда, үйлестіруші қосудан дәлелді бас тарту немесе "абонент" мәртебесін беру туралы шешім жібере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z23" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- параграф. Ұлттық бейнемониторинг жүйесінің жұмыс істеуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z24" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ұлттық бейнемониторинг жүйесінде бейнесуреттерді жинау, өңдеу және сақтау Ұлттық бейнемониторинг жүйесінің деректерді өңдеу орталықтарының аппараттық - бағдарламалық кешендері мен технологиялық платформаларын пайдалана отырып жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ұлттық бейнемониторинг жүйесінде сақтау мерзімі кемінде 7 жылды құрайтын ұлттық қауіпсіздікті және қоғамдық құқық тәртібін қамтамасыз ету міндеттерін шешу шеңберіндегі оқиғалар (уақиға) бойынша бейнесуреттерді қоспағанда, Ұлттық бейнемониторинг жүйесінде бейнесуреттерді сақтау мерзімі 30 тәулікті құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Ұлттық бейнемониторинг жүйесіне қатысушылар үйлестіруші, техникалық оператор, пайдаланушы, деректерді беру желісінің операторы мен абонент болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Үйлестіруші мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық бейнемониторинг жүйесін құру, дамыту мен жұмыс істеуін қамтамасыз етуді ұйымдастыру; техникалық оператор көрсететін қызметтердің тізбесін мемлекеттік органдармен келісу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1929,70 +3027,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) басқарушылық шешімдер қабылдау үшін жедел-кезекшілік қызметінің тәулік бойы жұмыс істеуін қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Ұлттық бейнемониторинг жүйесінің жұмыс істеуі үшін байланыс арналарын ұйымдастыруды қамтамасыз ету. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Техникалық оператор мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың талаптарын ескере отырып, Ұлттық бейнемониторинг жүйесінің абонентіне, пайдаланушыларына келесі қызметтерді көрсету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2126,91 +3224,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пайдаланушылардың қолжетімділік алудың техникалық мүмкіндіктерін беруге өтініштерін қарау; пайдаланушылардың Ұлттық бейнемониторинг жүйесіне қолжетімділік алудың техникалық мүмкіндіктерін тексеру және техникалық параметрлерін анықтау; байланыс арналары мен өзге техникалық құралдарды құру, жаңғырту, монтаждау, баптау жөніндегі іс-шараларды келісуді қамтитын техникалық мүмкіндіктер жасауды ұйымдастыру; деректерді пайдаланушыдан Ұлттық бейнемониторинг жүйесінің аппараттық-бағдарламалық кешеніне дейін және Ұлттық бейнемониторинг жүйесінің аппараттық-бағдарламалық кешенінен пайдаланушыға дейін беруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Ұлттық бейнемониторинг жүйесінің жұмыс қабілеттілігін басқару, бақылау мен жұмыс істеуіне мониторинг жүргізу, сондай-ақ Ұлттық бейнемониторинг жүйесінің ақпараттық (кибер) қауіпсіздік оқиғаларын мониторингтеу және ақпараттық (кибер) қауіпсіздік инциденттеріне әрекет ету үшін кезекшілік қызметінің тәулік бойы жұмыс істеуін қамтамасыз ету;</w:t>
+      6) Ұлттық бейнемониторинг жүйесінің жұмыс қабілеттілігін басқару, бақылау мен жұмыс істеуіне мониторинг жүргізу, сондай-ақ Ұлттық бейнемониторинг жүйесінің киберқауіпсіздік оқиғаларын мониторингтеу және киберқауіпсіздік инциденттеріне әрекет ету үшін кезекшілік қызметінің тәулік бойы жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Қағидалардың талаптарын ескере отырып, деректерді Ұлттық бейнемониторинг жүйесінде сақтауды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Деректерді беру желісінің операторы мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларда айқындалған тәртіппен және шарттарда Ұлттық бейнемониторинг жүйесінің жұмыс істеуі үшін байланыс арналарын ұйымдастыру; байланыс арналары мен өзге техникалық құралдарды құру, жаңғырту, монтаждау, баптау жөніндегі іс-шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2225,84 +3385,190 @@
       2) байланыс арналарына жүйелік-техникалық қызмет көрсетуді және қолдап отыруды жүзеге асыру; байланыс арналарына қатысты жүргізілетін жоспарлы регламенттік жұмыстар туралы техникалық операторды уақытылы хабардар етуді қамтамасыз ету; техникалық операторға байланыс арналарының жұмыс істеуі туралы кешенді есепті мерзімді түрде жолдау; байланыс арналарында орын алған инциденттер туралы техникалық операторды хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық оператор мен деректерді беру желісінің операторы арасындағы өзара іс-қимыл талаптарын айқындайтын өзара іс-қимыл келісімін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байланыс арналарының жұмыс қабілеттілігін басқару, бақылау мен жұмыс істеуіне мониторинг жүргізу, сондай-ақ Ұлттық бейнемониторинг жүйесі байланыс арналарының ақпараттық (кибер) қауіпсіздік оқиғаларын мониторингтеу және ақпараттық (кибер) қауіпсіздік инциденттеріне әрекет ету үшін кезекшілік қызметінің тәулік бойы жұмыс істеуін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Абонент мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бар бейнебақылау жүйесін осы Қағидаларда айқындалған тәртіппен және шарттарында Ұлттық бейнемониторинг жүйесіне қосу мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2349,596 +3615,824 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) техникалық оператор қол қойған өзара іс-қимыл келісімдерінде көрсетілген және (немесе) бейнебақылау жүйесін Ұлттық бейнемониторинг жүйесіне қосу актісінде қамтылған мәліметтердің өзгергені туралы техникалық операторды уақытылы хабардар етуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтпелі және ілеспелі жабдық үшін тұрақ-орнын, электрмен қоректендіру мен салқындатуды қамтамасыз ету, өтпелі жабдықтың физикалық қауіпсіздігін, сондай-ақ жүйелік-техникалық қызмет көрсетуді жүргізу үшін оған тәуліктік рұқсатты ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Пайдаланушылар мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық бейнемониторинг жүйесіне қолжетімділікті ұлттық қауіпсіздікті және қоғамдық құқық тәртібін қамтамасыз ету міндеттерін шешу үшін пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық оператор қол қойған өзара іс-қимыл келісімдерінде көрсетілген және (немесе) Ұлттық бейнемониторинг жүйесіне қол жеткізу актісінде қамтылған мәліметтердің өзгергені туралы техникалық операторды уақытылы хабардар етуді қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Пайдаланушылар Ұлттық бейнемониторинг жүйесіне техникалық оператормен бірлесіп үйлестіруші қамтамасыз ететін үздіксіз қолжетімділікке ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық бейнемониторинг жүйесінің жұмыс істеуі нәтижесінде алынған мәліметтерді қолдану Қазақстан Республикасының заңдарында белгіленген жағдайларда ғана шектеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық оператор және/немесе үйлестірушінің пайдаланушымен өзара іс-қимыл шарттары осы Қағидалардың талаптары және пайдаланушының қызметін реттейтін заңнамалар ескерілген келісімде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Қолжетімділік және архивтік ақпаратты алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ұлттық бейнемониторинг жүйесіне қосылу үшін үйлестіруші мен техникалық оператор пайдаланушыға оның осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініші негізінде қолжетімділік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z35" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Техникалық оператор осы Қағидалардың 21-тармағында көрсетілген өтінішті алғаннан кейін 15 жұмыс күні ішінде техникалық мүмкіндіктерді тексеріп, Ұлттық бейнемониторинг жүйесіне қолжетімділік алудың 12 айдан аспайтын мерзімін көрсете отырып, үйлестірушіге техникалық параметрлерді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық бейнемониторинг жүйесіне қолжетімділікті ұзарту осы параграфта белгіленген Ұлттық бейнемониторинг жүйесіне қосылу тәртібінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Техникалық оператордан Ұлттық бейнемониторинг жүйесіне қолжетімділік алудың техникалық параметрлерін алғаннан кейін үйлестіруші 10 жұмыс күні ішінде шешімнің көшірмесін техникалық операторға жіберіп, пайдаланушыға Ұлттық бейнемониторинг жүйесінің техникалық мүмкіндіктерінен шығатын Ұлттық бейнемониторинг жүйесіне қолжетімділік алуға рұқсат береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұлттық бейнемониторинг жүйесіне қолжетімділік алғаннан кейін техникалық оператор, пайдаланушы және, қажет болған кезде, деректерді беру желісінің операторы байланыс арналары мен өзге техникалық байланыс құралдарын құру, жаңғырту, монтаждау және баптау жөніндегі іс-шараларды қамтуы ықтимал техникалық мүмкіндіктер жасауды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z38" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Техникалық мүмкіндіктерді жасағаннан кейін пайдаланушы мен техникалық оператор 10 жұмыс күні ішінде өзара іс-қимыл туралы келісімге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Өзара іс-қимыл туралы келісімге қол қойылғаннан кейін техникалық оператор 10 жұмыс күні ішінде алған рұқсатқа сәйкес Ұлттық бейнемониторинг жүйесінің аппараттық-бағдарламалық кешенінен пайдаланушыға дейін деректерге қолжетімділікті ұйымдастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қолжетімділік алуды ұйымдастыру жөніндегі іс-шаралар аяқталған соң пайдаланушы мен техникалық оператор 10 жұмыс күні ішінде деректер беруді бастау күні көрсетілген Ұлттық бейнемониторинг жүйесіне қолжетімділік алу актісіне қол қояды. Техникалық оператор осы актінің көшірмесін үйлестірушінің мекенжайына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ұлттық бейнемониторинг жүйесінен Қазақстан Республикасының заңдарында белгіленген жағдайларда архивтік ақпаратты алу үшін мемлекеттік органдар болып табылатын абоненттер үйлестірушіге екі ақпарат тасығышты қоса бере отырып, ақпарат алуға дәлелді сұрау салу жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Үйлестіруші осы Қағидалардың 28-тармағында көрсетілген сұрау салуды алғаннан кейін 10 жұмыс күні ішінде құқықтық негіздемелер мен техникалық мүмкіндіктердің болуын тексереді және бірінші ақпарат тасығышта абонентке сұрау салынған ақпаратты немесе оны беруден бас тарту туралы дәлеледі жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Екінші тасығыш пен сұрау салудың және жауаптың көшірмелері кемінде 24 ай сақталып, одан кейін тиісті актіні еркін түрде ресімдей отырып, физикалық жою жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Абоненттердің осы Қағидалардың 28-30 тармақтарында көрсетілген Ұлттық бейнемониторинг жүйесінен архивтік ақпаратты алу тәртібі үйлестірушінің шешімі бойынша сұрау салуды беру рәсімін және жауап алуды электрондық форматқа көшіру есебінен автоматтандырылуы (оңайлату) мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Бағдарламалық платформаны іске асыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Ұлттық бейнемониторинг жүйесі құрамындағы бейнебақылау жүйелерінің тиімділігін арттыру үшін бейнеталдау функцияларын іске асыратын бағдарламалық платформа ұйымдастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Бағдарламалық платформада "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған міндеттерге сәйкес функционал іске асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Ақпараттық қауіпсіздікті қамтамасыз ету мақсатында бағдарламалық платформа Ұлттық бейнемониторинг жүйесінің өтпелі жабдығын қоса алғанда, Ұлттық бейнемониторинг жүйесінің деректерді өңдеу орталықтарының аппараттық-бағдарламалық кешендерінде ғана жұмыс істейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ұлттық бейнемониторинг жүйесінің өтпелі жабдығын монтаждау туралы шешімді абоненттің бейнебақылау жүйесіндегі бейнекамералар санын, қолданыстағы байланыс арналарының өткізу қабілеті мен техникалық мүмкіндікті ескере отырып, техникалық оператор қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Абонент ведомстволық регламентке сәйкес және режимдік объектілерге қойылатын талаптарды ескере отырып, Ұлттық бейнемониторинг жүйесінің өтпелі жабдығын орнату, оның физикалық тұрғыдан қорғалуы үшін ұйымдастырушылық-техникалық жағдайларды және техникалық операторға тәуліктік қолжетімділікті қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Ұлттық бейнемониторинг жүйесінің өтпелі жабдығын орнатуға байланысты ерекшеліктер техникалық оператор мен абонент арасындағы осы Қағидалардың талаптары ескерілген тиісті келісімде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3082,68 +4576,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейнебақылау жүйесін қосудың техникалық шарттарын беруге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның тегі, аты, әкесінің аты (бар болса), ЖСН, заңды тұлғаның атауы ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3386,50 +4880,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бейнесуреттер архивін басқару функционалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Ұлттық бейнемониторинг жүйесі абонентінің жүйесінде пайдаланушылардың қолжетімділігін және бейнедеректер архивін басқару функционалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3510,88 +5120,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейнебақылау жүйелерінің минималды техникалық шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бейнекамералардың жалпы мүмкіндіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Айыру қабілеті (матрицаның тиімді беті) - 1920х1080 пиксельден кем емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3818,70 +5428,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250 pix/m кем емес – кіру топтарында,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50pix/m кем емес –талдап тексермейтін шолу камераларында</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бейнекамералардың түріне сәйкес мүмкіндіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5564,70 +7174,70 @@
               <w:t>
 Инфрақызыл жарық - қашықтығы 150 м кем емес, жарықтың әрекет ету бұрышы камераның шолу бұрышына сәйкес келеді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Температуралардың жұмыс диапазоны -40° бастап +60° дейін;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бейнекамераларды орнату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кадрдағы кедергілерді болдырмау үшін: камераның көру алаңында шолуды жабатын және адамдарға, байқалатын объектілерге не көлік құралдарына бақылау аймағында байқаусыз қозғалуға мүмкіндік беретін заттарды алып тастау қажет. Кадрда егер бұл объектілер бақылау мақсаты болып табылмаса, теледидар экрандарының, интерактивті жарнамалық қалқандардың, айналмалы есіктердің, эскалаторлардың, тербелмелі бұтақтардың және тұрақты қозғалыс жасайтын басқа да объектілердің аймақтарын болдырмау немесе шектеу қажет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5674,70 +7284,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жол жағдайының мониторингі үшін камераларды орнату 12 метрге дейінгі биіктікте, көлік құралындағы мемлекеттік тіркеу нөмірлік белгісін тану үшін 6-дан 30 метрге дейінгі биіктікте жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кіру топтары және жаяу жүргіншілер өтпелерінде азаматтардың түрлерін әлеуетті сәйкестендіру үшін камералар 2,5 метрге дейінгі, жұмыс істеп тұрған кіру-шығу есіктерінде (басты жақта - 2 кем емес, екінші кезектегі - 1 кем емес) 3,5 метрге дейінгі биіктікте орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объектінің сыныптамасына байланысты орнатуға ұсынылатын камералардың түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6333,70 +7943,70 @@
               <w:t>
 Стационарлық көшеде орнатылатын – автокөлік жолдары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көшеде орнатылатын жылдамдықты бұрма – автокөлік жолдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бейнебақылау жүйелерінің мүмкіндіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) абоненттердің бейнебақылау жүйелеріне осы Қағидалардың талаптарына сәйкес бағдарламалық қамтылымды техникалық қолдап отыруды, жаңарту мен дамытуды көздеуі қажет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6407,70 +8017,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдар әзірлейтін, енгізетін және қаржыландыратын бейнебақылау жүйелеріне қаржыландыру моделіне қарамастан, бейнедеректерді Ұлттық бейнемониторинг жүйесіне беруді қамтамасыз етуі қажет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейнебақылау жүйелерінде пайдаланылатын техникалық құралдардың электрмен қоректендіру көздерінен кепілді және кемінде 60 минут режимде автономды электрмен жабдықтау болуы қажет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бейнебақылау жүйелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 24/7/365 жұмыс режимін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6787,70 +8397,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Жүйеде параллельды түрде жүктелініп қашықтықтағы объектіден алынған жазбалардың барлық құрылғылары үшін максималды өткізу қабілеттілігін орнатудың мүмкіндігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Ұлттық бейнемониторг жүйесі арқылы бейнекамераларды қарау және басқару мүмкіндігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Деректерді беру ортасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деректерді беру ортасы – бұл тұрақты қосылу мен деректерді беру қамтамасыз етілген оптикалық-талшықты (өткізгіш) немесе сымсыз деректерді беру желілері. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7194,68 +8804,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолжетімділік алудың техникалық мүмкіндіктерін беруге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушының атауы: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7351,55 +8961,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7725,31 +9335,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>