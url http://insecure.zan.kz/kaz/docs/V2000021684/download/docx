--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70b116d" w14:textId="70b116d">
+    <w:p w14:paraId="0aa8504" w14:textId="0aa8504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,583 +93,519 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 23 қарашадағы № 109 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 27 қарашада № 21684 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 23 қарашадағы № 109 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 27 қарашада № 21684 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының кейбір заңнамалық актілеріне шетел валютасындағы ипотекалық қарыздар, көрсетілетін төлем қызметтері нарығының субъектілерін реттеуді жетілдіру, жалпыға бірдей декларациялау және экономикалық өсуді қалпына келтіру мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2020 жылғы 3 шілдедегі Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген, 2012 жылғы 19 маусымда "Егемен Қазақстан" газетінде № 330-335 (27409) жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланғаннан кейін Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және дамыту </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -963,3255 +899,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 109 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...2981 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4219,55 +987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>