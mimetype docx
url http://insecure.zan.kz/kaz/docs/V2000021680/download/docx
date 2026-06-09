--- v1 (2025-11-26)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="777936f" w14:textId="777936f">
+    <w:p w14:paraId="e23f607" w14:textId="e23f607">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14248,252 +14248,374 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) психикаға белсенді әсер ететін заттар – бір рет қабылдағанда адамның психикалық және тәндік функцияларына, мінез-құлқына әсер ететін, ал ұзақ уақыт тұтынған кезде психикалық және тәндік тәуелділік туғызатын синтетикалық немесе табиғи жолмен алынған заттар (алкоголь, есірткі, психотроптық заттар, олардың аналогтары, басқа да есеңгірететін заттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z104" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) цифрлық құжаттар сервисі - операторға бекітілген және мемлекеттік функцияларды және олардан туындайтын көрсетілген мемлекеттік қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, электрондық нысанда қызметтер алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының объектісі.</w:t>
+      6) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 26.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің 11.12.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Денсаулық сақтау министрінің 11.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:bookmarkStart w:name="z131" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Психикаға белсенді әсер ететін затты тұтыну фактісін және масаң күйде болу жағдайын анықтау үшін медициналық куәландыруға жіберу "Масаң күйді куәландыруға жiберу, масаң күйді куәландыру және оның нәтижелерiн ресімдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2025 жылғы 29 тамыздағы № 650 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36770 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Психикаға белсенді әсер ететін заттарды тұтыну фактісін және масаң күйде екенін анықтау үшін медициналық куәландыруды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Медициналық куәландыру мемлекеттік медициналық ұйымдарда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының аумағында тұрақты тұратын және уақытша болатын шетелдік адамдар, сондай-ақ қоғамдық орында, жұмыста масаң күйдегі не көлік құралын басқаратын азаматтығы жоқ адамдар жалпы негіздерде медициналық куәландыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының кәмелетке толмаған азаматтарын медициналық куәландыру Қазақстан Республикасының заңнамасына сәйкес олардың заңды өкілдерінің қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Психикаға белсенді әсер ететін затты тұтыну фактісін және масаң күйде болу жағдайын анықтауды тәулік бойы мемлекеттік денсаулық сақтау ұйымдарында "Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларын, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-303/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21847 болып тіркелген) айқындалған тәртіппен психиатр дәрігер немесе психикаға белсенді әсер ететін затты тұтыну фактісін және масаң күйде болу жағдайын анықтау үшін медициналық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>куәландыруды жүргізу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мәселелері бойынша денсаулық сақтау саласында қосымша білім алған басқа мамандықтардың медицина қызметкері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14512,70 +14634,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Медициналық куәландыруды жүргізу алдында медицина қызметкері жеке басын куәландыратын құжаттармен немесе цифрлық құжаттар сервисінен электрондық құжаттармен танысып, медициналық куәландыруға жіберілген немесе келген адамды сәйкестендіруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық куәландыру қорытындысында куәландырушы адамның психикаға белсенді әсер ететін заттарды пайдалану фактісін және мас болу жағдайын анықтау үшін құжаттар болмаған кезде (бұдан әрі – Қорытынды) жіберген адамның немесе куәландырылатын адамның сөздерінен паспорттық деректерді алу туралы міндетті түрде көрсете отырып, адамның ерекше белгілері көрсетіледі. Қорытынды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14668,70 +14790,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Медициналық куәландыру мамандандырылған денсаулық сақтау ұйымында шұғыл медициналық көмек көрсетуге мұқтаж адамдарды қоспағанда, барлық жеткізілген және жүгінген адамдарға жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамандандырылған денсаулық сақтау ұйымында адамды ауыр, ес-түссіз күйде жеткізу кезінде ПБЗ-ны пайдалануға байланысты жай-күйді анықтау үшін екі рет (30-60 минут аралықпен), организмнің биологиялық сұйықтықтарында ПБЗ-ның (қан, несеп, сілекей) болуына сандық зерттеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14742,70 +14864,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Биологиялық ортаның осы үлгілері зерттеп-қарау жүргізілген медициналық ұйымда олардың сақталуына кепілдік беретін қажетті шарттарды сақтай отырып, алынған күннен бастап күнтізбелік 25 күннің ішінде сақталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға ауыр, ес-түссіз күйде денсаулық сақтау ұйымына жеткізілген кезде медициналық көмек көрсету сәтінде науқастың медициналық картасына клиникалық зерттеп-қарау және биологиялық үлгілерді зертханалық зерттеу нәтижелері бойынша жеке тұлғада мас болу жай-күйінің болуы (болмауы) немесе ПБЗ пайдалану фактісі туралы жазба жасалады, бұл ретте Қорытынды жасалмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қорытындының негізі психикалық және соматоневрологиялық жағдайды кешенді бағалау түріндегі клиникалық зерттеп-қарау деректері болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биологиялық ортаға зертханалық зерттеу немесе экспресс-тестілеу жүргізу (алкогольдік мас болуға күдік болған кезде қан немесе несеп, есірткілік немесе уытқұмарлық мас болуға күдік болған кезде несеп) мынадай жағдайларда қажет болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14906,302 +15028,322 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) жол-көлік оқиғасы немесе зардап шеккен адамдардың қатысуымен құқық бұзушылық жасалған кезде; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер жол-көлік оқиғасы және құқық бұзушылық жасалған кезден бастап зардап шегушілерсіз 3 (үш) сағаттан астам уақыт өтсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Биологиялық сынамаларды жүргізудің сипаты мен дәйектілігін куәландырылушының клиникалық жай-күйінің ерекшеліктеріне байланысты куәландыру жүргізетін медицина қызметкері айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зертханалық зерттеу үшін іріктелген биологиялық сынамаларды мөрлеу және заттаңбалау куәландырылушының және куәландырылушыны жіберген және (немесе) жеткізген адамның қатысуымен жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер куәландырылатын адам болып жатқан оқиғаларды объективті бағалай алмаған жағдайда, бұл рәсім куәгерлердің (мүдделі емес адамдардың) қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Медициналық куәландыру жүргізу кезінде алкогольді тұтыну фактісін және алкогольден мас болу жай-күйін анықтау үшін алкогольге шығарылған ауаны сандық зерттеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шығарылатын ауаны алкогольдің болуына зерттеу Кодекстің 23-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Қазақстан Республикасында ресми тіркелген техникалық өлшеу құралдарын пайдалана отырып жүзеге асырылады. </w:t>
+      Шығарылатын ауаны алкогольдің болуына зерттеу "Дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу, дәрілік заттың немесе медициналық бұйымның тіркеу дерекнамасына өзгерістер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 9 ақпандағы № ҚР ДСМ-16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22175 болып тіркелген) сәйкес Қазақстан Республикасында ресми тіркелген техникалық өлшеу құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер психикалық және (немесе) соматоневрологиялық бұзылуларға немесе оны куәландырудан бас тартуға байланысты куәландыруды толық көлемде жүргізу мүмкін болмаса, Қорытындыда куәландыруды толық көлемде жүргізудің мүмкін еместігінің себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі); 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Адам медициналық куәландырудан бас тартқан жағдайда, медицина қызметкері Қорытындының 1-тармағын толтырады және куәгерлердің (мүдделі емес адамдардың) қолдарын қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәландырылатын адам болып жатқан оқиғаларды бағалай алмайтын немесе медициналық куәландырудан өтуден бас тартқан жағдайда куәгерлердің (мүдделі емес адамдардың) қатысуын олардың бастамасы бойынша куәландыру жүргізілетін адамдар қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Медицина қызметкері Қорытынды жасаған кезде және адам куәландыруды жүргізуге келіскен кезде қолда бар клиникалық және (қажет болған жағдайда) зертханалық деректердің не масаңдық тудырған психикаға белсенді әсер ететін заттың түрін растайтын экспресс-тестілеу нәтижелерінің негізінде мынадай жағдайлардың бірін белгілейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) байсалды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15230,204 +15372,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) алкогольдік масаңдық (жеңіл, орташа, ауыр дәрежелі); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ПБЗ (есірткі – апиындар, каннабиоидтар, кокаин; седативті, ұйықтататын заттар; психостимуляторлар; галлюциногендер; ұшпа еріткіштер) қолданудан туындаған масаң күй (есірткілік, уытқұмарлық).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қорытынды 3 (үш) данада жасалады, медицина қызметкерінің қолымен және куәландыру жүргізілген медициналық ұйымның мөрімен расталады. Бір данасы куәландырылушыны жеткізген адамға не куәландыруға өз бетінше келген адамға беріледі, екінші данасы медициналық ұйымда қалады және 5 (бес) жыл бойы мұрағатта сақталады, үшінші дана медициналық куәландыруға жеткізілген адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алып жүруші болмаған кезде қорытындының данасы медициналық куәландыруға жіберген адамның ресми жазбаша сұрау салуы бойынша поштамен немесе көрсетілген электрондық мекенжайға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Куәландыру нәтижелері куәландырылатын адамға оны жіберген және (немесе) жеткізген адамның қатысуымен дереу хабарланады. Қорытынды зертханалық зерттеулердің нәтижелерін алғаннан кейін шығарылған жағдайларда Қорытындының данасы зертханалық зерттеулердің нәтижелерін алған күннен бастап 5 жұмыс күнінен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәландырылатын адам не оны жеткізген лауазымды адам медициналық куәландыру нәтижелерімен келіспеген кезде қайта медициналық куәландыру жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қайта медициналық куәландыру куәландырылушының не оны жіберген және (немесе) жеткізген лауазымды адамның куәландыруға жүгінудің мән-жайлары баяндалған жазбаша өтініші негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қайта медициналық куәландыруды медициналық ұйымның дәрігері алғашқы куәландырудан кейін 2 (екі) сағаттан кешіктірмей жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Медициналық куәландыру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес медициналық куәландыруды тіркеу журналында (бұдан әрі-Журнал) және мамандандырылған ақпараттық жүйеде болған кезде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал нөмірленеді, тігіледі және медициналық ұйымның елтаңбалы мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -15563,68 +15705,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Психикаға белсенді әсер ететін заттарды тұтыну фактісін және масаң күйде екенін анықтау үшін медициналық куәландыру қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 11.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17324,68 +17466,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Психикаға белсенді әсер ететін заттарды тұтыну фактісін және масаң күйде екенін анықтау үшін медициналық куәландыруды тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. р/с №</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17729,360 +17871,360 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-203/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрыққа 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жыныстық сәйкестендіру ауытқушылықтары бар адамдар үшін медициналық куәландыру және жынысын ауыстыруды жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жыныстық сәйкестендіру ауытқушылықтары бар адамдар үшін медициналық куәландыру және жынысын ауыстыруды жүргізу қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі (бұдан әрі – Кодекс) 156-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жыныстық сәйкестендіру ауытқушылықтары бар адамдар үшін медициналық куәландыру және жынысын медициналық түзету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғым пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жыныстық сәйкестендіруде ауытқушылығы бар адам - қарама-қайшы жыныстағы адам ретінде өмір сүруге және қабылдануға ұмтылатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Жынысын ауыстыру үшін жыныстық сәйкестендіру ауытқушылықтары бар адамдарды медициналық куәландырудан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жыныстық сәйкестендірудің бұзылулары бар, жиырма бір жасқа толған, әрекетке қабілетті, психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар (бұдан әрі – ПМБ) адамнан басқа, жынысына медициналық түзету жүргізуді қалайтын адам (бұдан әрі – куәландырылатын адам) психикалық денсаулық саласында медициналық көмек көрсететін медициналық ұйымға (бұдан әрі-медициналық ұйым) жазбаша өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Психиатр дәрігер жынысын медициналық түзетуге қарсы көрсетілімдер болып табылатын ПМБ анықтау мақсатында куәландырылатын адамның қолда бар құжаттарын қарап-тексеруді және зерделеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Психиатр дәрігер куәландырылатын адамның психикалық жай-күйіне күмән болған кезде оны Кодекстің 138-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының халқына психикалық денсаулық саласында Медициналық-әлеуметтік көмек көрсетуді ұйымдастыру стандартына сәйкес медициналық ұйымға стационарлық зерттеп-қарауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жынысын ауыстыруға қарсы көрсетілімдер болып табылатын ПМБ болмаған кезде психиатр дәрігер куәландырылатын адамды осы Қағидаларға 1-қосымшаға сәйкес жынысын ауыстыруды жүргізуге ниет білдірген адамның медициналық куәландырудан өтуі үшін қажетті медициналық зерттеп-қарауға сәйкес медициналық зерттеп-қараудан өтуге тұрғылықты жері бойынша емханаға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес медициналық зерттеп-қараудан өткеннен кейін психиатр дәрігер куәландырылатын адамды медициналық ұйымның басшысы бекітетін комиссияға медициналық куәландыруға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәландырылатын адам сондай-ақ гормондық алмастыру терапиясын жүргізгеннен кейін де комиссияның медициналық куәландыруына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жынысын ауыстыруды жүргізуге ниет білдірген адамдарды медициналық куәландыру жөніндегі комиссияның (бұдан әрі – Комиссия) құрамына мынадай мамандар енгізіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) психиатрдың үш дәрігері, олардың біреуі сексопатология саласында арнайы білімге ие, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18147,108 +18289,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) эндокринолог, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) психолог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссияны психиатр дәрігерлердің қатарынан медициналық ұйымның басшысы тағайындайтын төраға басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысын психиатр дәрігерлердің қатарынан комиссия төрағасы тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комиссияның құзыретіне мынадай қорытындылардың бірін шығара отырып, мәселелерді қарау жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гормондарды алмастыру терапиясын жүргізу мүмкіндігі (мүмкін еместігі) туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18259,70 +18401,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жынысты хирургиялық түзетуді жүргізу мүмкіндігі (мүмкін еместігі) туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жынысын ауыстырғысы келетін адамға қосымша зерттеп-қараулар жүргізу туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Куәландырудан өткен жынысын ауыстырғысы келген адамға мыналар бас тарту үшін негіздер болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жіті және (немесе) созылмалы ПМБ болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18351,128 +18493,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) куәландырылатын адамның өмірі және (немесе) денсаулығы үшін қауіпті болатын соматикалық ерекшеліктердің, жынысын ауыстыру процесінде асқынулардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жынысын ауыстыру бойынша медициналық іс-шаралардың бірінші кезеңінің теріс нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Комиссия қорытындысын Комиссия хатшысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша 3 (үш) данада ресімдейді және оған төраға мен Комиссияның барлық мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысын ауыстырудың бірінші немесе екінші кезеңі басталар алдында Комиссия қорытындысының қолданылу мерзімі осы кезеңде осы Қағидалардың 11-тармағының 1) және 3) тармақшаларында көрсетілген аурулар болмаған кезде 6 (алты) айдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комиссия хатшысы 3 (үш) жұмыс күні ішінде қорытындының 2 (екі) данасын куәландырылатын адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия қорытындысын беру туралы жазба осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18485,228 +18627,228 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жынысын медициналық түзетуді жүргізуге тілек білдірген адамдарды медициналық куәландыру жүргізу туралы берілген қорытындыларды есепке алу журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытындының үшінші данасы медициналық ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссияның қорытындысына байланысты барлық даулар Қазақстан Республикасының заңнамасында көзделген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Жыныстық сәйкестендіру бұзылушылықтары бар адамдардың жынысын ауыстыруды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жынысты ауыстыру жүргізу комиссияның оң қорытындысы болған кезде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жынысты медициналық түзету гормондық алмастыру терапиясынан (бұдан әрі – бірінші кезең) және жынысты хирургиялық түзетуден (бұдан әрі – екінші кезең) тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жынысты ауыстыру (гормондық алмастыру терапиясы және жынысты хирургиялық түзету) қызметтің тиісті түріне лицензиясы бар медициналық ұйымдарда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жынысын ауыстыруды жүргізу кезінде гормондық алмастыратын терапия Кодекстің 138-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілетін Қазақстан Республикасында эндокринологиялық көмек көрсетуді ұйымдастыру стандартына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жынысты ауыстыруды жүргізу кезінде хирургиялық түзету Кодекстің 138-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілетін акушерлік-гинекологиялық көмек көрсетуді ұйымдастыру стандартына және Урологиялық және андрологиялық көмек көрсетуді ұйымдастыру стандартына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18811,68 +18953,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жынысын медициналық түзетуді жүргізуге тілек білдірген адамдардың медициналық куәландырудан өтуі үшін қажетті медициналық зерттеп-қараулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы клиникалық қан мен несеп талдауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19157,68 +19299,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның мөртабаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жынысын медициналық түзетуді жүргізуге тілек білдірген адамдарды медициналық куәландыру жөніндегі комиссияның қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -19819,68 +19961,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жынысын медициналық түзетуді жүргізуге тілек білдірген адамдарға медициналық куәландыру жүргізу туралы берілген қорытындыларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -21825,164 +21967,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-203/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрыққа 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, психикаға белсенді әсер ететін заттарды тұтынумен байланысты мәжбүрлеп емдеуде болған адамдар психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін мәжбүрлеп емдеуге ұшыраған адамдардың қолдап емдеуден өту қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, психикаға белсенді әсер ететін заттарды тұтынумен байланысты мәжбүрлеп емдеуде болған адамдар психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін мәжбүрлеп емдеуге ұшыраған адамдардың қолдап емдеуден өту қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 174-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, мәжбүрлеп емдеу ұйымынан шығарылғаннан кейін мәжбүрлеп емдеуге ұшыраған, психикаға белсенді әсер ететін заттарды (бұдан әрі – ПБЗ) тұтынумен байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) (бұдан әрі – ПМБ) бар адамдардың қолдап (рецидивке қарсы) емдеуден өту тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22001,206 +22143,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, психикаға белсенді әсер ететін заттарды тұтынумен байланысты мәжбүрлеп емдеуде болған адамдар психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін мәжбүрлеп емдеуге ұшыраған адамдардың қолдап емдеуден өту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сот қаулысы бойынша мерзімінен бұрын емделгендер ретінде жазылғаннан басқа, психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін мәжбүрлеп емдеуге ұшыраған адамдардың қолдап емдеу (бұдан әрі – қолдап емдеу) психикалық денсаулық саласында медициналық көмек көрсететін аумақтық ұйымдарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ПМБ бар адамдар Кодекстің 176-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін динамикалық байқау, сондай-ақ ПМБ бар адамдарды динамикалық байқауды тоқтату қағидаларына сәйкес динамикалық наркологиялық байқау тобында бақыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Психиатр (нарколог) дәрігер ПМБ бар адамдарды қолдаушы емдеу кезінде емдеудің жеке жоспарын және оңалтудың жеке бағдарламасын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жеке емдеу жоспары және жеке оңалту бағдарламасы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диагностикалық әдістер: организмнің биологиялық сұйықтықтарындағы және тіндеріндегі ПБЗ құрамын талдау, АИТВ-ға тестілеу, эксперименттік-психологиялық диагностика, өмір сапасы мен әлеуметтік жұмыс істеуін анықтау, клиникалық-биохимиялық диагностика, нейрофизиологиялық диагностика;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22420,550 +22562,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Оң жақ жоғары бұрыш жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (06.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консультативтік байқау жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидаларымен толықтырылды – ҚР Денсаулық сақтау министрінің 11.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы консультативтік байқау жүргізу қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 176-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және консультативтік байқау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультативтік байқау – психикаға белсенді әсер ететін заттарды зиянды пайдаланатын адамды және (немесе) құмар ойындарға патологиялық құштарлығы бар адамды медициналық байқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) психикаға белсенді әсер ететін заттарды зиянды пайдалану – тәуелділік синдромының белгілері жоқ физикалық және (немесе) психикалық және (немесе) құқықтық зардаптарға әкеп соққан медициналық емес мақсатта пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Консультативтік байқау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер адам мамандандырылған көмексіз қалатын болса, психикаға белсенді әсер ететін заттарды (алкоголь мен темекіден басқа) зиянды тұтынған адамға және (немесе) аурудың даму немесе өршу тәуекелінің алдын алу мақсатында құмар ойындарға патологиялық әуестігі бар адамға (ауыр, өзгемейтін сипат алған, асқынған ауыр белгілері жиі болатын созылмалы немесе ұзаққа созылған бұзылушылыққа немесе айқын әлеуметтік бейімделуге ауысуына) консультативтік байқау белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Консультативтік бақылау психикалық, мінез-құлық бұзылушылықтары (бұдан әрі – ПМБ) бар адамдарды консультативтік бақылау топтарына, консультативтік бақылауға алу, ауыстыру, тоқтату өлшемшарттарына, сондай-ақ осы Қағидаларға қосымшаға сәйкес байқау жиілігіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Консультативтік байқау психиатр дәрігердің тұрақты қарап-тексерулері арқылы адамның психикалық денсаулығының жай-күйін байқауды және оған қажетті медициналық-әлеуметтік көмек көрсетуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Психикалық жай-күйі өзгерген және/немесе байқаудан жалтарған кезде консультативтік байқаудағы адам куәландырудан өтеді және психиатр дәрігерлер комиссиясының шешімі бойынша динамикалық байқауға ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Консультативтік байқаудағы адамдар туралы мәліметтер контингентке кірмейді және статистикалық есепке алу үшін электрондық ақпараттық жүйелерде (бұдан әрі – ЭАЖ) тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z120" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Консультативтік байқаудан алу не динамикалық байқау тобына ауыстыру учаскелік психиатр дәрігердің ұсынымы бойынша дәрігерлік консультациялық комиссияның шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Консультативтік байқауда тұрған адамдар оң динамика болған және 12 ай ішінде аурудың қайталануы болмаған кезде консультативтік байқаудан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Консультативтік байқау кезінде психикалық денсаулық кабинетінің немесе бастапқы психикалық денсаулық орталығының психиатриялық бейіндегі дәрігері мыналарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиникалық хаттамаларға сәйкес диагностикалық іс-шаралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) клиникалық хаттамаларға сәйкес емдеуді тағайындау (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) консультативтік байқау, сондай-ақ консультативтік байқауды тоқтату туралы мәселені шешу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ПМБ бар адам туралы ақпаратты ЭАЖ-ға енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) консультативтік байқауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ПМБ бар адамдарды зерттеп-қарауға және (немесе) емдеуге, медициналық-әлеуметтік оңалтуға аумақтық психикалық денсаулық орталығына немесе "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынға жіберу (көрсетілімдер бойынша).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Консультативтік байқау кезінде психолог психикалық-профилактикалық іс-шараларды, психологиялық консультация беруді, эксперименттік психологиялық зерттеп-қарауды және психикалық түзетуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23972,282 +24114,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-203/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрыққа 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="107"/>
+    <w:bookmarkStart w:name="z94" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z95" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z95" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Психикалық белсенді затты пайдалану фактісін және мас күйін анықтау үшін медициналық куәландыру жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2017 жылғы 13 шілдедегі № 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 15519, 2017 жылғы 29 тамызда тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z96" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z96" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жыныстық сәйкестендіруде ауытқушылығы бар адамдарды медициналық куәландыру және олардың жынысын ауыстыруды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 31 наурыздағы № 187 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 10843 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 13 мамырда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z97" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z97" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Маскүнемдікпен, нашақорлықпен және уытқұмарлықпен ауырады деп танылған адамдарды есепке алу, қарау және емдеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушы 2009 жылғы 2 желтоқсандағы № 814 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 5954 болып тіркелген, Қазақстан Республикасының Орталық атқарушы және өзге де мемлекеттік органдарының нормативтік құқықтық актілері бюллетенінде 2010 ж., № 1, 366-құжат; Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдары актілерінің жинағында 2010 жылғы № 7 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z98" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z98" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Маскүнемдікпен, нашақорлықпен және уытқұмарлықпен ауырады деп танылған адамдарды есепке алу, қарау және емдеу ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау Министрінің міндетін атқарушының 2009 жылғы 2 желтоқсандағы № 814 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1083 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 13030 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 28 маусымда жарияланған").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>