--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7585bd9" w14:textId="7585bd9">
+    <w:p w14:paraId="8864705" w14:textId="8864705">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 16 қарашадағы № ҚР ДСМ-195/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 18 қарашада № 21654 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің 9-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Халықтың декреттелген тобындағы адамдарды гигиеналық оқыту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -769,674 +831,954 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Халықтың декреттелген тобындағы адамдарды гигиеналық оқыту </w:t>
+      1. Осы Халықтың декреттелген тобындағы адамдарды гигиеналық оқыту қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидалары</w:t>
+        <w:t>25) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің (бұдан әрі – Кодекс) 9-бабының </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> сәйкес әзірленген және халықтың декреттелген топтарына гигиеналық оқытуды жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25) тармақшасына</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген және халықтың декреттелген топтарына гигиеналық оқытуды жүргізу тәртібін айқындайды.</w:t>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылған:</w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) халықтың декреттелген тобын гигиеналық оқыту – инфекциялық және паразиттік, кәсіптік аурулардың профилактикасы, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілер (объектілерді күтіп-ұстау, пайдалану және орналастыру, жеке және қоғамдық гигиенаны сақтау) бойынша білім алушылардың кәсіптеріне сәйкес оқыту;</w:t>
+      1) жеке медициналық кітапша – жұмысқа жіберу туралы белгі қойылып, міндетті медициналық қарап-тексерудің нәтижелері енгізілетін дербес құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) халықтың декреттелген тобының емтиханы – айналасындағы адамдарға инфекциялық және паразиттік аурулар жұқтыру үшін қауіп төндіретін халыққа қызмет көрсету саласында жұмыс істейтін қызметкерлердің білімінің және біліктілігінің сәйкестік деңгейін айқындау;</w:t>
+      2) медициналық цифрлық жүйе – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жеке медициналық кітапша – жұмысқа жіберілу туралы белгі қойылып, міндетті медициналық қарап-тексерудің нәтижелері енгізілетін жеке құжат;</w:t>
+      3) халықтың декреттелген тобы – халыққа қызмет көрсету саласында жұмыс істейтін және айналасындағы адамдарға инфекциялық және паразиттік ауруларды жұқтыруға неғұрлым қауіп төндіретін адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) халықтың декреттелген тобы – халыққа қызмет көрсету саласында жұмыс істейтін және айналасындағы адамдарға инфекциялық және паразиттік аурулар жұқтыру үшін барынша жоғары қауіп төндіретін адамдар;</w:t>
+      4) халықтың декреттелген тобын гигиеналық оқыту (бұдан әрі – гигиеналық оқыту) – инфекциялық және паразиттік, кәсіптік аурулардың профилактикасы, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілер (объектілерді күтіп-ұстау, пайдалану және орналастыру, жеке және қоғамдық гигиенаны сақтау) бойынша білім алушылардың кәсіптеріне сәйкес оқыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) эпидемиялық маңызы бар объектілер – халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптары бұзылған кезде өндіретін өнімі және (немесе) қызметі халық арасында тағамнан уланудың және (немесе) инфекциялық, паразиттік аурулардың пайда болуына алып келуі және (немесе) физикалық факторлардан, өнеркәсіптік және радиоактивті ластанулардан халық денсаулығына зиян келтіруі мүмкін объектілер.</w:t>
+      5) халықтың декреттелген тобының емтиханы (бұдан әрі – емтихан) – айналасындағы адамдарға инфекциялық және паразиттік ауруларды жұқтыру қаупін төндіретін халыққа қызмет көрсету саласында жұмыс істейтін жұмыскерлердің білімінің және біліктілігінің сәйкестік деңгейін айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Халықтың декреттелген топтарына гигиеналық оқытуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Халықтың декреттелген тобының адамдары жұмысқа тұру кезінде бастапқы және одан әрі жылына бір рет кезеңділікпен гигиеналық оқытылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Халықтың декреттелген тобының гигиеналық оқыту бойынша оқыту өндірістен қол үзіп жүргізіледі.</w:t>
+      4. Гигиеналық оқыту бойынша оқыту өндірістен қол үзу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Халықтың декреттелген тобының гигиеналық оқыту бойынша қызметті "гигиена және эпидемиология" мамандығы бойынша медициналық білімі бар жеке тұлғалар немесе заңды тұлғалардың өкілдері жүзеге асырады.</w:t>
+      5. Гигиеналық оқыту бойынша қызметті "гигиена және эпидемиология" мамандығы бойынша медициналық білімі бар жеке тұлғалар немесе заңды тұлғалардың өкілдері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жеке немесе заңды тұлғалар гигиеналық оқыту бойынша қызметі басталғанға дейін "Хабарламалар нысандарын және Мемлекеттік органдардың хабарламаларды қабылдау қағидаларын бекіту туралы, сондай-ақ хабарламаларды қабылдауды жүзеге асыратын мемлекеттік органдарды айқындау туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 6 қаңтардағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10194 болып тіркелген) сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның ведомствосының аумақтық бөлімшелерін хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Гигиеналық оқытуға ақы төлеуді халықтың декреттелген тобының өз бетінше не тараптардың келісімі бойынша жұмыс беруші жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Халықтың декреттелген тобының гигиеналық оқыту осы Қағидаларға </w:t>
+      8. Гигиеналық оқыту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес халықтың декреттелген топтарын гигиеналық оқыту бағдарламалары бойынша жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес бағдарламалар бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Гигиеналық оқыту бағдарламасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім алушылардың кәсіптеріне байланысты сағат саны 12-ден 18-ге дейін теориялық оқытуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2 сағат көлемінде емтиханды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Оқыту бағдарламалары халықтың декреттелген тобының кәсіптеріне сәйкес келеді. Әртүрлі декреттелген топтарды гигиеналық оқытуды біріктіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гигиеналық оқытуды жүргізуге арналған оқу үй-жайлары көп функционалды ғимараттар немесе өзге мақсаттағы ғимараттар құрамындағы жеке үй-жайларда орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Гигиеналық оқытудан өткеннен кейін гигиеналық оқытуды жүргізетін жеке және заңды тұлғалар бекітетін тестілік сұрақтар түрінде емтихан өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Тестілеу нәтижесі дұрыс жауаптар 80%-дан артқан жағдайда оң деп саналады. Емтихан нәтижелері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес гигиеналық оқытудан өткен халықтың декреттелген тобының есепке алу журналына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Оң нәтиже болған жағдайда гигиеналық оқытуды жүргізген жеке және заңды тұлғалар емтихан тапсыру туралы мәліметтерді халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның ақпараттық жүйесіне енгізеді.</w:t>
+      14. Оң нәтиже болған жағдайда гигиеналық оқытуды жүргізген жеке және заңды тұлғалар емтихан тапсыру туралы мәліметтерді халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның цифрлық жүйесіне немесе медициналық цифрлық жүйеге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 13.03.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қанағаттанарлықсыз баға алған жағдайда білімін қайта тексеруді бір айдан кешіктірмей белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жеке немесе заңды тұлғалар халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган ведомствосының аумақтық бөлімшелерінің сұрау салуы бойынша гигиеналық оқыту жөнінде ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1528,68 +1870,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықтың декреттелген тобындағы адамдарды гигиеналық оқыту бағдарламалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1870,181 +2250,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1.</w:t>
+1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы заңнаманың негіздері. "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің (бұдан әрі – Кодекс) </w:t>
+Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы заңнаманың негіздері. "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>94-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ережелеріне сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган бекітетін санитариялық қағидалардың және гигиеналық нормативтердің талаптарын сақтамағаны үшін қызметкерлердің жауапкершілігі.</w:t>
-[...53 lines deleted...]
-Тағамдық және биологиялық құндылығын арттыру, сондай-ақ олардың адамдағы тапшылыққа негізделген аурулардың алдын алу мақсатында тамақ өнімін өндіру және қайта өңдеу процесінде оған витаминдерді, минералдарды және басқа да заттарды енгізу.</w:t>
+              <w:t xml:space="preserve"> ережелеріне сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган бекітетін санитариялық қағидалардың және гигиеналық нормативтердің талаптарын сақтамағаны үшін жұмыскерлердің жауапкершілігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиімді тамақтану туралы ұғым. Тамақ өнімдерін мемлекеттік гигиеналық тіркеу және регламенттеу туралы ұғым. Тамақ өнімдерін сертификаттау туралы ұғым. Тамақ өнімдерінің сапасы мен қауіпсіздігіне қойылатын гигиеналық талаптар. Тамақ өнімін байыту (фортификациялау) ұғымы. Тағамдық және биологиялық құндылығын арттыру, сондай-ақ адамдағы тапшылыққа байланысты аурулардың профилактикасы мақсатында тамақ өнімін өндіру немесе қайта өңдеу процесінде оған дәрумендерді, минералдарды және басқа да заттарды енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8289,70 +8633,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *АИТВ инфекциясы - адамның иммун тапшылығы вирусы туындатқан, иммундық жүйенің ерекше зақымдануымен сипатталатын және жүре пайда болған иммун тапшылығы синдромы қалыптасқанға дейін оның баяу бұзылуына алып келетін созылмалы инфекциялық ауру.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -8527,68 +8871,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гигиеналық оқытудан өткен халықтың декреттелген тобының есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9416,55 +9760,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9790,31 +10134,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>