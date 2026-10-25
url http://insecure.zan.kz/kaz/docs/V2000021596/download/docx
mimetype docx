--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1be19cc" w14:textId="1be19cc">
+    <w:p w14:paraId="497ba34" w14:textId="497ba34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 4 қарашадағы № ҚР ДСМ-181/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 5 қарашада № 21596 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 4 қарашадағы № ҚР ДСМ-181/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 5 қарашада № 21596 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің 236-бабының </w:t>
-[...9 lines deleted...]
-        <w:t>2-тармағына</w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 244-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -348,127 +410,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -663,94 +737,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1- тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру тәртібін айқындайды.</w:t>
+      1. Осы Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" (бұдан әрі – Кодекс) Қазақстан Республикасының Кодексі 244-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалауды фармацевтикалық инспекция шеңберінде жүзеге асыру тәртібін айқындайды (бұдан әрі – бағалау).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -783,114 +899,238 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиникаға дейінгі (клиникалық емес) зерттеу – зерттелетін затты (дәрілік затты) өзіндік ерекше әсерін зерделеу және (немесе) адам денсаулығы үшін қауіпсіздігінің дәлелдемелерін алу мақсатында бағалаудың ғылыми әдістерін қолдану арқылы зерделеу бойынша химиялық, физикалық, биологиялық, микробиологиялық, фармакологиялық, токсикологиялық және басқа да эксперименттік зерттеу немесе зерттеулер сериясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тиісті фармацевтикалық практикалар жөніндегі фармацевтикалық инспекторат (бұдан әрі – фармацевтикалық инспекторат) – дәрілік заттарға тиісті фармацевтикалық практикалардың және қолданылуының ықтимал тәуекеліне қарай медициналық бұйымдар сапасының менеджменті жүйесін енгізуге, қолдауға және бағалауға қойылатын талаптардың сақталуына инспекцияны жүзеге асыратын, дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы мемлекеттік органның құрылымдық бөлімшелері, оның аумақтық бөлімшелері және (немесе) уәкілетті орган айқындайтын ұйым.</w:t>
+      3) тиісті фармацевтикалық практикалар жөніндегі фармацевтикалық инспекторат (бұдан әрі – фармацевтикалық инспекторат) – дәрілік заттарға тиісті фармацевтикалық практикалардың және қолданылуының ықтимал тәуекеліне қарай медициналық бұйымдар сапасының менеджменті жүйесін енгізуге, қолдауға және бағалауға қойылатын талаптардың сақталуына инспекцияны жүзеге асыратын, дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы мемлекеттік органның құрылымдық бөлімшелері, оның аумақтық бөлімшелері және (немесе) дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы мемлекеттік сараптама ұйымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті фармацевтикалық практикалар жөніндегі фармацевтикалық инспекция (бұдан әрі – фармацевтикалық инспекция) – дәрілік заттардың айналысы саласындағы объектінің Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті фармацевтикалық практикалары талаптарына сәйкестігін айқындау мақсатында оны бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалаудың фармацевтикалық инспекциясын фармацевтикалық инспекторат Кодекстің 244-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындайтын тәртіппен жүзеге асырады.</w:t>
+      3. Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының Қазақстан Республикасының және (немесе) Еуразиялық экономикалық одақтың тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалаудың фармацевтикалық инспекциясын фармацевтикалық инспекторат "Тиісті фармацевтикалық практикалар жөніндегі фармацевтикалық инспекциялар жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 27 қаңтардағы № ҚР ДСМ-9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22143 тіркелді) сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бағалау дәрілік заттар мен медициналық бұйымдарды клиникаға дейінгі (клиникалық емес) зерттеулерді жүзеге асыратын сынақ зертханаларында (бұдан әрі – сынақ зертханалары) жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1322,206 +1562,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Клиникаға дейінгі (клиникалық</w:t>
             </w:r>
-            <w:r>
-[...154 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1541,2816 +1625,3356 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>емес) зерттеулердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>материалдарын және оларды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу шарттарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және (немесе) Еуразиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық одақтың тиісті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зертханалық практиканың (GLP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына сәйкестігін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалауды фармацевтикалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инспекция шеңберінде жүзеге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Клиникаға дейінгі (клиникалық емес) зерттеулердің материалдарын және оларды жүргізу шарттарының тиісті зертханалық практиканың (GLP) талаптарына сәйкестігін бағалау туралы есеп</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11964"/>
-        <w:gridCol w:w="336"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сынақ зертханасының (орталығының) толық атауы және мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау жүргізу мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау жүргізу үшін инспекциялық топтың құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалауды жүргізу күні, уақыты және орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттеу саласын көрсете отырып, сынақ зертханасының (орталығының) қысқаша сипаттамасы, сондай-ақ сынақ зертханасының (орталығының) орналасуы және жоғары басшылық туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11964" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалау жүргізу кезінде қатысқан адамдардың Т. А. Ә., (бар болса) және лауазымы</w:t>
-[...39 lines deleted...]
-            </w:r>
+Бағалау жүргізу кезінде қатысқан адамдардың Т. А. Ә., (ол болған жағдайда) және лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бақылау және бағалау нәтижелері</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+      2. Байқау және бағалау нәтижелері</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11680"/>
-        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сынақ зертханасының (орталығының) жұмысын ұйымдастырылуы</w:t>
-[...39 lines deleted...]
-            </w:r>
+Сынақ зертханасының (орталығының) жұмысының ұйымдастырылуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Персонал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сапаны қамтамасыз ету бағдарламасы</w:t>
-[...39 lines deleted...]
-            </w:r>
+Сапаның қамтыма бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй-жайлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жабдықтар, материалдар, реагенттер және үлгілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелер</w:t>
-[...39 lines deleted...]
-            </w:r>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Цифрлық жүйелер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физикалық және химиялық тест жүйелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Биологиялық тест-жүйелер, оның ішінде оларға қызмет көрсету, орналастыру және күтіп ұстау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыналатын (тестілінетін) және стандартты заттар</w:t>
-[...39 lines deleted...]
-            </w:r>
+Сыналатын (тест өткізілетін) және стандартты заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандартты операциялық процедуралар</w:t>
-[...39 lines deleted...]
-            </w:r>
+Стандартты операциялық шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерттеу жүргізу және зерттеу нәтижелері туралы есеп</w:t>
-[...39 lines deleted...]
-            </w:r>
+Зерттеу жүргізу және зерттеу нәтижелері туралы есеп-қисап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11680" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жазбаларды сақтау шарттары мен мерзімі</w:t>
-[...39 lines deleted...]
-            </w:r>
+Жазбаларды сақтау шарттары мен кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Анықталған сәйкессіздіктердің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9428"/>
-        <w:gridCol w:w="2872"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9428" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өте маңызды</w:t>
-[...39 lines deleted...]
-            </w:r>
+Аса маңызды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9428" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маңызды</w:t>
-[...39 lines deleted...]
-            </w:r>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9428" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маңызды емес</w:t>
-[...39 lines deleted...]
-            </w:r>
+Болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бағалау жүргізу барысында жойылған сәйкессіздіктер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1767"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәйкессіздіктің сипаттамасы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+Сәйкессіздік сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәйкессіздік біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәйкессіздікті жою туралы ақпарат (түзету және ескерту әрекеттерінің қысқаша мазмұны, растайтын құжат)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1767" w:type="dxa"/>
+Сәйкессіздікті жою туралы ақпарат (түзету және алдын алу әрекеттерінің қысқаша мазмұны, растайтын құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәйкессіздікті жоюды бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9428"/>
-        <w:gridCol w:w="2872"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9428" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9428" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсыныс</w:t>
-[...39 lines deleted...]
-            </w:r>
+Ұсынымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Ескерту</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      * Ескертпе</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Өте маңызды сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер ететін сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкес келмеуі;</w:t>
+      "Аса маңызды сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер ететін сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкессіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Маңызды сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер етуі мүмкін болатын сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкес келмеуі; </w:t>
+        <w:t>
+      "Елеулі сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер етуі мүмкін сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкессіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Маңызды емес сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер етпейтін және жүйелі емес сипатта болатын сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкес келмеуі.</w:t>
+      "Болмашы сәйкессіздіктер" – клиникалық емес (клиникаға дейінгі) зертханалық зерттеуден алынған деректердің тұтастығы мен сапасына әсер етпейтін және жүйелі емес сипатта болатын сынақ зертханасының (орталығының) тиісті зертханалық практика қағидаттарына сәйкессіздігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Инспекциялық топтың басшысы: </w:t>
+        <w:t>
+      Инспекциялық топтың басшысы:  _______________ ________________________________________________  қолы Т. А. Ә. (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _______________ ________________________________________________ </w:t>
+        <w:t>
+      Инспекциялық топ мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-                  қолы                         Т. А. Ә. (бар болса) </w:t>
+        <w:t>
+      _______________ __________________________________________________  қолы Т. А. Ә. (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Инспекциялық топ мүшелері: </w:t>
+        <w:t>
+      _______________ __________________________________________________  қолы Т. А. Ә. (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>
-      "______" _______________________20_______ ж.</w:t>
+      "______"_______________________20_______ ж.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4358,55 +4982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4732,31 +5356,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>