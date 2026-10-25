--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9715cce" w14:textId="9715cce">
+    <w:p w14:paraId="f7c6297" w14:textId="f7c6297">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 3 қарашадағы № ҚР ДСМ-177/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 5 қарашада № 21592 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 8-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту.  Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 11.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 55</w:t>
+        <w:t xml:space="preserve">      Ескерту.  Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -854,91 +834,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының, гемопоэздік дің жасушаларының, сүйек кемігінің, донорлық лимфоциттердің, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 8-бабының </w:t>
+      1. Осы туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының, гемопоэздік дің жасушаларының, сүйек кемігінің, донорлық лимфоциттердің, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
@@ -1130,159 +1172,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
+        <w:t xml:space="preserve">
+      3. Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> бекітілген нысан бойынша (бұдан әрі – көрсетілетін қызметті беруші) "электрондық үкімет" веб-порталы арқылы www.egov.kz, www.elicense.kz өтінішті және осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша (бұдан әрі – көрсетілетін қызметті беруші) "цифрлық үкімет" веб-порталы арқылы www.egov.kz, www.elicense.kz өтінішті және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> сәйкес "Туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының, гемопоэздік дің жасушаларының, сүйек кемігінің, донорлық лимфоциттердің, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын)" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттар тізбесін медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органның аумақтық департаменттеріне (бұдан әрі – аумақтық департаменттер) жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының, гемопоэздік дің жасушаларының, сүйек кемігінің, донорлық лимфоциттердің, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын)" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың Тізбесінің (бұдан әрі – Тізбе) 10-тармағында көрсетілген құжаттар тізбесін медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органның аумақтық департаменттеріне (бұдан әрі – аумақтық департаменттер) жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына адамның биологиялық материалдарының, гемопоэтикалық дің жасушаларының, сүйек кемігінің, донорлық лимфоциттердің үлгілерін әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге арналған қорытынды (рұқсат беру құжаты) байланысты емес транспланттауды, жыныс жасушалары мен эмбриондарды жүргізу мақсатында заңды тұлғаларға бір адамға беріледі Қазақстан Республикасының шекарасы арқылы өту.</w:t>
+      Туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағынан осы мемлекеттерге әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытынды (рұқсат беру құжаттары) Заңды тұлғаларға Қазақстан Республикасының шекаралы арқылы бір рет өтуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 30.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 92</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1307,51 +1349,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1413,100 +1455,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің құжаттарды қараудың және қорытындыны (рұқсат беру құжатын) берудің жалпы мерзімі 1 (бір) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті алушы құжаттар пакетінің толық ұсынбаған жағдайда, көрсетілетін қызметті беруші Тізбенің 8-тармағында көрсетілген ұсынылған құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде одан әрі өтінішті (еркін нысанда) қарауда дәлелді бас тартуды дайындайды және көрсетілетін қызмет алушының "жеке кабинетке" жібереді.</w:t>
+      7. Тізбенің 10-тармағында көрсетілген ұсынылған құжаттардың және портал арқылы келіп түскен сервистен алынған мәліметтердің толықтығын көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған жағдайда олардың нысаны мен мазмұны бойынша талаптарға сәйкессіздігінде, көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 1 (бір) жұмыс күні мерзім белгіленеді, көрсетілген мерзім Тізбенің 3-тармағында белгіленген мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызмет алуға өтініш және (немесе) құжаттар қабылданған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің барысы анықталған кемшіліктер жойылған сәттен бастап қайта жаңғырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және өтінішті әрі қарай қарауға көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолымен куәландырылған жазбаша дәлелді бас тартуды (еркін түрде) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 30.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 92</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1555,334 +1687,414 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туыстық емес транспланттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігі, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытынды (рұқсат беру құжаты) Қазақстан Республикасының шекарасы арқылы бір рет өткізуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Заңның 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізеді.</w:t>
+      9. Көрсетілетін қызмет көрсетуші Қазақстан Республикасы Көлік және коммуникациялар министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) сәйкес мемлекеттік қызмет көрсету кезеңі туралы деректерді мемлекеттік қызмет көрсетудің цифрлық мониторинг жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...15 lines deleted...]
-      Деректерді мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізу автоматтандырылған.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне деректерді енгізу автоматтандырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым, көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...15 lines deleted...]
-      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) ол тіркелген күннен бастап он бес жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) ол тіркелген күннен бастап он бес жұмыс күні ішінде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағымды қарайтын органға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімін қабылдаса, шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық бақылау комитеті осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және көрсетілетін қызметті берушілерге, "цифрлық үкіметтің" операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...72 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 12-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2250,68 +2462,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2767,344 +2979,331 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">трансплантаттауды жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мақсатында адамның</w:t>
+              <w:t xml:space="preserve">мақсатында адамның </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>биологиялық материалдарының</w:t>
+              <w:t xml:space="preserve">биологиялық материалдарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үлгілерін, гемопоэздік бағаналы</w:t>
+              <w:t xml:space="preserve">үлгілерін, гемопоэздік бағаналы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жасушаларын, сүйек кемігін, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">донорлық лимфоциттерді, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жыныстық жасушалар</w:t>
+              <w:t xml:space="preserve">жыныстық жасушалар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен эмбриондарды Еуразиялық</w:t>
+              <w:t xml:space="preserve">эмбриондарды Еуразиялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">экономикалық одаққа мүше </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">болып табылмайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттерден</w:t>
+              <w:t xml:space="preserve">мемлекеттерден Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">Республикасының аумағына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағына әкелуге және </w:t>
+              <w:t xml:space="preserve">әкелуге және Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">Республикасының аумағынан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағынан осы мемлекеттерге</w:t>
+              <w:t xml:space="preserve">осы мемлекеттерге әкетуге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкетуге қорытындылар</w:t>
+              <w:t xml:space="preserve">қорытындылар (рұқсат беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(рұқсат беру құжаттарын)</w:t>
+              <w:t>құжаттарын) беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">2-бұйрығына </w:t>
+              <w:t>2-бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік бағаналы жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 11.06.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 55</w:t>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3119,123 +3318,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органның аумақтық департаменттері (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік бағаналы жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытындылар (рұқсат беру құжаттарын) беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3268,87 +3497,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (болған кезде) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "электрондық үкімет" веб- www.egov.kz, www.elicense.kz порталы (бұдан әрі-портал)</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3381,87 +3610,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (бір) жұмыс күн.</w:t>
+Медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органның аумақтық департаменттері (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3494,87 +3723,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+"цифрлық үкіметтің" www.egov.kz, www. elicense.kz веб-порталы (бұдан әрі – Портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3607,87 +3836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытынды (рұқсат беру құжаттары) немесе еркін нысанда мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+1 (бір) жұмыс күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3720,87 +3949,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3833,105 +4062,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші-демалыс және мереке күндерінен басқа, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі-жұма аралығында, сағат 09.00-ден 18.30-ға дейін;</w:t>
-[...17 lines deleted...]
-2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады)</w:t>
+Туыстық емес трансплантаттауды жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге қорытынды (рұқсат беру құжаттары) немесе еркін нысанда мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3964,683 +4175,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар және мәліметтер тізбесі:</w:t>
-[...595 lines deleted...]
-биологиялық материалдардың үлгілерін жіберетін және (немесе) қабылдайтын медициналық ұйымнан растау (еркін нысанда). Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден, "электрондық үкімет" шлюзі арқылы цифрлық құжаттар сервисінен не "elicense.kz" ақпараттық жүйесінен: Қазақстан Республикасы ратификациялаған халықаралық шарттар туралы; медициналық қызметке лицензияның және "трансплантология", "гематология", "акушерлік және гинекология", "урология" мамандықтары бойынша лицензияға қосымшаның бар/жоғы туралы; мемлекеттік тіркеу (қайта тіркеу) туралы (егер заңды тұлға резидент болып табылған жағдайда) мәліметтерді алады.</w:t>
+ Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4673,159 +4288,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдармен белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...71 lines deleted...]
-5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+1) көрсетілетін қызметті беруші-демалыс және мереке күндерінен басқа, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі-жұма аралығында, сағат 09.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4858,123 +4419,1091 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті көрсету үшін қажетті құжаттар және мәліметтер тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Туыстық емес транспланттауды жүргізу мақсатында гемопоэздік дің жасушаларын (сүйек кемігін), донорлық лимфоциттерді әкелуге не әкетуге қорытынды (рұқсат беру құжатын) алу үшін "жасушаларды трансплантациялау", " гемопоэтикалық дің жасушаларын аутологиялық трансплантациялау" и (или) "гематология" мамандығы бойынша медициналық қызметке лицензиясы бар денсаулық сақтау ұйымы мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+донор мен реципиенттің ақпараттандырылған келісімі және жоспарланып отырған байланысты емес транспланттау күні туралы мәліметтерді көрсете отырып, реципиентке донордан гемопоэздік дің жасушаларын (сүйек кемігін), донорлық лимфоциттерді туыстас емес транспланттауды жүргізу жоспарланып отырған медициналық ұйымнан растау (еркін нысанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Заңды тұлға жыныстық жасушалар мен эмбриондарды әкелуге не әкетуге қорытынды (рұқсат беру құжатын) алу үшін мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының Денсаулық сақтау ұйымдарында экстракорпоралдық ұрықтандыру қажет болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "акушерлік және гинекология" және (немесе) "урология" мамандығы бойынша медициналық қызметке лицензиясы бар медициналық ұйымнан растау (еркін нысанда)";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) қажет болған жағдайда диагностикалық зерттеулер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бірлескен ғылыми зерттеулер жүргізілген жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+материалдарды (жыныс жасушалары, эмбриондар) қабылдайтын немесе жіберетін денсаулық сақтау ұйымының ғылыми қызметпен айналысатынын растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қажет болған жағдайда Қазақстан Республикасының аумағында тұратын донорды, шетелде тұратын реципиентті экстракорпоралдық ұрықтандыруды жүргізу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстрокорпоралдық ұрықтандыруды жүргізетін және "акушерлік және гинекология" және (немесе) "урология" мамандығы бойынша медициналық қызметке лицензиясы бар медициналық ұйымнан растау (еркін нысанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген жағдайларда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Адамның биологиялық материалдарының үлгілерін әкелуге не әкетуге қорытынды (рұқсат беру құжатын) алу үшін заңды тұлға мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қажет болған жағдайда Қазақстан Республикасының аумағында медициналық көмек көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологиялық материалдардың үлгілерін қабылдайтын және медициналық көмек көрсету жоспарланып отырған медициналық ұйымның растауы (еркін нысанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қажет болған жағдайда Қазақстан Республикасының аумағында диагностикалық зерттеулер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бірлескен ғылыми зерттеулер жүргізілген жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологиялық материалдарды қабылдайтын немесе жіберетін заңды тұлғаның ғылыми қызметпен айналысатынын растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қажет болған жағдайда шетелде тұратын донор мен Қазақстан Республикасында тұратын реципиенттің тіндік үйлесімділігін растау үшін HLA жүйесі бойынша зертханалық зерттеулер жүргізу, сондай-ақ гемопоэздік дің жасушаларын транспланттау шеңберінде реципиенттің иммундық стимуляциясын жүргізу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологиялық материалдардың үлгілерін жіберетін және (немесе) қабылдайтын медициналық ұйымнан растау (еркін нысанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден, "цифрлық үкімет" шлюзі арқылы цифрлық құжаттар сервисінен не "elicense.kz" цифрлық жүйесінен:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы ратификациялаған халықаралық шарттар туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық қызметке лицензияның және "жасушаларды трансплантациялау", "гемопоэтикалық дің жасушаларын аутологиялық трансплантациялау", "гематология", "акушерлік және гинекология", "урология" мамандықтары бойынша лицензияға қосымшаның бар/жоғы туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік тіркеу (қайта тіркеу) туралы (егер заңды тұлға резидент болып табылған жағдайда) мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (болған кезде) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы электрондық цифрлық қолтанба болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің kmfk@dsm.gov.kz интернет-ресурсында көрсетілген.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің kmk@dsm.gov.kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері-1414, 8-800- 080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -5349,68 +5878,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туыстық емес жүргізу мақсатында адамның биологиялық материалдарының үлгілерін, гемопоэздік дің жасушаларын, сүйек кемігін, донорлық лимфоциттерді, жыныстық жасушалар мен эмбриондарды Қазақстан Республикасының аумағына әкелуге және (немесе) Қазақстан Республикасының аумағынан әкетуге қорытынды (рұқсат беру құжаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 /_____/____№ ____/ жылы күні айы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6187,228 +6716,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-177/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрiнiң күшіжойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Туыстас емес транспланттауды жүргізу мақсатында гемопоэздік дің жасушаларын, сүйек кемігін өткізген жағдайда, оларды, сондай-ақ диагностикалық ғылыми мақсаттарға арналған немесе биомедициналық зерттеулер жүргізу процесінде алынған жасушалардың, тіндердің, биологиялық сұйықтықтар мен сөлдердің, оның ішінде адамның тіршілік әрекеті өнімдерінің, физиологиялық және патологиялық шығындылардың, сүртінділердің, қырындылардың, шайындылардың үлгілерін Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытындылар (рұқсат беру құжаттарын) беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2014 жылғы 26 наурыздағы № 151 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерінің тізілімінде № 9372 болып тіркелген, 2014 жылғы 2 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Туыстас емес транспланттауды жүргізу мақсатында гемопоэздік дің жасушаларын, сүйек кемігін өткізген жағдайда, оларды, сондай-ақ диагностикалық мақсаттарға арналған немесе биомедициналық зерттеулер жүргізу процесінде алынған жасушалардың, тіндердің, биологиялық сұйықтықтар мен сөлдердің, оның ішінде адамның тіршілік әрекеті өнімдерінің, физиологиялық және патологиялық шығындылардың, сүртінділердің, қырындылардың, шайындылардың үлгілерін Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытындылар (рұқсат беру құжаттарын) беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2014 жылғы 26 наурыздағы № 151 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 25 шілдедегі № 650 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерінің тізілімінде № 14152 болып тіркелген, 2016 жылғы 8 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде жарияланған");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Туыстас емес транспланттауды жүргізу мақсатында гемопоэздік дің жасушаларын, сүйек кемігін өткізген жағдайда, оларды, сондай-ақ диагностикалық ғылыми мақсаттарға арналған немесе биомедициналық зерттеулер жүргізу процесінде алынған жасушалардың, тіндердің, биологиялық сұйықтықтар мен сөлдердің, оның ішінде адамның тіршілік әрекеті өнімдерінің, физиологиялық және патологиялық шығындылардың, сүртінділердің, қырындылардың, шайындылардың үлгілерін Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытындылар (рұқсат беру құжаттарын) беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2014 жылғы 26 наурыздағы № 151 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2018 жылғы 9 қазандағы № ҚР ДСМ-25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 17626 болып тіркелген, 2018 жылғы 14 қазанда ҚР НҚА электрондық түрдегі эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Өзгерістер енгізілетін денсаулық сақтау саласындағы кейбір бұйрықтар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Денсаулық сақтау саласындағы кейбір бұйрықтарға өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 4 сәуірдегі № ҚР ДСМ-27/2020 бұйрығымен бекітілген (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 7 сәуірде № 20333 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6788,31 +7317,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>