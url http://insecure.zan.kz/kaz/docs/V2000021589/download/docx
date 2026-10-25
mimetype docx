--- v3 (2026-07-27)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dda21f3" w14:textId="dda21f3">
+    <w:p w14:paraId="c1a13ef" w14:textId="c1a13ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1078,186 +1078,162 @@
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...98 lines deleted...]
-      2) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1380,484 +1356,206 @@
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкер ретінде тіркелгені туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензиялық алымның бюджетке төленгені туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 191</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...367 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2804,188 +2502,62 @@
       3) заңды тұлға-лицензиатты бірігу, қайта құру, заңды тұлға-лицензиатты басқа заңды тұлғаға қосу, бөлініп шығу және бөлу нысандарында қайта ұйымдастырған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері (лицензияда мекенжай көрсетілген жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көшелер атауының өзгеруіне байланысты өзгерген болса, осы Қағидалардың осы тармағының бірінші бөлігінің 2) және 4) тармақшаларында көрсетілген жағдайларда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды. Лицензиаттардың мекенжайларының мұндай өзгеруі мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дара кәсіпкер-лицензиаттың заңды мекенжайы, заңды тұлға-лицензиаттың орналасқан жерінің мекенжайы "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы Заңының талаптарына сәйкес елді мекендер атауының, көшелер атауының өзгеруіне байланысты өзгерген болса, осы Қағидалардың осы тармағының бірінші бөлігінің 2) және 4) тармақшаларында көрсетілген жағдайларда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды. Лицензиаттардың мекенжайларының мұндай өзгеруі мемлекеттік цифрлық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсаттар және хабарламалар туралы заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3027,51 +2599,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3401,343 +3013,267 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Көрсетілетін қызметті беруші Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігі және көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпараттың әділет органында мемлекеттік тіркелген күнінен бастап 3 (үш) жұмыс күні ішінде Бірыңғай байланыс орталығына, "цифрлық үкіметтің" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...137 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3794,90 +3330,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қарауға жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3932,90 +3468,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4088,90 +3624,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4390,124 +3926,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">көрсету қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға байланысты қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 23.09.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4605,2535 +4181,2095 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+2</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www. egov. kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны беру үшін, оның ішінде заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 11 (он бір) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттiк қызметтi көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны беру үшін, оның ішінде заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 11 (он бір) жұмыс күні;</w:t>
-[...17 lines deleted...]
-2) заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін – 3 (үш) жұмыс күні.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетiледi.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттiк қызметті көрсету кезiнде көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке Қазақстан Республикасы Салық кодексінің 616-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жекелеген қызмет түрлерімен айналысу үшін лицензиялық алым төленеді,ол:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) лицензияларды қайта ресімдегені үшін – лицензия беру кезіндегі мөлшерлеменің 10 пайызын құрайтын лицензиялық алым төленеді. Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылады. Лицензияға қосымшаларды беру кезінде лицензиялық алым алынбайды. "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44-бабында </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзделген жағдайларда лицензиялар және (немесе) лицензияға қосымшалар беру кезінде лицензиялық алым алынбайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетiледi.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін қоса алғанда сағат 13-00-ден 14-30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 4-тармағына сәйкес жекелеген қызмет түрлерімен айналысу үшін лицензиялық алым төленеді,ол:</w:t>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> көзделген жағдайларда лицензиялар және (немесе) лицензияға қосымшалар беру кезінде лицензиялық алым алынбайды.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін қоса алғанда сағат 13-00-ден 14-30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+1) жеке тұлғаның көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 31 желтоқсандағы № 4-4/704 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11927 болып тіркелген) (бұдан әрі – біліктілік талаптары) пестицидтердi өндiру (формуляциялау), пестицидтердi өткiзу, пестицидтердi аэрозольдік және фумигациялық тәсiлдермен қолдану жөнiндегi қызметтерге қойылатын бiлiктiлiк талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру (формуляциялау) жөніндегі қызмет түрін жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өткізу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+заңды тұлға-лицензиатты бөліп шығару және бөлу нысандарында қайта ұйымдастыру жағдайларынан басқа, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) жеке тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлға-лицензиатты бөлініп шығару және бөліну нысандарында қайта ұйымдастыру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) жеке тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-қосымшаға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастырылған кезде бөлініп шыққан заңды тұлғаға лицензияны қайта ресімдеуге бөліну жүргізілген Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген заңды тұлғаның келісімі туралы шешімнің көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өткізу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкер ретінде тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензиялық алымның бюджетке төленгені туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізілген жағдайда, көрсетілетін қызметті алушы лицензиялық алымды төлеу туралы түбіртектің электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті көрсетуден уәжді бас тартуға негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+1) жеке және заңды тұлғалар осы санаты үшiн Қазақстан Республикасының заңдарында қызмет түрiмен айналысуға тыйым салынуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+2) лицензиялық алымды енгізілмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+3) көрсетілетін қызметті алушының бiлiктiлiк талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру (формуляциялау) жөніндегі қызмет түрін жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+              <w:t>
+4) көрсетілетін қызметті беруші тиісті келісім беретін мемлекеттік органнан көрсетілетін қызметті алушы лицензия беру кезінде қойылатын талаптарға сәйкес келмеуі туралы жауапты алуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес пестицидтерді өткізу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға тыйым салатын заңды күшiне енген сот шешімінің (үкiмiнiң) бар болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+              <w:t>
+6) сот орындаушысы ұсынымының негiзiнде соттың көрсетілетін қызметті алушыға борышкерге лицензияны беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлға-лицензиатты бөліп шығару және бөлу нысандарында қайта ұйымдастыру жағдайларынан басқа, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+7) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) жеке тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келесімнің болмауы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+              <w:t>
+Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде мемлекеттік қызметті көрсетуден бас тарту үшін құжаттарды ұсынбау немесе тиісінше ресімдемеу негіз болып табылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+Заңды тұлға-лицензиат бөлініп шығу және бөліну нысандарында қайта ұйымдастырылған жағдайда мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болып табылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлға-лицензиатты бөлініп шығару және бөліну нысандарында қайта ұйымдастыру кезінде:</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін қажетті құжаттарды ұсынбауы немесе тиісінше ресімдемеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+              <w:t>
+2) көрсетілетін қызметті алушының біліктілік талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
-[...107 lines deleted...]
-Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізілген жағдайда, көрсетілетін қызметті алушы лицензиялық алымды төлеу туралы түбіртектің электрондық көшірмесін ұсынады.</w:t>
+3) егер бұрын лицензия және (немесе) лицензияға қосымша заңды тұлғалар-лицензиаттардың бөліну нәтижесінде жаңадан пайда болған қатарынан басқа заңды тұлғаға қайта ресімделсе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті көрсетуден уәжді бас тартуға негіздер</w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жеке және заңды тұлғалар осы санаты үшiн Қазақстан Республикасының заңдарында қызмет түрiмен айналысуға тыйым салынуы;</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензиялық алымды енгізілмеуі;</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушының бiлiктiлiк талаптарына сәйкес келмеуі;</w:t>
+Мемлекеттік қызметтерді көрсету мәселелері жөніндегі анықтама қызметінің байланыс телефоны 8 (7172) 55-59-61, мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті беруші тиісті келісім беретін мемлекеттік органнан көрсетілетін қызметті алушы лицензия беру кезінде қойылатын талаптарға сәйкес келмеуі туралы жауапты алуы;</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушыға қатысты пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға тыйым салатын заңды күшiне енген сот шешімінің (үкiмiнiң) бар болуы;</w:t>
-[...468 lines deleted...]
-Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7400,50 +6536,108 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімге) ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
@@ -7753,156 +6947,50 @@
       үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7942,51 +7030,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық қоса беріліп отырған құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
+      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке тұлға ___________ ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8304,50 +7392,108 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімге) ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (лицензиардың толық атауы) </w:t>
       </w:r>
     </w:p>
@@ -8711,156 +7857,50 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8900,69 +7940,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық қоса беріліп отырған құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
-[...17 lines deleted...]
-      Осымен мен ұсынатын (толтырылған) ақпараттың дұрыстығы үшін Қазақстан Республикасының заңнамасына сәйкес жауапты екенімді растаймын.</w:t>
+      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басшы _________________________ ______________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9280,50 +8302,108 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімге) ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
@@ -9903,156 +8983,50 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10092,51 +9066,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық қоса беріліп отырған құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
+      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10472,50 +9446,108 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімге) ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
@@ -11221,156 +10253,50 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11410,51 +10336,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық қоса беріліп отырған құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
+      көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басшы ____________________________ _____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11732,68 +10658,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12414,68 +11340,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13367,68 +12293,68 @@
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [Берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13718,55 +12644,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>