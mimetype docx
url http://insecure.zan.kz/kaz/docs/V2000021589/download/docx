--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be20d3b" w14:textId="be20d3b">
+    <w:p w14:paraId="c543915" w14:textId="c543915">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,140 +113,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 3 қарашадағы № 334 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 5 қарашада № 21589 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -938,176 +948,282 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Пестицидтердi өндiру (формуляциялау), пестицидтердi өткiзу, пестицидтердi аэрозольдiк және фумигациялық тәсiлдермен қолдануға байланысты қызметті жүзеге асыруға лицензия беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы </w:t>
+      1. Осы "Пестицидтердi өндiру (формуляциялау), пестицидтердi өткiзу, пестицидтердi аэрозольдiк және фумигациялық тәсiлдермен қолдануға байланысты қызметті жүзеге асыруға лицензия беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және "Пестицидтердi өндiру (формуляциялау), пестицидтердi өткiзу, пестицидтердi аэрозольдiк және фумигациялық тәсiлдермен қолдануға байланысты қызметті жүзеге асыруға лицензия беру" мемлекеттiк қызметті көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1264,80 +1380,398 @@
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркелгені туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензиялық алымның бюджетке төленгені туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2370,50 +2804,156 @@
       3) заңды тұлға-лицензиатты бірігу, қайта құру, заңды тұлға-лицензиатты басқа заңды тұлғаға қосу, бөлініп шығу және бөлу нысандарында қайта ұйымдастырған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері (лицензияда мекенжай көрсетілген жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшаның екінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер дара кәсіпкер-лицензиаттың заңды мекенжайы, заңды тұлға-лицензиаттың орналасқан жерінің мекенжайы "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2861,247 +3401,343 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігі және көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3158,260 +3794,384 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      21. Көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қарауға жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
-[...74 lines deleted...]
-        <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3630,68 +4390,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">көрсету қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға байланысты қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3845,1870 +4605,2350 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
-[...35 lines deleted...]
-www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны беру үшін, оның ішінде заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 11 (он бір) жұмыс күні;</w:t>
-[...17 lines deleted...]
-2) заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін – 3 (үш) жұмыс күні.</w:t>
+www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны беру үшін, оның ішінде заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 11 (он бір) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заңды тұлға-лицензиатты бөлініп шығу және бөлу нысандарында қайта ұйымдастырған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттiк қызметтi көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетiледi.</w:t>
+Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> көзделген жағдайларда лицензиялар және (немесе) лицензияға қосымшалар беру кезінде лицензиялық алым алынбайды.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін қоса алғанда сағат 13-00-ден 14-30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетiледi.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттiк қызметті көрсету кезiнде көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке Қазақстан Республикасы Салық кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>616-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына сәйкес жекелеген қызмет түрлерімен айналысу үшін лицензиялық алым төленеді,ол:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
+1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) лицензияларды қайта ресімдегені үшін – лицензия беру кезіндегі мөлшерлеменің 10 пайызын құрайтын лицензиялық алым төленеді. Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады. Лицензияға қосымшаларды беру кезінде лицензиялық алым алынбайды. "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайларда лицензиялар және (немесе) лицензияға қосымшалар беру кезінде лицензиялық алым алынбайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін қоса алғанда сағат 13-00-ден 14-30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...132 lines deleted...]
-              </w:rPr>
               <w:t>
-заңды тұлға-лицензиатты бөліп шығару және бөлу нысандарында қайта ұйымдастыру жағдайларынан басқа, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
-[...313 lines deleted...]
-Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізілген жағдайда, көрсетілетін қызметті алушы лицензиялық алымды төлеу туралы түбіртектің электрондық көшірмесін ұсынады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті көрсетуден уәжді бас тартуға негіздер</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жеке және заңды тұлғалар осы санаты үшiн Қазақстан Республикасының заңдарында қызмет түрiмен айналысуға тыйым салынуы;</w:t>
+лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) лицензиялық алымды енгізілмеуі;</w:t>
+              <w:t xml:space="preserve">
+1) жеке тұлғаның көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) көрсетілетін қызметті алушының бiлiктiлiк талаптарына сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) көрсетілетін қызметті беруші тиісті келісім беретін мемлекеттік органнан көрсетілетін қызметті алушы лицензия беру кезінде қойылатын талаптарға сәйкес келмеуі туралы жауапты алуы;</w:t>
+              <w:t xml:space="preserve">
+2) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 31 желтоқсандағы № 4-4/704 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11927 болып тіркелген) (бұдан әрі – біліктілік талаптары) пестицидтердi өндiру (формуляциялау), пестицидтердi өткiзу, пестицидтердi аэрозольдік және фумигациялық тәсiлдермен қолдану жөнiндегi қызметтерге қойылатын бiлiктiлiк талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру (формуляциялау) жөніндегі қызмет түрін жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) көрсетілетін қызметті алушыға қатысты пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға тыйым салатын заңды күшiне енген сот шешімінің (үкiмiнiң) бар болуы;</w:t>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өткізу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-6) сот орындаушысы ұсынымының негiзiнде соттың көрсетілетін қызметті алушыға борышкерге лицензияны беруге уақытша тыйым салуы;</w:t>
+              <w:t xml:space="preserve">
+біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+заңды тұлға-лицензиатты бөліп шығару және бөлу нысандарында қайта ұйымдастыру жағдайларынан басқа, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келесімнің болмауы.</w:t>
+1) жеке тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде мемлекеттік қызметті көрсетуден бас тарту үшін құжаттарды ұсынбау немесе тиісінше ресімдемеу негіз болып табылады.</w:t>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлға-лицензиат бөлініп шығу және бөліну нысандарында қайта ұйымдастырылған жағдайда мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болып табылады:</w:t>
+2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін қажетті құжаттарды ұсынбауы немесе тиісінше ресімдемеуі;</w:t>
+заңды тұлға-лицензиатты бөлініп шығару және бөліну нысандарында қайта ұйымдастыру кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) көрсетілетін қызметті алушының біліктілік талаптарына сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve">
+1) жеке тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+заңды тұлғаның көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заңды тұлға-лицензиатты бөліп шығару нысанында қайта ұйымдастырылған кезде бөлініп шыққан заңды тұлғаға лицензияны қайта ресімдеуге бөліну жүргізілген Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген заңды тұлғаның келісімі туралы шешімнің көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілік талаптарына 1-қосымшаға сәйкес пестицидтерді өндіру жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілік талаптарына 2-қосымшаға сәйкес пестицидтерді өткізу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілік талаптарына 3-қосымшаға сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензиялық алымның бюджетке төленгені туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізілген жағдайда, көрсетілетін қызметті алушы лицензиялық алымды төлеу туралы түбіртектің электрондық көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті көрсетуден уәжді бас тартуға негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке және заңды тұлғалар осы санаты үшiн Қазақстан Республикасының заңдарында қызмет түрiмен айналысуға тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алымды енгізілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушының бiлiктiлiк талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті беруші тиісті келісім беретін мемлекеттік органнан көрсетілетін қызметті алушы лицензия беру кезінде қойылатын талаптарға сәйкес келмеуі туралы жауапты алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты пестицидтерді өндіру (формуляциялау), пестицидтерді өткізу, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға тыйым салатын заңды күшiне енген сот шешімінің (үкiмiнiң) бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сот орындаушысы ұсынымының негiзiнде соттың көрсетілетін қызметті алушыға борышкерге лицензияны беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келесімнің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде мемлекеттік қызметті көрсетуден бас тарту үшін құжаттарды ұсынбау немесе тиісінше ресімдемеу негіз болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға-лицензиат бөлініп шығу және бөліну нысандарында қайта ұйымдастырылған жағдайда мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болып табылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін қажетті құжаттарды ұсынбауы немесе тиісінше ресімдемеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының біліктілік талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 3) егер бұрын лицензия және (немесе) лицензияға қосымша заңды тұлғалар-лицензиаттардың бөліну нәтижесінде жаңадан пайда болған қатарынан басқа заңды тұлғаға қайта ресімделсе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6513,50 +7753,156 @@
       үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаның оныншы абзацы жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7365,50 +8711,156 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның оныншы абзацы жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8451,50 +9903,156 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның оныншы абзацы жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9663,50 +11221,156 @@
       (стационарлық үй-жайдың) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымшаның оныншы абзацы жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10068,68 +11732,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10750,68 +12414,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған қызметті жүзеге асыруға лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11703,68 +13367,68 @@
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [Берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12054,55 +13718,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12428,31 +14092,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>