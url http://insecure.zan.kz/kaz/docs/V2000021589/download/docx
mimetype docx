--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c543915" w14:textId="c543915">
+    <w:p w14:paraId="dda21f3" w14:textId="dda21f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>