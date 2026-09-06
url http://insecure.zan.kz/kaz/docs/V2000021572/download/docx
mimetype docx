--- v1 (2026-03-14)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="135c3b8" w14:textId="135c3b8">
+    <w:p w14:paraId="f6642a4" w14:textId="f6642a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -818,51 +818,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1609,249 +1629,220 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекел топтары:</w:t>
-[...161 lines deleted...]
-6) өмір салтынының ерекшеліктеріне байланысты АИТВ-инфекциясын жұқтырудың жоғары тәуекеліне ұшырайтын халықтың негізгі топтарындағы адамдар.</w:t>
+Cозылмалы В және С вирусты гепатиттері бойынша динамикалық байқауда тұрмаған, жүктілік бойынша есепте тұрмаған, 18 жастағы және одан асқан ерлер мен әйелдер (Аурулар мен денсаулыққа байланысты проблемалардың халықаралық статистикалық жіктемесі (бұдан әрі - АХЖ-10) бойынша Z11.5 коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В және С вирусты гепатитін ерте анықтау үшін (2-кезең)</w:t>
+В және С вирустық гепатиттерді ерте анықтау үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нысаналы топ жасына жеткен бронх және өкпе қатерлі ісігімен динамикалық байқауда тұрмаған, темекі шегу өтілі ≥20 қорап-жыл темекі шегетіндер: қазір шегетіндер және темекі шегуден 15 жылдан аз уақытта бас тартқандар "Өндірістердің, жұмыстардың, пайдасына міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер меншікті қаражаты есебінен міндетті кәсіптік зейнетақы жарналарын жүзеге асыратын, еңбек жағдайлары зиянды жұмыстармен айналысатын жұмыскерлер кәсіптерінің тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 24 мамырдағы № 170 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32568 болып тіркелген) көрсетілген кәсіптер бойынша соңғы 10 жыл ішінде зиянды еңбек жағдайларында жұмыс істеген 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70 жастағы* ерлер мен әйелдер (АХЖ-10 бойынша Z 12.2 коды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өкпе обырын ерте анықтау үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2213,313 +2204,459 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) динамикалық байқау – пациенттің денсаулық жағдайын жүйелі түрде байқау, сондай-ақ осы байқаудың нәтижелері бойынша қажетті медициналық көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) медициналық ақпараттық жүйе – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін ақпараттық жүйе (бұдан әрі – МАЖ);</w:t>
+      3) медициналық цифрлық жүйе (бұдан әрі – МЦЖ) – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) скринингтік зерттеулер – әртүрлі аурулардың ерте сатысында дамуын, сондай-ақ олардың пайда болуына ықпал ететін қауіп факторларын анықтау және олардың алдын алу мақсатында клиникалық симптомдары мен шағымдары жоқ халықты медициналық тексеру кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тегін медициналық көмектің кепілдік берілген көлемі – бюджет қаражаты есебінен берілетін медициналық көмектің көлемі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Скринингтік зерттеулер меншік нысанына қарамастан амбулаториялық-емханалық көмек көрсететін денсаулық сақтау ұйымдарында (бұдан әрі – АЕК ұйымдары), оның ішінде скринингтік зерттеулер түрлерін ескере отырып медициналық қызметке лицензиясы бар жылжымалы медициналық кешендер мен медициналық пойыздарды пайдалана отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушілер осы қарап-тексерулерге жататын адамдарға тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде скринингтік зерттеулерден өту үшін жағдайлар жасайды, сондай-ақ жұмыскерлерді олардан өту үшін жұмыс уақыты кезеңінде Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс орнын (лауазымын), орташа жалақысын сақтай отырып, кедергісіз босатады.</w:t>
+      Ірі елді мекендерде қатерлі ісіктерді ерте анықтауға арналған скринингтік зерттеулер тіркелген халық саны 30 000 (отыз мың) адамнан асатын дәрігерлік емхана деңгейінде жүргізіліп, онда скринингтік зерттеулердің өтуін мониторингтеу үшін скринингтік орталықтар мен call-орталықтар құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z67" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес скринингтік зерттеулерге жататын адамдардың нысаналы топтары (бұдан әрі – нысаналы топтар) арасында өткізіледі.</w:t>
+        <w:t>
+      Жұмыс берушілер осы қарап-тексерулерге жататын адамдарға тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде скринингтік зерттеулерден өту үшін жағдайлар жасайды, сондай-ақ жұмыскерлерді олардан өту үшін жұмыс уақыты кезеңінде Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс орнын (лауазымын), орташа жалақысын сақтай отырып, кедергісіз босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 71</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Скринингтік зерттеулер осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес скринингтік зерттеулерге жататын адамдардың нысаналы топтары (бұдан әрі – нысаналы топтар) арасында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Скринингтік зерттеулер жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. АЕК ұйымдары скринингтік зерттеулерді кейіннен динамикалық байқау және халықты сауықтыру арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Скринингтік зерттеулерді жүргізу үшін АЕК ұйымдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың медициналық ұйымына бекітілген адамдардың қатарынан скринингтік зерттеулерге жататын адамдардың нысаналы топтарын қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2554,151 +2691,213 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес скринингтік зерттеулер шеңберінде қызметтерді дәйекті көрсету бағытын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықты скринингтік зерттеулерден өтудің мақсаттары, қажеттілігі және тәртібі туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) скринингтік зерттеулерден өтуге қоңырау шалу, SMS-хабарлама, үй-үйді аралау, сондай-ақ ресми сайттар мен әлеуметтік желілердегі аккаунттардағы ақпараттық науқандар арқылы шақырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) МАЖ-ға нәтижелерді енгізумен скринингтік зерттеу қызметтерін көрсетеді;</w:t>
+      5) МЦЖ-ға нәтижелерді енгізумен скринингтік зерттеу қызметтерін көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарына есепті айдан кейінгі айдың 5-күніне дейін ақпарат бере отырып, жүргізілген скринингтік зерттеулерге ай сайын талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Скринингтік зерттеулер жүргізу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дайындық кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2745,70 +2944,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түпкілікті диагноз қою арқылы қосымша зерттеп-қарау жүргізу үшін екінші кезеңінен (бұдан әрі – екінші кезең);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорытынды кезеңінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дайындық кезеңін АЕК ұйымының орта медицина жұмыскері (бұдан әрі – ОМЖ) жүзеге асырады және мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күнтізбелік жылдың 15 қарашасына дейін алдағы жылы скринингтік зерттеулерге жататын нысаналы топтардың тізімін кейіннен ай сайынғы нысаналы топтарға түзету енгізе отырып, жыл сайын қалыптастыру және жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2819,879 +3018,1075 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықтың нысаналы топтарын скринингтік зерттеулерден өтудің мақсаты, қажеттілігі және тәртібі туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       скринингтік зерттеулердің жедел және уақтылы аяқталуын қамтамасыз ету үшін бейінді мамандардың, клиникалық-диагностикалық зертханалардың және аспаптық зерттеулердің жұмыс графигімен синхрондау арқылы халықтың нысаналы тобын скринингтік зерттеулерге шақыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бірінші кезең пациенттің жағдайындағы қалыпты денсаулық көрсетілімдерінен ауытқулардың болуын анықтау үшін жүргізіледі және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметтер кешенін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде ОМЖ дәрігерге дейінгі көмек кабинетінде мыналарды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауалнама бойынша сұрау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) антропометрия (салмақ, бой, белінің өлшемі), Кетле индексін есептеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қан қысымын өлшеу (бұдан әрі – ҚҚ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) экспресс-тесттерді қолдануымен зертханалық зерттеулер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) скринингтік зерттеуге сәйкес биологиялық материалды жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес диагностикалық зерттеуге жолдаманың үзінді көшірмесін беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. АЕК ұйымының мейіргері скринингтік зерттеудің бірінші кезеңі:</w:t>
-      </w:r>
-[...218 lines deleted...]
-      12. Пациентте зерттеу нәтижелерінің нормадан ауытқулар болған кезде АЕК ұйымының дәрігері скринингтік зерттеу түріне байланысты МАЖ-да жолдаманы қалыптастыру арқылы оны скринингтің екінші кезеңіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Скринингтік зертеулердің екінші кезеңінің көлеміне сәйкес келетін бұрын көрсетілген (соңғы үш ай ішінде) медициналық қызметтердің нәтижелері болған кезде АЕК ұйымының дәрігері клиникалық диагнозды белгілей отырып, скринингті аяқтайды.</w:t>
+      зерттеу нәтижелерінің нормадан ауытқулары болмаған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саламатты өмір салты бойынша консультациялар және мінез-құлықты өзгерту бойынша ұсынымдар жүргізгеннен кейін денсаулыққа қауіп факторларының (ДСИ&gt;25, зиянды әдеттер, ұйқы мен демалыс режимінің бұзылуы) болуын белгілеген кезде аяқтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. В және С вирустық гепатиттерін ерте анықтауға қарап-тексеруге жататын медицина жұмыскерлері бекітілген орны бойынша АЕК ұйымдарында скринингтік зерттеулерден өтеді.</w:t>
+        <w:t xml:space="preserve">
+      11. Скринингтік зерттеулердің екінші кезеңі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес толық зерттеп-қарау арқылы зерттеу нәтижелерінің нормадан ауытқу себептерін белгілеу үшін өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. Гемодиализ, гематология, онкология, трансплантация, жүрек-тамыр және өкпе хирургиясы орталықтары мен бөлімшелерінің пациенттері, жоспарлы операциялық араласуларға түсетін пациенттер, гемотрансфузия (жоспарлы тәртіппен), ағзаларды (ағзалардың бөліктерін), тіндерді, жыныстық, феталдық, дің жасушаларын және биологиялық материалдарды трансплантаттау және ауыстырып отырғызуды алатын пациенттер, жүкті әйелдер бекітілген жері бойынша АЕК ұйымдарында скринингтік зерттеулерден өтеді. </w:t>
+        <w:t>
+      12. Пациентте зерттеу нәтижелерінің нормадан ауытқулар болған кезде АЕК ұйымының дәрігері скринингтік зерттеу түріне байланысты МЦЖ-де жолдаманы қалыптастыру арқылы оны скринингтің екінші кезеңіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Өмір салтының ерекшеліктеріне байланысты АИТВ инфекциясын жұқтырудың жоғары тәуекеліне ұшырайтын халықтың негізгі топтарындағы адамдар АИТВ инфекциясының профилактикасы саласындағы қызметтін жүзеге асыратын денсаулық сақтау ұйымдарында АИТВ инфекциясына тестілеу үшін жүгінген кезде скринингтік зерттеулерден өтеді.</w:t>
+      Скринингтік зертеулердің екінші кезеңінің көлеміне сәйкес келетін бұрын көрсетілген (соңғы үш ай ішінде) медициналық қызметтердің нәтижелері болған кезде АЕК ұйымының дәрігері клиникалық диагнозды белгілей отырып, скринингті аяқтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      16. Скринингтік зерттеулердің қорытынды кезеңі скринингтік зерттеулердің нәтижелерін талдауды және анықталған патологиясы бар пациенттерді динамикалық байқауға қоюды, МАЖ-да деректерді толтыруды аяқтауды, скринингтік зерттеулердің нәтижелері туралы халықты хабардар етуді қамтиды. </w:t>
+        <w:t>
+      16. Қорытынды кезең скринингтік зерттеулер нәтижелерін талдауды, МЦЖ-ге тіркей отырып, қорытынды диагнозды белгілеуді, сондай-ақ халықты скринингтік зерттеулердің нәтижелері туралы хабардар етуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скринингтік зерттеу нәтижелері бойынша патология анықталмаған жағдайда АХЖ-10 бойынша Z01.8 коды көрсетіле отырып, қорытынды диагноз қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21262 болып тіркелген) сәйкес есепке алынуға және динамикалық байқауға жатады.</w:t>
+        <w:t>
+      17. Скринингтік зерттеулер барысында анықталған созылмалы аурулары бар пациенттер "Динамикалық байқауға жататын созылмалы аурулар тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-109/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21262 болып тіркелген) және "Созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру, байқаудың мерзімділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-149/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21513 болып тіркелген) сәйкес есепке алынуға және динамикалық байқауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жіті аурулар анықталған кезде зерттеп-қарау жүргізіледі, толық сауыққанға дейін пациенттің денсаулық жағдайын кейіннен бағалау арқылы емдеу тағайындалады.</w:t>
+      Жіті аурулар анықталған кезде зерттеп-қарау жүргізіледі, толық сауыққанға дейін пациенттің денсаулық жағдайын кейінінен бағалау арқылы емдеу тағайындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скринингтік зерттеулерден өтпеген нысаналы топқа (жүктілігі, ауруы, бекітілген орнының өзгеруі, елден тыс жерлерге уақытша шығуы себептері бойынша және азамат скринингтік зерттеулерден өтуден бас тартқан жағдайда) белгіленген мерзімділігін сақтай отырып, келесі күнтізбелік жыл ішінде скринингтік зерттеулерді жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды кезеңде АЕК ұйыдарының дәрігері МАЖ-ға мінез-құлықтық қауіп факторларын, қорытынды диагнозды бөліп көрсете отырып скринингтік зерттеулердің нәтижелерін енгізеді, толық зерттеп-қарау, байқау бойынша ұсынымдар береді, сондай-ақ мынадай скринингті аяқтау негіздерін көрсетеді: скринингтік зерттеулерді аяқтау, скрининг мерзімдерінің өтуі, пациенттің қайтыс болуы, АЕК басқа ұйымына бекітілуі.</w:t>
+      Қорытынды кезеңде АЕК ұйыдарының дәрігері МЦЖ-ге мінез-құлықтық қауіп факторларын, қорытынды диагнозды бөліп көрсете отырып скринингтік зерттеулердің нәтижелерін енгізеді, толық зерттеп-қарау, байқау бойынша ұсынымдар береді, сондай-ақ мынадай скринингті аяқтау негіздерін көрсетеді: скринингтік зерттеулерді аяқтау, скрининг мерзімдерінің өтуі, пациенттің қайтыс болуы, АЕК басқа ұйымына бекітілуі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жағдайдың аяқталуы – МСАК ұйымына диагностика (қорытынды диагноз), емдеу (нәтижесі (көмек көрсету нәтижесі) бойынша жүгінуіне сәйкес қызмет көрсету бағытының соңында шешімді МАЖ-да тіркеу.</w:t>
+      Жағдайдың аяқталуы – МСАК ұйымына диагностика (қорытынды диагноз), емдеу (нәтижесі (көмек көрсету нәтижесі) бойынша жүгінуіне сәйкес қызмет көрсету бағытының соңында шешімді МЦЖ-де тіркеу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүргізілген скринингтік зерттеулердің нәтижелерін осы зерттеулерді жүзеге асыратын денсаулық сақтау субъектілері электрондық денсаулық паспортына енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық мүмкіндік болмаған кезде медициналық құжаттама кейіннен МАЖ-ға бір күнтізбелік айдан кешіктірілмей енгізіле отырып, қағаз түрінде ресімделеді.</w:t>
+      Техникалық мүмкіндік болмаған кезде медициналық құжаттама кейіннен МЦЖ-ге бір күнтізбелік айдан кешіктірілмей енгізіле отырып, қағаз түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 71</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Скринингтік зерттеулерді жүргізудің көлемі мен мерзімділігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Скринингтік зерттеулерге және халықтың В және С вирустық гепатиттерін, онкологиялық ауруларды ерте анықтауға жататын нысаналы топтар үшін скринингтік зерттеулер көлемін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3706,131 +4101,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы қызметке лицензиясы бар АЕК ұйымдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Халықты скринингтік зерттеулердің мерзімділігі мен оны аяқтау мерзімдері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мерзімдерде жүзеге асырылады.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3909,68 +4336,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Скринингтік зерттеулерге жататын адамдардың нысаналы топтарын скринингтік зерттеулердің көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8861,104 +9288,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Скринингтік зерттеулерге жататын адамдардың нысаналы топтарының скринингтік зерттеулерінің мерзімділігі мен оны аяқтау мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9904,123 +10351,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В және С вирустық гепатиттерін ерте анықтауға азаматтардың декреттелген санаттары (2-кезеңдік)</w:t>
+Cозылмалы В және С вирустық гепатиттері бойынша динамикалық байқауда тұрмаған, жүктілік бойынша есепте тұрмаған, 18 жастағы және одан асқан ерлер мен әйелдер (АХЖ-10 бойынша Z11.5 коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 айда 1 реттен жиі емес</w:t>
+3 жылда 1 рет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ай</w:t>
+60 күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нысаналы топ жасына жеткен бронх және өкпе қатерлі ісігімен динамикалық байқауда тұрмаған, темекі шегу өтілі ≥20 қорап-жыл темекі шегетіндер: қазір шегетіндер және темекі шегуден 15 жылдан аз уақытта бас тартқандар және/немесе "Өндірістердің, жұмыстардың, пайдасына міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер меншікті қаражаты есебінен міндетті кәсіптік зейнетақы жарналарын жүзеге асыратын, еңбек жағдайлары зиянды жұмыстармен айналысатын жұмыскерлер кәсіптерінің тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 24 мамырдағы № 170 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32568 болып тіркелген) көрсетілген мамандықтар бойынша соңғы 10 жыл ішінде зиянды еңбек жағдайларында жұмыс істеген 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70 жастағы* ерлер мен әйелдер (АХЖ-10 бойынша Z 12.2 коды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 жылда 1 рет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10104,1105 +10720,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В және С вирустық гепатиттерін ерте анықтауға тәуекел топтарына скринингтік зерттеулер жүргізу мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...1017 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11210,55 +10825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>