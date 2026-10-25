--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6642a4" w14:textId="f6642a4">
+    <w:p w14:paraId="fe141d2" w14:textId="fe141d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2395,50 +2395,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақты төртінші бөлікпен толықтыру  көзделген - ҚР Денсаулық сақтау министрінің м.а. 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -2712,110 +2780,204 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес скринингтік зерттеулер шеңберінде қызметтерді дәйекті көрсету бағытын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықты скринингтік зерттеулерден өтудің мақсаттары, қажеттілігі және тәртібі туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Денсаулық сақтау министрінің м.а. 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) скринингтік зерттеулерден өтуге қоңырау шалу, SMS-хабарлама, үй-үйді аралау, сондай-ақ ресми сайттар мен әлеуметтік желілердегі аккаунттардағы ақпараттық науқандар арқылы шақырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) МЦЖ-ға нәтижелерді енгізумен скринингтік зерттеу қызметтерін көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарына есепті айдан кейінгі айдың 5-күніне дейін ақпарат бере отырып, жүргізілген скринингтік зерттеулерге ай сайын талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2834,487 +2996,487 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Скринингтік зерттеулер жүргізу мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дайындық кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі кезеңі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пациенттің денсаулық жағдайындағы патологиялық өзгерістердің болуын немесе болмауын анықтау үшін бірінші кезеңінен (бұдан әрі – бірінші кезең);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түпкілікті диагноз қою арқылы қосымша зерттеп-қарау жүргізу үшін екінші кезеңінен (бұдан әрі – екінші кезең);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорытынды кезеңінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дайындық кезеңін АЕК ұйымының орта медицина жұмыскері (бұдан әрі – ОМЖ) жүзеге асырады және мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дайындық кезеңі;</w:t>
+      күнтізбелік жылдың 15 қарашасына дейін алдағы жылы скринингтік зерттеулерге жататын нысаналы топтардың тізімін кейіннен ай сайынғы нысаналы топтарға түзету енгізе отырып, жыл сайын қалыптастыру және жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі кезеңі:</w:t>
+      халықтың нысаналы топтарын скринингтік зерттеулерден өтудің мақсаты, қажеттілігі және тәртібі туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      скринингтік зерттеулердің жедел және уақтылы аяқталуын қамтамасыз ету үшін бейінді мамандардың, клиникалық-диагностикалық зертханалардың және аспаптық зерттеулердің жұмыс графигімен синхрондау арқылы халықтың нысаналы тобын скринингтік зерттеулерге шақыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Бірінші кезең пациенттің жағдайындағы қалыпты денсаулық көрсетілімдерінен ауытқулардың болуын анықтау үшін жүргізіледі және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметтер кешенін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      пациенттің денсаулық жағдайындағы патологиялық өзгерістердің болуын немесе болмауын анықтау үшін бірінші кезеңінен (бұдан әрі – бірінші кезең);</w:t>
+      Бірінші кезеңде ОМЖ дәрігерге дейінгі көмек кабинетінде мыналарды жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауалнама бойынша сұрау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) антропометрия (салмақ, бой, белінің өлшемі), Кетле индексін есептеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қан қысымын өлшеу (бұдан әрі – ҚҚ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспресс-тесттерді қолдануымен зертханалық зерттеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) скринингтік зерттеуге сәйкес биологиялық материалды жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес диагностикалық зерттеуге жолдаманың үзінді көшірмесін беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. АЕК ұйымының мейіргері скринингтік зерттеудің бірінші кезеңі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зерттеу нәтижелерінің нормадан ауытқулары болмаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      түпкілікті диагноз қою арқылы қосымша зерттеп-қарау жүргізу үшін екінші кезеңінен (бұдан әрі – екінші кезең);</w:t>
-[...346 lines deleted...]
-        <w:t>
       саламатты өмір салты бойынша консультациялар және мінез-құлықты өзгерту бойынша ұсынымдар жүргізгеннен кейін денсаулыққа қауіп факторларының (ДСИ&gt;25, зиянды әдеттер, ұйқы мен демалыс режимінің бұзылуы) болуын белгілеген кезде аяқтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3336,90 +3498,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Скринингтік зерттеулердің екінші кезеңі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толық зерттеп-қарау арқылы зерттеу нәтижелерінің нормадан ауытқу себептерін белгілеу үшін өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3438,70 +3600,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Пациентте зерттеу нәтижелерінің нормадан ауытқулар болған кезде АЕК ұйымының дәрігері скринингтік зерттеу түріне байланысты МЦЖ-де жолдаманы қалыптастыру арқылы оны скринингтің екінші кезеңіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скринингтік зертеулердің екінші кезеңінің көлеміне сәйкес келетін бұрын көрсетілген (соңғы үш ай ішінде) медициналық қызметтердің нәтижелері болған кезде АЕК ұйымының дәрігері клиникалық диагнозды белгілей отырып, скринингті аяқтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3720,90 +3882,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қорытынды кезең скринингтік зерттеулер нәтижелерін талдауды, МЦЖ-ге тіркей отырып, қорытынды диагнозды белгілеуді, сондай-ақ халықты скринингтік зерттеулердің нәтижелері туралы хабардар етуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скринингтік зерттеу нәтижелері бойынша патология анықталмаған жағдайда АХЖ-10 бойынша Z01.8 коды көрсетіле отырып, қорытынды диагноз қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3822,190 +3984,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Скринингтік зерттеулер барысында анықталған созылмалы аурулары бар пациенттер "Динамикалық байқауға жататын созылмалы аурулар тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-109/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21262 болып тіркелген) және "Созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру, байқаудың мерзімділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-149/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21513 болып тіркелген) сәйкес есепке алынуға және динамикалық байқауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жіті аурулар анықталған кезде зерттеп-қарау жүргізіледі, толық сауыққанға дейін пациенттің денсаулық жағдайын кейінінен бағалау арқылы емдеу тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скринингтік зерттеулерден өтпеген нысаналы топқа (жүктілігі, ауруы, бекітілген орнының өзгеруі, елден тыс жерлерге уақытша шығуы себептері бойынша және азамат скринингтік зерттеулерден өтуден бас тартқан жағдайда) белгіленген мерзімділігін сақтай отырып, келесі күнтізбелік жыл ішінде скринингтік зерттеулерді жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z71" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды кезеңде АЕК ұйыдарының дәрігері МЦЖ-ге мінез-құлықтық қауіп факторларын, қорытынды диагнозды бөліп көрсете отырып скринингтік зерттеулердің нәтижелерін енгізеді, толық зерттеп-қарау, байқау бойынша ұсынымдар береді, сондай-ақ мынадай скринингті аяқтау негіздерін көрсетеді: скринингтік зерттеулерді аяқтау, скрининг мерзімдерінің өтуі, пациенттің қайтыс болуы, АЕК басқа ұйымына бекітілуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жағдайдың аяқталуы – МСАК ұйымына диагностика (қорытынды диагноз), емдеу (нәтижесі (көмек көрсету нәтижесі) бойынша жүгінуіне сәйкес қызмет көрсету бағытының соңында шешімді МЦЖ-де тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүргізілген скринингтік зерттеулердің нәтижелерін осы зерттеулерді жүзеге асыратын денсаулық сақтау субъектілері электрондық денсаулық паспортына енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық мүмкіндік болмаған кезде медициналық құжаттама кейіннен МЦЖ-ге бір күнтізбелік айдан кешіктірілмей енгізіле отырып, қағаз түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4024,69 +4186,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Скринингтік зерттеулерді жүргізудің көлемі мен мерзімділігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Скринингтік зерттеулерге және халықтың В және С вирустық гепатиттерін, онкологиялық ауруларды ерте анықтауға жататын нысаналы топтар үшін скринингтік зерттеулер көлемін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4101,91 +4263,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы қызметке лицензиясы бар АЕК ұйымдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Халықты скринингтік зерттеулердің мерзімділігі мен оны аяқтау мерзімдері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4336,68 +4498,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Скринингтік зерттеулерге жататын адамдардың нысаналы топтарын скринингтік зерттеулердің көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9288,68 +9450,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Скринингтік зерттеулерге жататын адамдардың нысаналы топтарының скринингтік зерттеулерінің мерзімділігі мен оны аяқтау мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10720,68 +10882,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі мен мерзімділігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В және С вирустық гепатиттерін ерте анықтауға тәуекел топтарына скринингтік зерттеулер жүргізу мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Денсаулық сақтау министрінің 10.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10825,55 +10987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11199,31 +11361,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>