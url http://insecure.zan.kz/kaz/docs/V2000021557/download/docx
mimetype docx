--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c9422f" w14:textId="9c9422f">
+    <w:p w14:paraId="05f4561" w14:textId="05f4561">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің м.а. 2020 жылғы 30 қазандағы № ҚР ДСМ-172/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 30 қазанда № 21557 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 7-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Жол жүрісі туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағына сәйкес </w:t>
+        <w:t xml:space="preserve">, "Жол қозғалысы туралы" Қазақстан Республикасының Заңы 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-117</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -966,150 +976,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы көлік құралдарын басқару құқығын алуға үміткер адамдарды медициналық қарап тексеруден, механикалық көлік құралдары жүргізушісін қайта медициналық қарап тексеруден өткізу қағидалары (бұдан әрі – қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 7-бабының </w:t>
+      1. Осы Көлік құралдарын басқару құқығын алуға үміткер адамдарды медициналық қарап-тексеруден, механикалық көлік құралдары жүргізушісін қайта медициналық куәландырудан өткізу қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Жол жүрісі туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағына сәйкес;</w:t>
+        <w:t xml:space="preserve">, "Жол жүрісі туралы" Қазақстан Республикасының Заңы 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-117</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1844,280 +1854,262 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мемлекеттік қызмет көрсетуді ұсыну тәсілдерін, мерзімін, нысанын және мемлекеттік қызмет көрсету нәтижесін қамтитын "Көлік құралын басқаруға рұқсат алу туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Көлік құралын басқаруға рұқсат алу туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) келтірілген.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Көлік құралын басқаруға рұқсат алу туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) келтірілген. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және денсаулық сақтау субъектілеріне, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе оларға өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және денсаулық сақтау субъектілеріне, "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құжаттарды қабылдау көрсетілетін қызметті беруші (медициналық ұйымдар) арқылы жүзеге асырылады, ал мемлекеттік қызмет көрсету нәтижесін беру "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді электрондық нысанда берген кезде жеке басты куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші порталдағы тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен (сәйкестендіру үшін) алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көресетілетін қызметті электрондық форматта алу үшін көрсетілетін қызметті алушы порталда электрондық цифрлық қолтаңбамен (бұдан әрі - ЭЦҚ) қол қойылған мемлекеттік қызмет көрсетуге сұрау салуды қалыптастырады. Мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші көрсетілетін қызметті алушының "Жеке кабинетіне" электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттарды ұсынған кезде "Жеке кабинетке" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру күнінің белгіленуі туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттардың топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды, анық емес мәліметтерді ұсынған кезде көрсетілетін қызметті беруші Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту түрінде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...161 lines deleted...]
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2430,74 +2422,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      17. Көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсетуді мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Мемлекеттік қызметті көрсету орындарының мекенжайлары Нұр-Сұлтан қаласының денсаулық сақтау басқармасының, Алматы, Түркістан облысының қоғамдық денсаулық сақтау басқармаларының, облыстардың, Шымкент қаласының денсаулық сақтау басқармаларының, сондай-ақ медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдардың интернет-ресурстарында орналастырылады.</w:t>
+      18. Мемлекеттік қызмет көрсету орындарының мекенжайлары Астана қаласының қоғамдық денсаулық сақтау басқармасының, Алматы қаласы мен Түркістан облысының қоғамдық денсаулық сақтау басқармаларының, облыстардың және Шымкент қаласының денсаулық сақтау басқармаларының интернет-ресурстарында, сондай-ақ медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдардың интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2546,74 +2662,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      20. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2918,1465 +3096,1699 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көлік құралын басқаруға рұқсат алу туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 02.05.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Көлік құралын басқаруға рұқсат алу туралы анықтама беру" мемлекеттік көрсетілетін қызметі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Көлік құралын басқаруға рұқсат алу туралы анықтама беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық ұйымдар (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал</w:t>
+Медициналық ұйымдар (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-портал арқылы – құжатты тапсырған сәттен бастап 30 (отыз) минуттан аспайды.</w:t>
+              <w:t xml:space="preserve">
+портал </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+портал арқылы – құжатты тапсырған сәттен бастап 30 (отыз) минуттан аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген № 073/е нысаны бойынша берілген көлік құралын басқаруға рұқсат алу туралы медициналық анықтама не осы Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+              <w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ақылы негізде, мемлекеттік қызмет көрсету құны "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+"Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) бекітілген № 073/е нысаны бойынша берілген көлік құралын басқаруға рұқсат алу туралы медициналық анықтама не осы Тізбенің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+Ақылы негізде, мемлекеттік қызмет көрсету құны "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>202-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес айқындалады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-электрондық сұрау салу нысанындағы өтініш.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес сенбі, жексенбі және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.00-ге дейінгі түскі үзіліспен сағат 9.00-ден 18.00-ге дейін. Бұл ретте әрбір көрсетілетін қызметті беруші жұмыс берушімен Еңбек кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>63-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес еңбек тәртібі қағидаларына сәйкес жұмыс режимін бекітеді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықтауы;</w:t>
+1) көрсетілетін қызметті берушіге: жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық пакетін ұсынбауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынуы;</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+2) порталға: электрондық сұрау салу нысанындағы өтініш. Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімімен "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу арқылы іске асырылған интеграция арқылы цифрлық құжаттар (сәйкестендіру үшін) сервисінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-073/е нысанындағы медициналық анықтаманы беру медициналық ақпараттық жүйеге енгізу және дәрігердің қол қойылған ЭЦҚ арқылы ғана электрондық форматта жүзеге асырылады.</w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықтауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+2) көрсетілетін қызметті алушының осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық пакетін ұсынбауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал арқылы толық пакетті қалыптастыру үшін көрсетілетін қызметті алушы көлік құралын басқаруға рұқсат алу туралы медициналық анықтамасын электрондық форматта қалыптастыру үшін медициналық мекемеде медициналық қарап-тексеруден өтуі қажет.</w:t>
+3) Қағидаларға сәйкес медициналық қарап-тексерудің теріс қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+073/е нысанындағы медициналық анықтаманы беру медициналық цифрлық жүйеге енгізу және дәрігердің қол қойылған ЭЦҚ арқылы ғана электрондық форматта жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы толық пакетті қалыптастыру үшін көрсетілетін қызметті алушы көлік құралын басқаруға рұқсат алу туралы медициналық анықтамасын электрондық форматта қалыптастыру үшін медициналық мекемеде медициналық қарап-тексеруден өтуі қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақырту түймесі, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің анықтамалық қызметтерінде, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығында мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -5066,55 +5478,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5440,31 +5852,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>