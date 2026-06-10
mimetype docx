--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75713b1" w14:textId="75713b1">
+    <w:p w14:paraId="6c45277" w14:textId="6c45277">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 26 қазандағы № ҚР ДСМ-153/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 қазанда № 21532 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 26 қазандағы № ҚР ДСМ-153/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 қазанда № 21532 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің 9-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -348,127 +410,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Денсаулық сақтау министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -663,94 +737,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің (бұдан әрі – Кодекс) 9-бабының </w:t>
+      1. Осы Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану жағдайлары туралы ақпарат (шұғыл хабархат) беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -900,72 +1016,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның обамен, тырысқақпен, сары қызбамен, Денге қызбасымен, Батыс Ніл қызбасымен, Конго-Қырым геморагиялық қызбасымен, шұбар қызбамен, Эбола қызбасымен, Зика қызбасымен, шистозомоздармен және Қазақстан Республикасында бұрын тіркелмеген инфекциялық аурумен ауырудың әрбір оқиғасы және оларға күдіктену туралы науқасты анықтаған медицина қызметкері 3 сағаттың ішінде аумақтық бөлімшеге шұғыл хабархата жібереді. Сондай-ақ облыстардың, республикалық маңызы бар қалалар мен астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органына кезектен тыс ақпарат жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес шұғыл хабархат толтырылады, ол күнтізбелік 3 күннің ішінде аудандық (қалалық) фтизиопульмонологиялық ұйымға (бөлімшеге, кабинетке) және аумақтық бөлімшеге жіберіледі. Өліміне себепші болған "Белсенді туберкулез" диагнозы қайтыс болғаннан кейін анықталған жағдайда диагнозды дәрігер-фтизиатрдың растауы ұсынылады және аумақтық бөлімшеге шұғыл хабархат беріледі.</w:t>
+        <w:t>
+      2) туберкулез ауруы диагнозы қойылған әрбір науқасқа осы Қағидаларға 2-қосымшаға сәйкес туберкулез диагнозы қойылған науқас туралы шұғыл хабарлама толтырылады, ол күнтізбелік 3 күн ішінде аудандық (қалалық) фтизиопульмонологиялық ұйымға (бөлімшеге, кабинетке) және аумақтық бөлімшеге жіберіледі. Өліміне себепші болған "Белсенді туберкулез" диагнозы қайтыс болғаннан кейін анықталған жағдайда диагнозды дәрігер-фтизиатрдың растауы ұсынылады және аумақтық бөлімшеге шұғыл хабархат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туберкулездің бациллярлық түрімен ауыратын науқастар анықталған кезде туберкулездің белсенді емес түрімен ауыратын науқастарда бацилла бөлу пайда болған кезде, сондай-ақ тірі кезінде есепке тұрмаған науқастар туберкулезден қайтыс болған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1023,50 +1119,112 @@
         <w:t>
       3) денсаулық сақтау ұйымдарына медициналық көмек көрсетумен байланысты, пациенттерде, донорларда, қан реципиенттерінде, оның компоненттері мен препараттарында, тіндерде (тіндердің бөліктерінде) және (немесе) ағзаларда (ағзалардың бөліктерінде) анықталған АИТВ-ның әрбір жағдайына АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымдары 12 сағаттың ішінде аумақтық бөлімшеге шұғыл хабархат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) микроспория, трихофития, фавус, қышыманың әрбір жағдайына және оларға күдіктену кезінде екі данадан тұратын шұғыл хабархат толтырылады: бір данасы аумақтық бөлімшеге, екіншісі – күнтізбелік 3 күннің ішінде аудандық (қалалық) тері-венерологиялық диспансеріне (бөлімше, кабинет) жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шұғыл хабархат денсаулық сақтау, сот-медициналық сараптама ұйымдарында меншік нысанына және ведомcтволық тиістілігіне қарамастан ауруды, улануды анықтаған немесе оған күдіктенген медицина қызметкері, сондай-ақ жеке медициналық практикамен айналысатын жеке тұлғалар толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2523,3197 +2681,2894 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Халықтың санитариялық-</w:t>
+              <w:t>Халықтың санитариялық-эпидемиологиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">эпидемиологиялық </w:t>
+              <w:t>саламаттылығы саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саламаттылығы саласындағы </w:t>
+              <w:t>мемлекеттік органға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік органға </w:t>
+              <w:t>инфекциялық аурулар, улану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">инфекциялық аурулар, улану </w:t>
+              <w:t>оқиғалары туралы ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оқиғалары туралы ақпарат </w:t>
+              <w:t>(шұғыл хабархат) беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(шұғыл хабархат) беру </w:t>
-[...25 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алғаш рет белсенді туберкулез ауруы диагнозы қойылған науқас туралы  ШҰҒЫЛ ХАБАРХАТ  ЭКСТРЕННОЕ ИЗВЕЩЕНИЕ  о больном c впервые установленным диагнозом активного туберкулеза</w:t>
+        <w:t xml:space="preserve"> Туберкулез ауруы диагнозы бар науқас туралы ШҰҒЫЛ ХАБАРХАТ ЭКСТРЕННОЕ ИЗВЕЩЕНИЕ о больном c диагнозом туберкулез</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тегі, аты, әкесінің аты (болған жағдайда) (Фамилия, имя, отчество </w:t>
-[...568 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жұмыс орны (Место работы) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы (должность) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жынысы (Пол) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған күні (Дата рождения) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отбасы жағдайы: үйленген (тұрмыс құрған), бойдақ (тұрмыс құрмаған), ажырасқан, жесір</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Семейное положение: (женат, (замужем), холост (не замужем), разведен (а), вдовец (вдова) ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаралу күні (Дата обращения) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы, айы, күні (год, месяц, число)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Диагноз қойылған күн (Дата установления диагноза) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мекенжайы, елді мекен (Адрес, населенный пункт) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшесі (улица) ____________үй (дом), ______ пәтер (квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қала тұрғыны, ауыл тұрғыны (жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Городской житель, сельский житель (вписать) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Толық диагнозы (Полный диагноз) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жаңа жағдай/ Аурудың рецидиві (жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Новый случай/ Рецидив (прописать) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Болжамды жұқтыру ошағы (Предполагаемый источник заражения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Диагноз зертханалық зерттеумен расталды ма, рентген деректері, туберкулез</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      науқастарында Кох бацилласының (КБ) болуын көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Подтвержден ли диагноз лабораторным исследованием, данными рентгена, для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулезных больных указать наличие бациллы Коха (БК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аурудың анықталуы: жүгінген кезінде, профилактикалық қаралу кезінде, стационарда зерттеп-қаралу кезінде (астын сызыңыз, жетпегенін жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Заболевание выявлено: при обращении, при профилактическом осмотре, при обследовании в стационаре (подчеркнуть, вписать недостающее)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Байланыста болған адамдар туралы деректер (Данные о контактных лицах)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1208"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТӘА</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ФИО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Дата рождения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауруға қатысы</w:t>
-[...3 lines deleted...]
-            </w:r>
+Науқасқа қатысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Отношение к больному)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекен-жайы</w:t>
-[...3 lines deleted...]
-            </w:r>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шақырту күні</w:t>
-[...3 lines deleted...]
-            </w:r>
+Шақыртылған күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Дата вызова)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерттеп білуге келген күні</w:t>
-[...3 lines deleted...]
-            </w:r>
+Зерттеп-қарауға тартылған күн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Дата привлечения к обследованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диагнозы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t>
+      Дәрігер (Врач) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ (ФИО) Қолы (Подпись врача) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабархат мынадай аурулардың түрлеріне толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Извещение составляется на следующие формы заболеваний):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Алғашқы туберкулез инфекциясы (Первичная туберкулезная инфекция)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өкпе туберкулезі (Туберкулез легких) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тыныс алу ағзалары туберкулезінің басқа түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Другие формы туберкулеза органов дыхания) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ми қабықтары мен орталық жүйке жүйелерінің туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Туберкулез мозговых оболочек и центральной нервной системы) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ішек, ішперде, шажырқай бездері туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Туберкулез кишечника, брюшины и брызжеечных желез) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сүйек және буын туберкулезі (Туберкулез костей и суставов) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Несеп-жыныс ағзалары туберкулезі (Туберкулез мочеполовых органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқа ағзалар туберкулезі (Туберкулез других органов) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Милиар туберкулезі (Милиарный туберкулез) _____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6039,31 +5894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>