--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4df526f" w14:textId="4df526f">
+    <w:p w14:paraId="3a8ee6a" w14:textId="3a8ee6a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,165 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына беру қағидалары мен шарттарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-150/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 27 қазанда № 21520 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-150/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 27 қазанда № 21520 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі 155-бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 155-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -388,127 +460,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Денсаулық сақтау министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -703,74 +787,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына беру қағидалары мен шарттары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі 155-бабының </w:t>
+      1. Осы Анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына беру қағидалары мен шарттары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 155-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына берудің тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Анатомиялық сый - әрекетке қабілетті адамның өз ағзаларын (ағзасының бөлігін) және (немесе) тіндерін (тінінің бөлігін), тірі кезінде де, қайтыс болғаннан кейін де өз еркімен құрбандық етуі, адам оны тиісінше ресімделген шарт немесе өсиеті арқылы жүзеге асырады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -799,74 +945,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Танылмаған мәйіттер анатомиялық сый ретінде танылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексінің 1-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 158) тармақшасына сәйкес бекітілген әлеуметтік мәні бар аурулар тізбесіне сәйкес танылмаған қайтыс болған және айналасындағылары үшін қауіп төндіретін аурулардан қайтыс болған адамдардың, сондай-ақ оларға қатысты сот-медициналық сараптама жүргізілген адамдардың ақауын анықтау бөлігінде қайтыс болғандардың ағзаларын (ағзаның бөлігін) және (немесе) тіндерін (тіннің бөлігін) биомедициналық зерттеу жүргізу үшін анатомиялық сый ретінде беруге жатпайды.</w:t>
+      3. "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 тіркелді) бұйрығымен бекітілген әлеуметтік мәні бар аурулар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке басы анықталмаған және айналасындағылары үшін қауіп төндіретін аурулардан қайтыс болған адамдардың, сондай-ақ кемшілікті анықтау бөлігіне қатысты сот-медициналық сараптама жүргізілген тұлғалардың ағзаларын (ағзаның бөлігін) және (немесе) тіндерін (тіннің бөлігін) биомедициналық зерттеу жүргізу үшін анатомиялық сый ретінде беруге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Анатомиялық сыйды жасау және денсаулық сақтау ұйымдарына беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -897,70 +1105,114 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Комиссияның құрамына анатомиялық сый беретін және анатомиялық сыйды қабылдайтын денсаулық сақтау ұйымдарының, республикалық мәні бар облыстардың, қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының, сот-медициналық сараптаманы жүргізген органның басшылары кіреді.</w:t>
+      5. Комиссияның құрамына анатомиялық сый беретін және анатомиялық сыйды қабылдайтын денсаулық сақтау ұйымдарының, астананың, облыстардың және республикалық маңызы бар қалалардың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының, сот-медициналық сараптаманы жүргізген органның басшылары кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Анатомиялық сыйды шарт немесе өсиет бойынша беру тәртібі Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ағзаларды (ағзаның бөлігі) және (немесе) тіндерді (тіннің бөлігі) тасымалдау арнайы жабдықты пайдалана отырып жүзеге асырылады, мәйітті тасымалдау оларды сақтауға және тасымалдауға арналған арнайы көлікпен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1194,810 +1446,797 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Анатомиялық сыйды жасау</w:t>
+              <w:t>Анатомиялық сыйды жасау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және денсаулық сақтау</w:t>
+              <w:t>денсаулық сақтау ұйымдарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарына беру</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Анатомиялық сыйды денсаулық сақтау ұйымдарына беру туралы акт 20__ жылғы "___"________________</w:t>
+        <w:t xml:space="preserve"> Анатомиялық сыйды денсаулық сақтау ұйымдарына беру туралы акт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___"________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (анатомиялық сыйды беретін денсаулық сақтау ұйымының басшысы бұйрығының күні мен №) </w:t>
+      (анатомиялық сыйды беретін денсаулық сақтау ұйымының басшысы бұйрығының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні мен №) бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бұйрығымен </w:t>
+      (шарт немесе өсиет жасалған күн және анатомиялық сыйды жасаған адамның тегі, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+      аты,  әкесінің аты (ол болған жағдайда) көрсетіледі немесе мәйіт табылған күнінен </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (шарт немесе өсиет жасалған күн және анатомиялық сыйды жасаған адамның тегі, аты, </w:t>
+      бастап  жиырма күннен бұрын емес мерзімде талап етілмеген мәйітті тіркеген нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен күні  көрсетіледі) негізінде құрылған мынадай құрамдағы комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Комиссия мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      әкесінің аты (болған жағдайда) көрсетіледі немесе мәйіт табылған күнінен бастап </w:t>
+      (анатомиялық сыйды жасаған адамның ағзалары (ағзаның бөлігі) және (немесе) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жиырма күннен бұрын емес мерзімде талап етілмеген мәйітті тіркеген нөмірі мен күні </w:t>
+      тіндері  (тіннің бөлігі) және Т.А.Ә. (ол болған жағдайда) немесе жынысын, жасын, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетіледі) </w:t>
+      нәсілін, денесінің  көлемін және басқа да жеке ерекшеліктерін көрсете отырып, талап </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етілмеген мәйіт көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      негізінде құрылған мынадай құрамдағы комиссия </w:t>
+      (қайтыс болу себебі) анатомиялық сый деп таныды және "Халық денсаулығы және  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+      денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 155-бабының  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+      негізінде осы акт арқылы ағзалары (ағзаның бөлігі) тіндерді (тіннің бөлігі) және  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) талап етілмеген мәйітті (қажеттігінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (Комиссия мүшелерінің тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+      (анатомиялық сыйды қабылдайтын денсаулық сақтау ұйымының атауы)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...451 lines deleted...]
-      Анатомиялық сыйды беретін денсаулық сақтау ұйымының М.О. (болған жағдайда)</w:t>
+      биомедициналық зерттеулер жүргізу және (немесе) оқу мақсаттары үшін ғылыми,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-практикалық мақсаттарда пайдалану үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________-дан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анатомиялық сыйды беретін денсаулық сақтау ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ -ға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы акт 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің тегі,аты, әкесінің аты (ол болған жағдайда), лауазымы, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________  (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анатомиялық сыйды беретін денсаулық сақтау ұйымының М.О. (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2033,2104 +2272,1918 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Анатомиялық сыйды жасау</w:t>
+              <w:t>Анатомиялық сыйды жасау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және денсаулық сақтау</w:t>
+              <w:t>денсаулық сақтау ұйымдарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарына беру</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анатомиялық сыйды беруді және түсуді есепке алу журналы  20__ жылғы "__" ________ басталды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="351"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2107"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомиялық сыйды жасаған адамның немесе талап етілмеген мәйіттің сипаттамалары*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомиялық сыйды жасаған адамның туған күні**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомиялық сыйды жасаған адамның қайтыс болған күні немесе мәйіттің табылған күні**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомиялық сыйды жасау туралы актінің нөмірі мен күні**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомиялық сыйды беретін денсаулық сақтау ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні (талап етілмеген мәйітті берген жағдайда оның табылған күні көрсетіледі)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анатомияық сыйды қабылдайтын денсаулық сақтау ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анатомияық сыйды беретін денсаулық сақтау ұйымы басшысының тегі, аты, әкесінің аты (болған жағдайда) және қолы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2107" w:type="dxa"/>
+Анатомияық сыйды беретін денсаулық сақтау ұйымы басшысының тегі, аты, әкесінің аты (ол болған жағдайда) және қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анатомиялық сыйды қабылдайтын денсаулық сақтау ұйымы өкілінің тегі, аты, әкесінің аты (болған жағдайда), лауазымы және қолы</w:t>
+Анатомиялық сыйды қабылдайтын денсаулық сақтау ұйымы өкілінің тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2107" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="351" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="351" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="351" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...15 lines deleted...]
-      * талап етілмеген мәйіттің жынысы, тегі, аты, әкесінің аты (болған жағдайда), жасы, нәсілі, денесінің көлемі және басқа да ерекше белгілері көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * талап етілмеген мәйіттің жынысы, тегі, аты, әкесінің аты (ол болған жағдайда), жасы, нәсілі, денесінің көлемі және басқа да ерекше белгілері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** күні, айы және жылы белгіленіп көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4530,31 +4583,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>