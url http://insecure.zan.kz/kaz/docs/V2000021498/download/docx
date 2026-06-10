--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7184706" w14:textId="7184706">
+    <w:p w14:paraId="c5a2c65" w14:textId="c5a2c65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,120 +132,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасына және Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>268) тармақшасына</w:t>
+        <w:t xml:space="preserve"> 7) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 23.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -830,172 +830,288 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Дербес деректерді жинау, өңдеу қағидалары (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасына, Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>268) тармақшасына</w:t>
+        <w:t xml:space="preserve"> 7) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және дербес деректерді жинау, өңдеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 23.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) дербес деректер – мәліметтер негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне қатысты, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген мәліметтер;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дербес деректер – оның ішінде биометриялық, негізінде дербес деректер субъектісіне қатысты айқындалған немесе айқындалатын, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген деректер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дербес деректерді бұғаттау – дербес деректерді жинауды, жинақтауды, өзгертуді, толықтыруды, пайдалануды, таратуды, иесіздендіруді және жоюды уақытша тоқтату жөніндегі іс-әрекеттер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1102,68 +1218,300 @@
       8) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – дербес деректерді қамтитын базаны Қазақстан Республикасының заңдарына сәйкес иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дербес деректерді қамтитын базаның операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) дербес деректерге қол жеткізуді бақылаудың мемлекеттік емес сервисі (бұдан әрі – мемлекеттік емес сервис) – дербес деректер субъектісінен дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік емес ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың дербес деректер субъектісімен ақпараттық өзара іс-қимылын қамтамасыз ететін қызмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі (бұдан әрі – мемлекеттік сервис) – дербес деректер субъектісінен дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың дербес деректер субъектісімен және уәкілетті органмен ақпараттық өзара іс-қимылын қамтамасыз ететін қызмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1188,50 +1536,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1841,191 +2209,561 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Субъект немесе оның заңды өкілі дербес деректерді жинауға, өңдеуге жазбаша, мемлекеттік сервис, мемлекеттік емес сервис арқылы не келісімді алғанын растауға мүмкіндік беретін өзге де тәсілмен келісім береді (оны кері қайтарып алады).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерді жинау және (немесе) өңдеу кезінде келісім мемлекеттік сервис арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Егер Қазақстан Республикасының заңдарында немесе шартта өзгеше белгіленбесе, дербес деректерді өңдеуге келісімнің қолданылу мерзімі дербес деректерді жинау мен өңдеу мақсаттарына қол жеткізуге қажетті мерзімнен аспайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 102/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 6-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkStart w:name="z80" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. Егер дербес деректерді жинауға, өңдеуге келісімнің қолданылу мерзімі көрсетілмесе, ол берілген кезінде айқындалған өңдеу мақсаттарына қол жеткізілгенге дейін қолданыста болады деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 6-2-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3. Субъектінің немесе оның заңды өкілінің меншік иесін және (немесе) операторды, сондай-ақ үшінші тұлғаны хабардар ете отырып, дербес деректерді жинауға, өңдеуге келісімді кері қайтарып алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңнамасына сәйкес дербес деректерді сақтау немесе өңдеу талап етілмесе, меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға он бес жұмыс күні ішінде оларды өңдеуді тоқтатуға не уәжді бас тартуды ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 6-3-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Дербес деректерді жинау және өңдеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 12 маусымдағы № 179/НҚ бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32810 болып тіркелген) Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дербес деректерді қорғау жөніндегі шараларды қамтамасыз еткен жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2044,88 +2782,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Дербес деректерді жинау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дербес деректерді жинау осы Қағидалардың 4-3-тармағында және Заңның 9-бабында көзделген жағдайларды қоспағанда, субъектінің немесе оның заңды өкілінің Заңның 8-бабына сәйкес берілген келісімін алғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2144,186 +2882,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасының заңдарында белгіленген жағдайларда Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субъект өз дербес деректерін ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Дербес деректерді өңдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Дербес деректерді жинақтау және сақтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Дербес деректерді жинақтау меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Дербес деректерді сақтауды меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға Қазақстан Республикасының аумағындағы базада жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2396,88 +3134,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Дербес деректерді өзгерту және толықтыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Субъектінің тиісті құжаттармен расталған негіздер болған кезде, меншік иесінен және (немесе) оператордан өз дербес деректерін өзгертуді және толықтыруды талап етуге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2506,70 +3244,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъектінің меншік иесінде және (немесе) операторда, сондай-ақ үшінші тұлғада өз дербес деректерінің болуы туралы білуге, сондай-ақ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректерді жинау және өңдеу фактісін, мақсаттарын, көздерін, тәсілдерін растауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2598,126 +3336,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректерді өңдеу мерзімдерін, оның ішінде оларды сақтау мерзімдерін қамтитын ақпаратты алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте субъект немесе оның заңды өкілі ақпарат алу үшін меншік иесіне және (немесе) операторға не үшінші тұлғаға жазбаша немесе электрондық құжат нысанында не Қазақстан Республикасының заңнамасына қайшы келмейтін қорғау іс-әрекеттерінің элементін қолдану арқылы өзге де тәсілмен өтініш жасау (сұрау салу) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Меншік иесі және (немесе) оператор субъектіге қатысы бар ақпаратты, егер Қазақстан Республикасының заңдарында өзге мерзімдер көзделмесе, субъектінің немесе оның заңды өкілінің өтінішін алған күннен бастап 3 (үш) жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектіге немесе оның заңды өкіліне ақпарат беруден бас тартқан жағдайда, егер Қазақстан Республикасының заңдарында өзге мерзімдер көзделмесе, меншік иесі және (немесе) оператор өтінішті алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде дәлелді жауап ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Дербес деректерді пайдалану, тарату және иесіздендіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Дербес деректерді пайдалануды меншік иесі, оператор және үшінші тұлға Дербес деректердің тізбесінде анықталатын оларды жинаудың бұрын мәлімделген мақсаттары үшін ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2746,70 +3484,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Дербес деректерді жинаудың бұрын мәлімделген мақсаттарының шеңберінен шығатын жағдайларда тарату субъектінің немесе оның заңды өкілінің келісімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2838,90 +3576,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Иесіздендіруді меншік иесі және (немесе) оператор не үшінші тұлға олар таратылғанға дейін қойылған дербес деректерді өңдеу міндеттерін шешуге мүмкіндік беретін иесіздендірудің Қазақстан Республикасының заңнамасына қайшы келмейтін кез келген тәсілімен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Дербес деректерді иесіздендіру рәсімі жүргізілгеннен кейін бастапқы дербес деректерді кері қалпына келтіру мүмкіндігі жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің және (немесе) оператордың не үшінші тұлғаның дербес деректерді иесіздендіруге жұмсаған шығыстарын өтеу, егер меншік иесімен және (немесе) оператормен не үшінші тұлғамен келісімде өзгеше белгіленбесе, иесіздірілген дербес деректерді сұраған адамның есебінен жүзеге асыралды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3022,88 +3760,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Дербес деректерді бұғаттау және жою</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Субъект немесе оның заңды өкілі меншік иесін және (немесе) операторды, сондай-ақ үшінші тұлғаны дербес деректерді жинау және өңдеу жөніндегі талаптарды сақтаулары тұрғысынан тексеру мақсатында уәкілетті органға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Уәкілетті орган субъектінің немесе оның заңды өкілінің өтінішін меншік иесін және (немесе) операторды, сондай-ақ үшінші тұлғаны тарта отырып, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 76-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3180,70 +3918,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Субъект дербес деректерді жинау, өңдеу шарттарының бұзылғаны туралы ақпарат мәлім болған жағдайда, меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан өз дербес деректерін бұғаттауды талап етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға Қазақстан Республикасының заңнамасын бұза отырып жинаған және өңдеген дербес деректер, сондай-ақ Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген өзге де жағдайларда дербес деректер субъектінің талабы бойынша жойылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3442,68 +4180,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Соттардың қызметіндегі дербес деректерді өңдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-параграф алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 03.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3547,55 +4285,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3921,31 +4659,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>