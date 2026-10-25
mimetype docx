--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ba3a6f" w14:textId="9ba3a6f">
+    <w:p w14:paraId="0322ac3" w14:textId="0322ac3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1103,1535 +1103,1069 @@
         <w:t>
       1) өсімдіктерді қорғау құралдары – өсімдіктерді қорғау мақсатында қолданылатын пестицидтер, биоагенттер, сондай-ақ техникалық және басқа да құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пестицидтер – зиянды және аса қауіпті зиянды организмдерге, карантиндік объектілер мен бөтен текті түрлерге, сақталатын ауыл шаруашылығы өнімінің зиянкестеріне қарсы күресу үшін, сондай-ақ тұқымдарды дәрілеу, егінді жинау алдында құрғатып алу, жапырақтарды түсіру және өсімдіктердің өсуін реттеу үшін пайдаланылатын химиялық және (немесе) биологиялық препараттар (инсектицидтер, родентицидтер, фунгицидтер, гербицидтер, өнуге қарсы құралдар және өсімдіктердің өсуін реттеушілер, дефиолианттар, десиканттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе;</w:t>
+        <w:t xml:space="preserve">
+      3. "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссия Алқасының 2015 жылғы 21 сәуірдегі № 30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Еуразиялық экономикалық одақтың кедендік аумағына әкелуге және (немесе) Еуразиялық экономикалық одақтың кедендік аумағынан әкетуге рұқсат беру тәртібі белгіленген тауарлардың тізбесіне енгізілген өсімдіктерді қорғау құралдарының (пестицидтердің) импорты "Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларын бекіту туралы" Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларына (бұдан әрі – Лицензиялар және рұқсаттар беру қағидалары) № 1 қосымшаға сәйкес ресімделген лицензия болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттандыру объектісі;</w:t>
+      4. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+        <w:t xml:space="preserve">
+      5. "Өсімдіктерді қорғау құралдарының (пестицидтерді) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 308</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...260 lines deleted...]
-        </w:rPr>
         <w:t>
       6. Лицензияны алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
-      </w:r>
-[...512 lines deleted...]
-      8. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің кеңсе жұмыскері Тізбенің 8-тармағында көрсетілген құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді тағайындайды.</w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгені туралы ("ЦҮТШ" арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру одан кейінгі жақын жұмыс күні жүзеге асырылады.</w:t>
+      Цифрлық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көрсетілетін қызметті берушінің жауапты жұмыскері құжаттарды тіркеген сәттен бастап 8 (сегіз) жұмыс сағаты ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      7. Мемлекеттік қызмет көрсетудің жалпы мерзімі құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайларда, көрсетілген қызметті беруші бас тарту себебін көрсете отырып, өтінішті қабылдаудан бас тартады. </w:t>
+        <w:t>
+      8. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе жұмыскері Тізбенің 8-тармағында көрсетілген құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру одан кейінгі жақын жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің жауапты жұмыскері құжаттарды тіркеген сәттен бастап 8 (сегіз) жұмыс сағаты ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты жұмыскері ұсынылған құжаттарды және (немесе) мәліметтерді Лицензиялар және рұқсаттар беру қағидаларына сәйкес тексеруді жүзеге асырады. </w:t>
+      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайларда, көрсетілген қызметті беруші бас тарту себебін көрсете отырып, өтінішті қабылдаудан бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тексеру қорытындылары бойынша мемлекеттік қызметті көрсету нәтижесі – осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша уәжді бас тартуды ресімдейді.</w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты жұмыскері ұсынылған құжаттарды және (немесе) мәліметтерді Лицензиялар және рұқсаттар беру қағидаларына сәйкес тексеруді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті берушінің жауапты жұмыскері көрсетілетін қызметті алушыға өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдалымның өткізілетін уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+        <w:t xml:space="preserve">
+      Тексеру қорытындылары бойынша мемлекеттік қызметті көрсету нәтижесі – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензияны не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша уәжді бас тартуды ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+        <w:t>
+      Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті берушінің жауапты жұмыскері көрсетілетін қызметті алушыға өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдалымның өткізілетін уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тыңдалым туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдалым хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      Тыңдалым рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдалым нәтижелері бойынша көрсетілетін қызметті беруші өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру туралы не өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден уәжді бас тарту туралы шешім қабылдайды.</w:t>
+      Тыңдалым туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдалым хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Тыңдалым нәтижелері бойынша көрсетілетін қызметті беруші өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру туралы не өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден уәжді бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Мемлекеттік көрсетілетін қызметтің нәтижесі портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының не оның міндетін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2653,70 +2187,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лицензияның иелері лицензияның қолданылу мерзімі өткеннен кейін күнтізбелік 15 (он бес) күн ішінде көрсетілетін қызметті берушіге Лицензиялар және рұқсаттар беру қағидаларына № 3 қосымшаға сәйкес нысан бойынша тауар экспортына және (немесе) импортына арналған лицензияның орындалғаны туралы анықтама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2735,370 +2269,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Берілген лицензияларға, оның ішінде техникалық сипаттағы себептер бойынша өзгерістер енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізілген (ұйымдық-құқықтық нысанының, атауының не оның орналасқан жерінің өзгеруі) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректері өзгерген жағдайда, көрсетілетін қызметті алушы көрсетілген өзгерістерді растайтын өтінішті және құжаттарды қоса бере отырып, берілген лицензияның қолданылуын тоқтату және жаңа лицензияны ресімдеу туралы сұраныммен көрсетілетін қызметті берушіге портал арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларының 19-тармағына (2014 жылғы 29 мамырдағы Еуразиялық экономикалық одақ туралы шартқа № 7 қосымшаға қосымша) сәйкес көрсетілетін қызметті беруші мынадай жағдайларда лицензияны тоқтату немесе тоқтата тұру туралы шешім қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының портал арқылы көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанында берілген лицензияның қолданылуын тоқтату туралы сұраныммен жүгінуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізу (ұйымдық-құқықтық нысанын, атауын не оның орналасқан жерін өзгерту) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректерін өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия алу мақсатында көрсетілетін қызметті алушы ұсынған құжаттарда дұрыс емес мәліметтердің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) негізінде лицензия берілген бір немесе бірнеше құжаттың қолданылуын тоқтату немесе тоқтата тұру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицензия беруге негіз болған шартты (келісімшартты) орындау кезінде мүше мемлекеттің халықаралық міндеттемелерін бұзуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) егер, қызмет түрі оған қатысты лицензиялау енгізілген тауар айналымына байланысты болса, мұндай лицензияланатын қызмет түрін жүзеге асыруға арналған лицензияны кері қайтарып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лицензия беру кезінде жол берілген, лицензия беруге алып келген, белгіленген тәртіп сақталған кезде беруге болмайтын бұзушылықтардың анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лицензия иесінің халықаралық нормативтік құқықтық актілерде немесе осы Қағидаларда белгіленген лицензия беру шарттарын сақтамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сот шешімінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) көрсетілетін қызметті алушының осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орындамауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Лицензияның қолданылуын тоқтату немесе тоқтата тұру Лицензиялар және рұқсаттар беру қағидаларына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3117,70 +2651,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушыға лицензия беруден бас тарту Тізбенің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3189,848 +2723,734 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
-[...352 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+      16. Көрсетілетін қызметті беруші Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті беруші, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+      Өсімдіктерді қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпараттың әділет органында мемлекеттік тіркелген күнінен бастап 3 (үш) жұмыс күні ішінде Бірыңғай байланыс орталығына, "цифрлық үкіметтің" операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+        <w:t>
+      17. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың 18-тармағында көзделген мерзімдерде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым ҚР ӘРПК 91-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді. Әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) қосымша ақпарат алу қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+        <w:t xml:space="preserve">
+      18. Көрсетілетін қызметті алушының шағымын Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      көрсетілетін қызметті беруші, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      19. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4197,68 +3617,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өсімдіктерді қорғау құралдарының (пестицидтерді) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4290,51 +3710,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4432,1961 +3872,1515 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттiк қызметтi көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жұмыс күні.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттiк қызмет көрсету кезiнде жекелеген қызмет түрлерімен айналысу құқығына лицензия беру үшін көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке Қазақстан Республикасы Салық кодексінің 616-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 10 (он) айлық есептік көрсеткішті құрайтын лицензиялық алым төленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледi.</w:t>
+1) көрсетiлетiн қызметтi алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге қосымшаға сәйкес нысан бойынша өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруге өтiнiш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ЦҮТШ арқылы төлеу жағдайларын қоспағанда, жекелеген қызмет түрлерiмен айналысу құқығы үшiн бюджетке лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сыртқы сауда шартының (келісімшартының) электрондық көшірмесі, оның қосымшалары және (немесе) толықтырулары (бір реттік лицензияларға), ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттiк қызмет көрсету кезiнде жекелеген қызмет түрлерімен айналысу құқығына лицензия беру үшін көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке Қазақстан Республикасы Салық кодексінің </w:t>
-[...37 lines deleted...]
-Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+4) көрсетiлетiн қызметтi алушының "Тауарлар экспорты мен импортын лицензиялау жөніндегі қызметке қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесін, лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініштердің нысандарын, лицензия және (немесе) лицензияға қосымшаның нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қаңтардағы № 67 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11074 болып тіркелген) (бұдан әрі – № 67 бұйрық) белгіленген біліктілік талаптарына сәйкестігін растайтын құжаттардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерiмен айналысу құқығы үшiн бюджетке лицензиялық алымның төленгені туралы (ЦҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті көрсетуден уәжді бас тартуға негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+1) көрсетілетін қызметті алушының лицензия алу үшін ұсынған құжаттарында (мәліметтерде) толық емес немесе дұрыс емес ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларын бекіту туралы" Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларының 10, 11, 12 және 22-тармақтарында көзделген талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияны беруге (рәсімдеуге) негіз болатын бір немесе бірнеше құжаттың қолданысының тоқтатылуы немесе тоқтатыла тұруы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) іске асыру үшін лицензиясы сұратылатын, шартты (келісімшартты) орындау салдарынан болуы мүмкін мүше мемлекеттердің халықаралық міндеттемелерінің бұзылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) импорттың сандық шектеулері ретінде импорттық квотаның, арнайы қорғау шарасы ретінде импорттық немесе арнайы қорғау шарасы ретінде импорттық немесе арнайы квотаның, сондай-ақ тарифтік квотаның таусылуы не олардың болмауы (квоталанатын тауарларға лицензия ресімделген жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). </w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
+6) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 32-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) тармақшасына сәйкес көрсетілетін қызметті алушы үшін қызмет түрімен айналысуға Қазақстан Республикасы заңдарымен тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) лицензиялық алымның енгізілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) көрсетілетін қызметті алушының № 67 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген біліктілік талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) сот орындаушысының ұйғарымы негізінде соттың көрсетілетін қызметті алушыға-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...118 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетiлетiн қызметтi алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге </w:t>
-[...55 lines deleted...]
-3) сыртқы сауда шартының (келісімшартының) электрондық көшірмесі, оның қосымшалары және (немесе) толықтырулары (бір реттік лицензияларға), ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге құжаттың электрондық көшірмесі;</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 77 арқылы алу мүмкіндігі бар. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) көрсетiлетiн қызметтi алушының "Тауарлар экспорты мен импортын лицензиялау жөніндегі қызметке қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесін, лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініштердің нысандарын, лицензия және (немесе) лицензияға қосымшаның нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қаңтардағы № 67 </w:t>
-[...603 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 77 арқылы алу мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www. gov. kz интернет-ресурсында орналастырылған. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторландырылған субъектілер үшін қолжетімді. Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www. gov. kz интернет-ресурсында орналастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторландырылған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9903,68 +8897,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14070,55 +13064,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>