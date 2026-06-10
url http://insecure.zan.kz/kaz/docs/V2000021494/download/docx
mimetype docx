--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fa9f1d" w14:textId="8fa9f1d">
+    <w:p w14:paraId="73bf70f" w14:textId="73bf70f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,140 +189,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -967,120 +957,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1113,212 +1103,440 @@
         <w:t>
       1) өсімдіктерді қорғау құралдары – өсімдіктерді қорғау мақсатында қолданылатын пестицидтер, биоагенттер, сондай-ақ техникалық және басқа да құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пестицидтер – зиянды және аса қауіпті зиянды организмдерге, карантиндік объектілер мен бөтен текті түрлерге, сақталатын ауыл шаруашылығы өнімінің зиянкестеріне қарсы күресу үшін, сондай-ақ тұқымдарды дәрілеу, егінді жинау алдында құрғатып алу, жапырақтарды түсіру және өсімдіктердің өсуін реттеу үшін пайдаланылатын химиялық және (немесе) биологиялық препараттар (инсектицидтер, родентицидтер, фунгицидтер, гербицидтер, өнуге қарсы құралдар және өсімдіктердің өсуін реттеушілер, дефиолианттар, десиканттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссия Алқасының 2015 жылғы 21 сәуірдегі № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Еуразиялық экономикалық одақтың кедендік аумағына әкелуге және (немесе) Еуразиялық экономикалық одақтың кедендік аумағынан әкетуге рұқсат беру тәртібі белгіленген тауарлардың тізбесіне енгізілген өсімдіктерді қорғау құралдарының (пестицидтердің) импорты "Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларын бекіту туралы" Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларына (бұдан әрі – Лицензиялар және рұқсаттар беру қағидалары) № 1 қосымшаға сәйкес ресімделген лицензия болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1337,128 +1555,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Өсімдіктерді қорғау құралдарының (пестицидтерді) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1497,328 +1715,1770 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лицензияны алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызмет көрсетудің жалпы мерзімі құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Көрсетілетін қызметті берушінің кеңсе жұмыскері Тізбенің 8-тармағында көрсетілген құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру одан кейінгі жақын жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің жауапты жұмыскері құжаттарды тіркеген сәттен бастап 8 (сегіз) жұмыс сағаты ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайларда, көрсетілген қызметті беруші бас тарту себебін көрсете отырып, өтінішті қабылдаудан бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты жұмыскері ұсынылған құжаттарды және (немесе) мәліметтерді Лицензиялар және рұқсаттар беру қағидаларына сәйкес тексеруді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тексеру қорытындылары бойынша мемлекеттік қызметті көрсету нәтижесі – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензияны не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша уәжді бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті берушінің жауапты жұмыскері көрсетілетін қызметті алушыға өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдалымның өткізілетін уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдалым рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдалым туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдалым хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдалым нәтижелері бойынша көрсетілетін қызметті беруші өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беру туралы не өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия беруден уәжді бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметтің нәтижесі портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының не оның міндетін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 422</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік қызмет көрсетудің жалпы мерзімі құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күнін құрайды.</w:t>
+      10. Лицензияның иелері лицензияның қолданылу мерзімі өткеннен кейін күнтізбелік 15 (он бес) күн ішінде көрсетілетін қызметті берушіге Лицензиялар және рұқсаттар беру қағидаларына № 3 қосымшаға сәйкес нысан бойынша тауар экспортына және (немесе) импортына арналған лицензияның орындалғаны туралы анықтама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+      11. Берілген лицензияларға, оның ішінде техникалық сипаттағы себептер бойынша өзгерістер енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің кеңсе жұмыскері Тізбенің 8-тармағында көрсетілген құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді тағайындайды.</w:t>
+      12. Заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізілген (ұйымдық-құқықтық нысанының, атауының не оның орналасқан жерінің өзгеруі) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректері өзгерген жағдайда, көрсетілетін қызметті алушы көрсетілген өзгерістерді растайтын өтінішті және құжаттарды қоса бере отырып, берілген лицензияның қолданылуын тоқтату және жаңа лицензияны ресімдеу туралы сұраныммен көрсетілетін қызметті берушіге портал арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларының 19-тармағына (2014 жылғы 29 мамырдағы Еуразиялық экономикалық одақ туралы шартқа № 7 қосымшаға қосымша) сәйкес көрсетілетін қызметті беруші мынадай жағдайларда лицензияны тоқтату немесе тоқтата тұру туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының портал арқылы көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанында берілген лицензияның қолданылуын тоқтату туралы сұраныммен жүгінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізу (ұйымдық-құқықтық нысанын, атауын не оның орналасқан жерін өзгерту) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректерін өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия алу мақсатында көрсетілетін қызметті алушы ұсынған құжаттарда дұрыс емес мәліметтердің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізінде лицензия берілген бір немесе бірнеше құжаттың қолданылуын тоқтату немесе тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицензия беруге негіз болған шартты (келісімшартты) орындау кезінде мүше мемлекеттің халықаралық міндеттемелерін бұзуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер, қызмет түрі оған қатысты лицензиялау енгізілген тауар айналымына байланысты болса, мұндай лицензияланатын қызмет түрін жүзеге асыруға арналған лицензияны кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лицензия беру кезінде жол берілген, лицензия беруге алып келген, белгіленген тәртіп сақталған кезде беруге болмайтын бұзушылықтардың анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицензия иесінің халықаралық нормативтік құқықтық актілерде немесе осы Қағидаларда белгіленген лицензия беру шарттарын сақтамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сот шешімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) көрсетілетін қызметті алушының осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орындамауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Лицензияның қолданылуын тоқтату немесе тоқтата тұру Лицензиялар және рұқсаттар беру қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушыға лицензия беруден бас тарту Тізбенің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру одан кейінгі жақын жұмыс күні жүзеге асырылады.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктерді қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Қағидалар өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1831,1450 +3491,546 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көрсетілетін қызметті берушінің жауапты жұмыскері құжаттарды тіркеген сәттен бастап 8 (сегіз) жұмыс сағаты ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      17. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың 18-тармағында көзделген мерзімдерде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайларда, көрсетілген қызметті беруші бас тарту себебін көрсете отырып, өтінішті қабылдаудан бас тартады. </w:t>
-[...185 lines deleted...]
-      Мемлекеттік көрсетілетін қызметтің нәтижесі портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының не оның міндетін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      Шағым ҚР ӘРПК 91-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді. Әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 308</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...320 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      10) көрсетілетін қызметті алушының осы Қағидалардың </w:t>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      18. Көрсетілетін қызметті алушының шағымын Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      көрсетілетін қызметті беруші, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өсімдіктерді қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.</w:t>
-[...17 lines deleted...]
-      Уәкілетті орган Қағидалар өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 08.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 422</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың 18-тармағында көзделген мерзімдерде қаралуға тиіс.</w:t>
+        <w:t xml:space="preserve">
+      19. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді. Әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалынған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті беруші, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      19. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+      20. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3441,124 +4197,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өсімдіктерді қорғау құралдарының (пестицидтерді) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 19.09.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3656,1057 +4432,1435 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жұмыс күні.</w:t>
+"Электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттiк қызметтi көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледi.</w:t>
-[...55 lines deleted...]
-Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  6-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетiлетiн қызметтi алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге </w:t>
-[...111 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерiмен айналысу құқығы үшiн бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Мемлекеттiк қызмет көрсету кезiнде жекелеген қызмет түрлерімен айналысу құқығына лицензия беру үшін көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке Қазақстан Республикасы Салық кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>616-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына сәйкес 10 (он) айлық есептік көрсеткішті құрайтын лицензиялық алым төленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www. gov. kz ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетiлетiн қызметтi алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдіктерді қорғау құралдарының (пестицидтерді) импортына лицензия беруге арналған өтiнiш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, жекелеген қызмет түрлерiмен айналысу құқығы үшiн бюджетке лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сыртқы сауда шартының (келісімшартының) электрондық көшірмесі, оның қосымшалары және (немесе) толықтырулары (бір реттік лицензияларға), ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетiлетiн қызметтi алушының "Тауарлар экспорты мен импортын лицензиялау жөніндегі қызметке қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесін, лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініштердің нысандарын, лицензия және (немесе) лицензияға қосымшаның нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қаңтардағы № 67 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11074 болып тіркелген) (бұдан әрі – № 67 бұйрық) белгіленген біліктілік талаптарына сәйкестігін растайтын құжаттардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, пестицидтерді өндіруге (формуляциялауға), пестицидтерді өткізуге, пестицидтерді аэрозольдік немесе фумигациялық тәсілдермен қолдануға лицензияның бар-жоғы туралы, салық органында есепке қойылғаны туралы, жекелеген қызмет түрлерiмен айналысу құқығы үшiн бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4956,50 +6110,170 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) сот орындаушысының ұйғарымы негізінде соттың көрсетілетін қызметті алушыға-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8629,68 +9903,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау құралдарының (пестицидтердің) импортына лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12796,55 +14070,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13170,31 +14444,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>