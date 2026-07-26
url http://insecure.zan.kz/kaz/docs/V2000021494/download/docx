--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73bf70f" w14:textId="73bf70f">
+    <w:p w14:paraId="9ba3a6f" w14:textId="9ba3a6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>