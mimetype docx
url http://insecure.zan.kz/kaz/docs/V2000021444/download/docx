--- v1 (2025-12-27)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c6f165" w14:textId="8c6f165">
+    <w:p w14:paraId="273c0a2" w14:textId="273c0a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -863,180 +863,170 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүдделер қақтығысы – аттестаттау комиссиясы мүшесінің жеке мүдделілігі объективті шешім қабылдауға әсер етуі мүмкін жағдай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалау жөніндегі ұйым – денсаулық сақтау саласындағы білім алушылардың, кәсіптік даярлық түлектерінің және мамандардың білімі мен дағдыларын бағалауды жүзеге асыратын уәкілетті орган аккредиттеген ұйым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 1-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аттестаттауды Кодекстің 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1091,1999 +1081,1705 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген денсаулық сақтау саласындағы мемлекеттік органдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аттестаттауға мынадай адамдар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z88" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) азаматтардың денсаулығын сақтау, медициналық және фармацевтикалық ғылым, медициналық және фармацевтикалық білім, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық көрсетілетін қызметтердің сапасын бақылау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган (бұдан әрі – уәкілетті орган) жүргізетін республикалық деңгейде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органға ведомстволық бағынысты денсаулық сақтау ұйымдарының басшылары және олардың орынбасарлары, филиалдардың басшылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымдарының басшылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары (бұдан әрі – ЖАО) жүргізетін жергілікті деңгейде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшылары және олардың орынбасарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдары (бұдан әрі – денсаулық сақтау басқармалары) жүргізетін жергілікті деңгейде: оларға ведомстволық бағынысты денсаулық сақтау ұйымдарының басшылары және олардың орынбасарлары.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту.  3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аттестаттау мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестаттау жүргізу тәртібін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеуді өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әңгімелесуді өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аттестаттау жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аттестаттауды республикалық деңгейде жүргізуді ұйымдастыру уәкілетті органның құрылымдық бөлімшесінің жауапты тұлғасына (бұдан әрі – жұмыс органының жауапты тұлғасы), жергілікті деңгейде – ЖАО-нда аттестаттауды жүргізуді ұйымдастыру үшін жауапты тұлғасына (бұдан әрі – ЖАО-ның жауапты тұлғасы) және Денсаулық сақтау басқармасында аттестаттауды жүргізуді ұйымдастыру үшін жауапты тұлғасына (бұдан әрі – Денсаулық сақтау басқармасының жауапты тұлғасы) жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Денсаулық сақтау </w:t>
+        <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>министрінің 03.11.2025</w:t>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жұмыс органының, ЖАО-ның және Денсаулық сақтау басқармасының жауапты тұлғалары аттестатталатын адамдардың тізімін қалыптастыру үшін аттестаттауға жататын адамдар туралы деректерді, оның ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша адамдардың қызметтік тізімдерін жинақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (19.01.</w:t>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аттестаттауға жататын адамдардың тізімдерін, аттестаттау жүргізу кестесін және аттестаттау комиссияларының құрамын тиісті мемлекеттік органның басшысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестаттау комиссиясы республикалық және жергілікті деңгейлерде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық аттестаттау комиссиясының құрамына уәкілетті органның, денсаулық сақтау ұйымдарының, медициналық білім беру ұйымдарының өкілдері енгізіледі, сондай-ақ келісім бойынша үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті аттестаттау комиссиясының құрамына денсаулық сақтау басқармаларының басшыларын және олардың орынбасарларын аттестаттауды өткізу үшін ЖАО-ның, уәкілетті органның және оның ведомстволарының, медициналық білім беру ұйымдарының, уәкілетті органға бағынысты денсаулық сақтау ұйымдары филиалдарының өкілдері енгізіледі, сондай-ақ келісім бойынша үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті аттестаттау комиссиясының құрамына денсаулық сақтау басқармаларына ведомстволық бағынысты денсаулық сақтау ұйымдарының басшыларын және олардың орынбасарларын аттестаттауды өткізу үшін денсаулық сақтау басқармаларының, медициналық білім беру ұйымдардың өкілдері, сондай-ақ келісім бойынша үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиясының құрамына үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдерін енгізуді келісу жұмыс органының, ЖАО-ның және Денсаулық сақтау басқармасының жауапты тұлғалары аталған ұйымдарға ресми сұрау салуды жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиясының құрамына үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдерінен басшылар және олардың орынбасарлары лауазымдарын атқаратын тұлғалар енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиясының құрамына мүдделер қақтығысы бар адамдар енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мына жағдайлар мүдделер қақтығысы болып саналады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестаттау комиссия мүшесі аттесталаттын адаммен неке (ерлі-зайыптылық) қатынаста болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z91" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аттестаттау комиссия мүшесі аттесталаттын адаммен жақын туыстық байланыстарында болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аттестаттау комиссиясы мүшесінде аттестатталатын адаммен мүдделер қақтығысы туындаған жағдайда, жұмыс органының, ЖАО-ның және Денсаулық сақтау басқармасының жауапты тұлғалары анықталған кезден бастап 3 жұмыс күні ішінде тиісті мемлекеттік орган басшысының бұйрығына өзгерістер енгізу жолымен мүдделер қақтығысы туындаған аттестаттау комиссиясының мүшесін шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиялары мүшелерінің саны кемінде бес адамды құрайды. Аттестаттау комиссиясы мүшелерінің арасынан төраға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2026 бастап күшіне енеді</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) бұйрығымен.</w:t>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс органының, ЖАО-ның және Денсаулық сақтау басқарманың жауапты тұлғалары аттестаттау басталғанға дейін 30 (отыз) күнтізбелік күннен кешіктірмей аттестаттау жүргізу мерзімдері, оның ішінде аттестатталатын адамдар мен аттестаттау жүргізу кестелері туралы хабарламаны тиісті кадр қызметтеріне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аттестаттауды республикалық деңгейде өткізу үшін жұмыс органының жауапты тұлғасы уәкілетті органға ведомстволық бағынысты денсаулық сақтау ұйымдарының кадр қызметтері ұсынған деректер бойынша аттестатталатын адамдардың тізімін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті деңгейде ЖАО-ның жауапты тұлғасы Денсаулық сақтау басқармаларының кадр қызметтері ұсынған деректер бойынша аттестатталатын адамдардың тізімін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау басқармасының жауапты тұлғасы Денсаулық сақтау басқармаларына ведомстволық бағынысты денсаулық сақтау ұйымдарының кадр қызметтері ұсынған деректер бойынша аттестатталатын адамдардың тізімін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу басталғанға дейін 5 (бес) жұмыс күні бұрын жұмыс органының, ЖАО-ның және Денсаулық сақтау басқармасының жауапты тұлғалары бағалау жөніндегі ұйымға аттестатталатын адамдардың жалпы тізімін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 03.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тест сұрақтарын бекіту үшін уәкілетті органның сараптау комиссиясы құрылады (бұдан әрі – сараптау комиссиясы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптау комиссиясы уәкілетті орган қызметкерлерінің, сондай-ақ менеджмент және қоғамдық денсаулық сақтау саласындағы мамандардың арасынан құрылады және кемінде бес адамнан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жұмыс органының жауапты тұлғасы аттестаттау басталғанға дейін бағалау жөніндегі ұйымға әзірленген тест тапсырмаларын сараптау комиссиясына ұсыну қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптау комиссиясы әзірленген тест сұрақтарын 3 (үш) жұмыс күн ішінде қарайды. Қарау нәтижелері бойынша сараптау комиссиясы барлық комиссия мүшелерінің шоғырландырылған пікірінің негізінде қорытынды ұсынады. Бұл ретте, тест тапсырмаларын мақұлдау не мақұлдамау туралы шешім бірауыздан қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сараптау комиссиясы тест тапсырмаларын қабылдаған жағдайда бағалау жөніндегі ұйым оларды өзінің ресми интернет-ресурсына, бірақ аттестаттау басталғанға дейін 20 (жиырма) күнтізбелік күннен кешіктірмей орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сараптау комиссиясы мүшелерінің бірі тест тыпсырмаларын қабылдамаған жағдайда тест тапсырмалары – қабылданбаған деп есептеледі және әр тест тапсырмасы бойынша ескертулер мен ұсынымдар ұсыныла отырып қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест тапсырмалары қабылданбаған жағдайда, жұмыс органының жауапты тұлғасы бағалау жөніндегі ұйымға әрбір тест тапсырмасы бойынша сараптау комиссиясының ескертулері мен ұсынымдарын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау жөніндегі ұйым барлық ескертулерді түзетіп, 2 (екі) жұмыс күні ішінде мақұлдауды алу үшін тест тапсырмаларын сараптау комиссиясына қарауға қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Аттестаттау жүргізу тәртібі</w:t>
-[...1090 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тестілеуді өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тест бағалау жөніндегі ұйымның базасында электрондық форматта өткізіледі, тест тапсырмаларының саны 100 (жүз) сұрақтан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тестілеуге Қазақстан Республикасы азаматының жеке басын куәландыратын құжаты бар аттестатталатын адамдар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тестілеуге қатысу үшін аттестатталатын адам тестілеу басталатын уақыттан кешікпей тестілеу залына келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестатталатын адамды тестілеу уақыты мен күні туралы жұмыс органының жауапты тұлғасы немесе Денсаулық сақтау басқармасының жауапты тұлғасы тестілеу басталғанға дейін 5 (бес) жұмыс күні бұрын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тестілеуге жіберу кезінде қол және/немесе рамалы типтегі металл іздегіштер қолданылады. Тестілеуге жіберу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде қауіпсіздікті қамтамасыз ету, сондай-ақ тыйым салынған заттарды кіргізуге жол бермеу шеңберінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тестілеу басталғанға дейін бағалау жөніндегі ұйымның операторы аттестатталатын адамдарды тестілеу тәртібімен таныстырады және тестілеу рәсімі бойынша туындаған сұрақтарға жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тестілеу сәтінде өзін нашар сезінген аттестатталатын адам бұл туралы тестілеу басталғанға дейін бағалау жөніндегі ұйымның операторына хабарлайды. Мұндай жағдайда осындай адамдарды тестілеу осы күн ішінде басқа уақытта немесе тестілеу кестесіне сәйкес басқа күні өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тестілеу залы тестілеу процессінің бейнежазбасын жүргізу үшін бейнебақылау камераларымен жабдықталған. Бейнебақылау жазбалары тестілеу аяқталғаннан кейін 30 (отыз) күнтізбелік күн ішінде бағалау жөніндегі ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аттестатталатын адамдар тестілеу барысында басқа аттестатталатын адамдармен сөйлеспейді, материалдармен алмаспайды, қағаз және өзге де жеткізгіштердегі ақпаратты пайдаланбайды, тестілеу залынан шықпайды, оларға шпаргалкаларды, оқулықтар мен әдістемелік әдебиеттерді, калькуляторды, фотоаппаратты, ұялы байланыс құралдарының (пейджер, ұялы телефондар, планшеттер, ноутбуктер, плейерлер, модемдер (мобильді роутерлер), радио-электрондық байланыстың (Wi-Fi (Вай-фай), Bluetooth (Блютуз), Dect (Дект), 3G (3 Джи), 4G (4 Джи), сымы бар және сымсыз құлаққаптар және басқалары) кез-келген түрлерін аудиторияға кіргізуге және қолдануға рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аттестатталатын адам осы Қағидалардың 22-тармағының талаптарын бұзған жағдайда, оператор мұндай адамның тестілеу процесін тоқтатады және оны тестілеу залынан шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте оператор бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тыйым салынған заттарды анықтау және тестілеуден шығару актісін (бұдан әрі – бұзушылық туралы акті) жасайды. Аттестатталатын адам тестілеуден өтпеген болып есептеледі, оның нәтижелері жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тест тапсырмаларын орындауға 1 сағат 40 минут беріледі, көрсетілген уақыты өткеннен кейін тестілеу автоматты түрде аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тестілеудің дұрыс жауаптарын есептеу компьютерлік тестілеу бағдарламасының көмегімен автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тест тапсырмаларының жалпы санының ішінде бірінші басшылар үшін – 70% - дан кем, басшылардың орынбасарлары үшін - 60%-дан кем дұрыс жауап жинаған кезде тестілеу нәтижесі теріс деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тестілеу аяқталғаннан кейін 30 (отыз) минуттан кешіктірмей аттестатталатын адамдарға олардың нәтижелері қолдарына беріледі және жұмыс күнінің соңына дейін денсаулық сақтау саласындағы тиісті мемлекеттік органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тестілеуден өту кезінде теріс нәтиже алған аттестатталатын адам әңгімелесуге жіберілмейді және бастапқы аттестаттау өткізілген күннен бастап 6 (алты) айдан кейін аттестаттауға қайта тапсыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестаттаудан қайта өтуге жататын аттестатталатын адамдар туралы шешім денсаулық сақтау саласындағы тиісті мемлекеттік орган басшысының не оны алмастыратын адамның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қайта тестілеуден өтпеген аттестатталатын адамдар аттестатталмаған болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Аттестатталатын адам тестілеу нәтижелерімен келіспеген жағдайда оларды қарау мақсатында тиісті мемлекеттік органдарда апелляциялық комиссиялар құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Апелляциялық комиссияның құрамына республикалық деңгейде уәкілетті органның, жергілікті деңгейде денсаулық сақтау басқармаларының, медициналық білім беру және ғылыми ұйымдардың өкілдері енгізіледі, сондай-ақ келісім бойынша үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің, кәсіподақтардың өкілдері енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия мүшелерінің саны кемінде 5 (бес) адамды құрайды. Апелляциялық комиссия мүшелерінің арасынан төраға тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Апелляциялық комиссияның құрамы тиісті мемлекеттік органның басшысының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Апелляциялық комиссияның жұмысын жұмыс органының жауапты тұлғасы немесе Денсаулық сақтау басқармасының жауапты тұлғасы ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Апелляцияға өтініш аттестатталатын адамнан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты сұрақтардың дұрыстығына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3094,188 +2790,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық ақауларға сілтеме жасай отырып, тестілеу нәтижелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұзушылық туралы актіге шағымданған жағдайларда қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Апелляцияға өтінішті осы Қағидалардың 34-тармағында белгіленген себептерді көрсете отырып, шекті мәннен төмен тестілеу нәтижелерін алған аттестатталатын адамның өзі жұмыс органының жауапты тұлғасына немесе Денсаулық сақтау басқармасының жауапты тұлғасына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Апелляцияға өтініш тестілеу өткеннен кейін 7 (жеті) жұмыс күні ішінде қабылданады және апелляциялық комиссия соңғы өтініш түскеннен кейін 3 (үш) жұмыс күн ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Нақты сұрақтардың дұрыстығына шағымданған кезде апелляциялық комиссия үміткерлерді тестілеудің толық нәтижелерін: аттестатталатын адам дұрыс жауап бермеген тест тапсырмаларын және оның жауап нұсқаларын қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Егер апелляциялық комиссия тестілеудің дұрыс емес сұрақтарының негізділігі бөлігінде аттестатталатын адамның пайдасына шешім қабылдаған жағдайда осы сұрақтар бойынша жауаптардың саны тестілеудің нәтижесіне дұрыс жауап берілген ретінде қосылады және аттестатталатын адам осы Қағидалардың 26-тармағын ескере отырып әңгімелесуге жіберіледі не бекітілген кестеге сәйкес мерзімде тестілеуді қайта тапсыруға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Тестілеу нәтижелеріне шағым жасалған кезде жұмыс органының жауапты тұлғасы немесе Денсаулық сақтау басқармасының жауапты тұлғасы бағалау жөніндегі ұйымнан, оның ішінде тестілеу кезінде қатысқан оператордан аттестатталатын адам жазған дәлелдер бойынша тиісті түсініктемелер сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер апелляциялық комиссия шағымының негізділігі және оның тестілеудің қалыпты жүруіне кедергі келтірген себеп-салдарлардың объективтілігі бөлігінде аттестатталатын адамның пайдасына шешім қабылдаған жағдайда апелляцияны қанағаттандыру және бекітілген кестеге сәйкес мерзімдерде оны тестілеуді қайта тапсыруға жіберу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Апелляцияға алынған өтінішті қарау нәтижелері бойынша апелляциялық комиссия екі шешімнің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) апелляцияны қанағаттандырусыз қалдыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3286,262 +2982,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үміткердің апелляциясын қанағаттандыру және әңгімелесуге жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тестті қайта тапсыруға жіберу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Апелляциялық комиссияның шешімін жұмыс органының жауапты тұлғасы немесе денсаулық сақтау басқармасының жауапты тұлғасы өтініш берушіге (телефон байланысы арқылы, оның ішінде хабарлама жіберу арқылы) жұмыс күнінің соңына дейін жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік даусымен қабылданады. Дауыстар тең болған жағдайда төрағаның дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның шешімдері хаттамалармен ресімделеді, оған осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелері қол қояды. Апелляциялық комиссияның шешімі жалпы санының үштен екісі болған жағдайда заңды болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әңгімелесуді өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Аттестатталатын адамдарға әңгімелесу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген құрылым бойынша ұйымның қызметі туралы есебін презентация түрінде аттестаттау комиссиялары өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Шешім қабылдау кезінде аттестаттау комиссиялары мынадай факторларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қатарынан екі жыл ішінде басым бағыттар бойынша халық денсаулығының негізгі көрсеткіштеріне қол жеткізбеуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орындаушылық тәртіпті бұзғаны, оның ішінде рұқсаттар мен хабарламалар туралы заңнаманы бұзғаны үшін тәртіптік жазаларды (соңғы алты ай ішінде) ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Аттестаттау комиссиялары ұсынылған материалдарды зерделеп, аттестатталатын адаммен әңгімелесу өткізіп, аттестатталатын адамның әңгімелесуді бағалау парағына қойған баллдарды есептеу нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аттестатталды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3552,70 +3248,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайта аттестаттауға жатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестатталған жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Қайта аттестаттау осы Қағидалармен айқындалған тәртіппен бастапқы аттестаттау өткізілген күннен бастап кемінде 6 (алты) айдан кейін өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аттестаттау комиссиясы қайта аттестаттау қорытындысы бойынша мынадай шешімдердің бірін қабылдайды: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3726,224 +3422,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Аттестаттау комиссияның құрамының үштен екі бөлігінен кем емес қатысқан жағдайда отырысы заңды болып табылады. Дауыстар тең болған жағдайда төрағаның дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Аттестаттау комиссиясының отырысын өткізу кезінде бейне және (немесе) аудиожазба жүзеге асырылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Аттестаттау комиссияларының шешімі аттестаттау өткізілген күннен бастап 30 (отыз) күнтізбелік күн ішінде уәкілетті орган басшысының не оның міндетін атқарушы адамның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестаттау комиссиясының шешімдері және аттестаталатын адамның қызметтік тізімі аттестаттау ісінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Аттестаттауда (тестілеуде не әңгімелесуде) дәлелді себептер бойынша (еңбекке жарамдылығын жоғалтуына байланысты аурулар, жақын туысының қайтыс болуы немесе ауыр науқастануы, қызметтік іссапар, еңбек демалысы, әскери жиындарда болуы немесе аттестатталатын адамды өзі келу мүмкіндігінен айырған басқа да жағдайлар) болмаған аттестатталатын адам жұмысқа шыққаннан кейін аттестаттауды өткізетін денсаулық сақтау саласындағы тиісті мемлекеттік орган айқындайтын мерзімдерде аттестаттаудан (тестілеуден не әңгімелесуден) өтеді. Болмау себептері тиісті құжаттармен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәлелді себептер бойынша аттестаттауға қатысуға мүмкіндігі болмаған жағдайда аттестатталатын адам аттестаттау (тестілеу не әңгімелесу) өткеннен кейін 3 (үш) жұмыс күні ішінде бұл туралы жұмыс органының жауапты тұлғасын немесе Денсаулық сақтау басқармасының жауапты тұлғаны хабардар етеді және өтінішті және растайтын құжаттарды электрондық пошта арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәлелсіз себептермен аттестаттауға қатыспаған жағдайда аттестатталатын адам аттестатталмаған болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Әңгімелесу өткеннен кейін шығарылған аттестаттау комиссиясының шешімімен келіспеген жағдайда мұндай шешімге Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тәртібімен шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8547,68 +8243,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тыйым салынған заттарды анықтау және тестілеуден шығару актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9197,88 +8893,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымның қызметі туралы есептің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның толық атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9361,184 +9057,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Штаттық саны және кадр құрамын талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржылық-шаруашылық қызметті талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылық жай-күйі және қаржы-шаруашылық қызметінің нәтижелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соңғы 3 жылдағы қаржылық көрсеткіштер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дамудың стратегиялық бағыттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Миссиясы, пайымдауы, міндеттері, стратегиялық даму бағыттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әрбір жыл үшін Қазақстан Республикасының Үкіметі мен облыстардың, республикалық маңызы бар қалалардың, астананың әкімдіктері арасында жасалған меморандумның, мемлекеттік бағдарламаның нысаналы индикаторларына қол жеткізу туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметтің негізгі бағыттары бойынша есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджет қаражатын тиімді пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9549,70 +9245,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлар үшін төсек қорын пайдаланудың тиімділігі, стационарлық көмекті тұтыну деңгейі, сараланған төлемді енгізу туралы есеп, қаржылық-шаруашылық қызмет туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық-санитариялық алғашқы көмек үшін - жан басына шаққандағы нормативтің ынталандырушы компонентін төлеуге әсер ететін индикаторлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жұмыс жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келесі есепті кезеңге арналған жоспарлы іс-шаралар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9805,68 +9501,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестатталатын адамның бағалау парағы (жергілікті мемлекеттік органдардың басшылары мен орынбасарлары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аттестаттау түрі: кезекті ____, қайта аттестаттау _____ (қажеттіні </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11543,68 +11239,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестатталатын адамның бағалау парағы (уәкілетті органға/жергілікті мемлекеттік органдарға ведомстволық бағынысты денсаулық сақтау ұйымдарының басшылары мен орынбасарлары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аттестаттау түрі: кезекті ____, қайта аттестаттау _____ (қажеттіні </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13328,282 +13024,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-130/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрыққа 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір күшін жойған бұйрықтардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Денсаулық сақтау саласындағы мамандарды кәсіптік құзыреттілігіне аттестаттауды өткізу қағидаларын бекiту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 6 қарашадағы № 660 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5906 болып тіркелген, Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдарының актілері жинағында 2010 жылы № 2 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Денсаулық сақтау саласында аттестаттауды өткiзу ережесiн бекiту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 6 қарашадағы № 660 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2014 жылғы 2 шілдедегі № 369 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9634 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2014 жылғы 11 тамызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Денсаулық сақтау саласында аттестаттауды өткiзу ережесiн бекiту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 6 қарашадағы № 660 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 23 сәуірдегі № 258 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11187 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 22 маусымда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Денсаулық сақтау саласындағы мамандарды кәсіптік құзыреттілігіне аттестаттауды өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 6 қарашадағы № 660 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 мамырдағы № ҚР ДСМ-52/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20690 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2020 жылғы 25 мамырда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>