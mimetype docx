--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0bc2b0" w14:textId="f0bc2b0">
+    <w:p w14:paraId="6baa407" w14:textId="6baa407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,110 +76,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Интернетке қол жеткізудің бірыңғай шлюзінің және "электрондық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидаларын бекіту туралы</w:t>
+        <w:t>Интернетке қол жеткізудің бірыңғай шлюзінің және "цифрлық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 13 қазандағы № 386/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 15 қазанда № 21436 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 17-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының "Киберқауіпсіздік туралы" Заңының 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының 345) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -232,54 +342,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Электрондық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес "цифрлық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -832,472 +1004,654 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Интернетке қол жеткізудің бірыңғай шлюзінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
-[...9 lines deleted...]
-        <w:t>17-1) тармақшасына</w:t>
+      1. Осы Интернетке қол жеткізудің бірыңғай шлюзінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Киберқауіпсіздік туралы" Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Интернетке қол жеткізудің бірыңғай шлюзінің (бұдан әрі – ИҚБШ) жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік органдардың, жергілікті өзін-өзі басқару органдарының, мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ аса маңызды цифрлық объектілер меншік иелерінің немесе иеленушілерінің жергілікті, ведомстволық және корпоративтік телекоммуникациялар желілерін Интернетке қосуын байланыс операторлары ИҚБШ арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 30-бабының 3-тармағына сәйкес арнаулы мемлекеттік және құқық қорғау органдары – жедел мақсаттарда, Қазақстан Республикасының Ұлттық Банкі Интернетке қосуды ИҚБШ пайдаланбай ұйымдастыруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 79/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...34 lines deleted...]
-      Заңның 30-бабының 3-тармағына сәйкес арнаулы мемлекеттік және құқық қорғау органдары – жедел мақсаттарда, Қазақстан Республикасының Ұлттық Банкі Интернетке қосуды ИҚБШ пайдаланбай ұйымдастыруы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) киберқауіпсіздік инциденті – цифрлық объектінің киберқауіпсіздігіне теріс әсер ететін оқиға немесе оқиғалар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) байланыс операторы – байланыс қызметтерін көрсететін және (немесе) байланыс желілерін пайдаланатын, Қазақстан Республикасының аумағында тіркелген жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) веб-қосымшаларды қорғауға арналған желіаралық экран – шабуылдарды автоматты түрде анықтау және бұғаттау арқылы, тіпті Интернет-ресурстарды (бұдан әрі – ИР) деректерге рұқсатсыз қол жеткізуден және олардың модификацияларынан, сондай-ақ ИР-да сыни осалдықтар болған кезде де қорғау технологиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) веб-парақшаларды рұқсатсыз өзгертулерден қорғау – зиянкестердің ИР веб-парақшаларын түрлендіруін және бұрмалауын айқындауға, сондай-ақ автоматты режимде ИР-ді бастапқы жай-күйіне дейін қалпына келтіруге мүмкіндік беретін технология;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ИҚБШ негізгі сертификаты – ашық кілтті қамтитын, бірақ онымен шектелмейтін және шифрлауды қолдайтын хаттамалары бар интернет-трафикті өткізу үшін ЕШДИ жабдығында қолданылатын сертификаттардың иерархиялық ағашының жоғарғы деңгейінде орналасқан арнайы форматтағы деректер жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ИҚБШ-ға қосылудың техникалық мүмкіндігі – байланыс операторларының байланыс арналарын ИҚБШ-ға қосу және байланыс операторларының трафигін ИҚБШ арқылы өткізу үшін қажетті, жұмыс істейтін техникалық құралдар мен байланыс құрылыстарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ИҚБШ пайдаланушысы (бұдан әрі – Пайдаланушы) – жергілікті, ведомстволық және корпоративтік телекоммуникациялар желілерін Интернетке ИҚБШ арқылы қосуы бар мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, квазимемлекеттік сектор субъектісі, аса маңызды цифрлық объектілердің меншік иесі немесе иеленушісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтінімдерді өңдеуге арналған жүйе (бұдан әрі – ӨӨЖ) – байланыс операторларынан және Пайдаланушылардан өтінімдер қабылдау үшін, https://support.sts.kz мекенжайы бойынша орналасқан ИР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) телекоммуникация желісі – коммутациялық жабдықтан (станциялардан, кіші станциялардан, концентраторлардан), жол-кабельдік құрылыстардан (абоненттік жолдардан, жалғау жолдары мен байланыс арналарынан), беру жүйелері мен абоненттік құрылғылардан тұратын, телекоммуникация хабарларының берілуін қамтамасыз ететін телекоммуникация құралдары мен байланыс жолдарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 79/НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...180 lines deleted...]
-      9) телекоммуникациялар желісі – коммутациялық жабдықтардан (станциялардан, қосалқы станциялардан, концентраторлардан), желілік-кабельдік құрылыстардан (абоненттік желілерден, байланыс жалғау желілері мен арналарынан), тарату жүйелері мен абоненттік құрылғылардан тұратын, телекоммуникациялар хабарламаларын беруді қамтамасыз ететін телекоммуникация құралдары мен байланыс желілерінің жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. ИҚБШ жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Мемлекеттік техникалық қызмет" акционерлік қоғамы (бұдан әрі – МТҚ) ИҚБШ-ны сүйемелдеуді жүзеге асырады, оның үздіксіз жұмыс істеуін қамтамасыз етеді.</w:t>
+      4. Мемлекеттік техникалық қызмет" акционерлік қоғамы (бұдан әрі – МТҚ) ИҚБШ-ны сүйемелдеуді жүзеге асырады, оның жұмысының үздіксіздігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік сатып алу туралы заңңамаға сәйкес байланыс операторы мен пайдаланушы арасында жасалған шарт ИҚБШ-ға қосылу үшін негіз болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      ИҚБШ-ға қосылу үшін байланыс операторы мен Пайдаланушы арасында жасалған шарт негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушылар ИҚБШ-ға қосылғаннан кейін байланыс операторлары олармен ИҚБШ арқылы Интернетке қол жеткізу мәселелері бойынша бастапқы консультация өткізеді, кейінгі консультацияларды МТҚ жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Байланыс операторлары ИҚБШ-ға қосылуы үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1508,70 +1862,170 @@
         <w:t>
       11. Техникалық шарттардың талаптарына сәйкессіздіктер айқындалған жағдайда, байланыс операторы ИҚБШ-ға қосылудың анықталған сәйкессіздіктерін МТҚ-дан хабарламаны алған күнінен бастап бес жұмыс күні ішінде жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Пайдаланушыларды ИҚБШ-ға қосуды байланыс операторлары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Байланыс операторлары кемінде жарты жылда бір рет СОЗ арқылы ИҚБШ арқылы Интернетке қол жеткізу мәселелері бойынша ұйымдастырушылық іс-шараларды жүргізетін жауапты тұлғалардың тізімін (олардың ұялы байланыс абоненттік нөмірлерін, электрондық мекенжайларын көрсете отырып) қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТҚ сұрау салуы бойынша байланыс операторлары бір жұмыс күні ішінде жауапты тұлғаны айқындайды және бірлескен техникалық іс-шараларды өткізу үшін МТҚ-ға оның байланыс деректерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-1-тармақпен толықтырылды – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Байланыс операторы "IP-мекенжайлар каталогы" (https://catalog.sts.kz) ИР Пайдаланушылар туралы ақпаратты тұрақты негізде жаңартып отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИҚБШ жабдығында "IP-мекенжайлар каталогы""(https://catalog.sts.kz) ИР-да жоқ пайдаланушылардың IP-мекенжайларына анықталған кезде МТҚ байланыс операторына IP-мекенжайлардың деректер тізімін қоса бере отырып, электрондық пошта арқылы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1662,130 +2116,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Инцидент туындаған кезде байланыс операторы немесе Пайдаланушы support@sts.kz электрондық поштасы ӨӨЖ арқылы өтінім жіберіп, ол туралы МТҚ Кезекшілік қызметін ақпараттандырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Пайдаланушы жылына кемінде бір рет МТҚ-ға Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы №832 қаулысымен бекітілген Цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы бірыңғай талаптарға сәйкес ИҚБШ жабдығында қолдану үшін ИР санаттарының тізімін және пайдаланушының телекоммуникация желілерінің желілік мекенжайларының тізімін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушы ӨӨЖ арқылы ИР санаттарының тізімін және пайдаланушының телекоммуникация желілерінің желілік мекенжайларының тізімін қоса бере отырып, заңды тұлғаның электрондық цифрлық қолтаңбасымен қол қойылған өтінімді МТҚ-ға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1805,353 +2219,393 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. МТҚ пайдаланушының сұрауы негізінде, оларға берілген ИР санаттарының тізімдеріне және телекоммуникация желілерінің желілік мекенжайларына сәйкес, ИҚБШ жабдығында ол үшін бір күнтізбелік жыл мерзімге Интернетке қажетті қолжетімділікті ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 15-1-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2. Пайдаланушының ИР санаттарының тізімі және телекоммуникациялар желілерінің желілік мекенжайлары негізінде ИҚБШ жабдығында Интернетке қажетті қолжетімділікті ашуға, сондай-ақ Пайдаланушы үшін киберқауіпсіздік қатерлері мен тәуекелдерін төндіретін жеке виртуалды желілерді (VPN) және өзге де желілік сервистерді пайдалануға байланысты сұрау салулары заңды тұлғаның электрондық цифрлық қолтаңбасымен қол қойылған өтінімді СОЗ арқылы МТҚ-ға жіберу жолымен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 15-1-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 15-2-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Интернет-ресурстар санаттарының тізімін және Пайдаланушының телекоммуникация желілерінің желілік мекенжайларының тізімдерін алғаннан кейін МТҚ он жұмыс күні ішінде ИҚБШ жабдығындағы тиісті саясаттарды қолданады және Пайдаланушыны жүргізілген іс-шаралар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="28"/>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Пайдаланушы ИР-ды қорғау жөніндегі шараларды іске асыру үшін ӨӨЖ арқылы веб-қосымшаларды қорғау үшін желіаралық экранға қосылу арқылы ИР-ды қосымша қорғау қызметін алуға өтінім жібереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажетті деректерді (бұдан әрі – қосымша қорғау қызметін алуға өтінім) ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТҚ техникалық мүмкіндіктері болған және Пайдаланушыдан барлық қажетті деректерді алған жағдайда, МТҚ-ға қосымша қорғау қызметін алуға өтінім келіп түскен күннен бастап он жұмыс күні ішінде веб-қосымшаларды қорғау үшін желіаралық экранға қосымша қорғау қызметін алуға өтінімде көрсетілген ИР-ды қосады. Қосылу тегін негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2162,90 +2616,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТҚ веб-қосымшаларын қорғау үшін желіаралық экранға қосудың техникалық мүмкіндігі болмаған жағдайда, қосымша қорғау қызметін алуға өтінім келіп түскен күннен бастап он жұмыс күні ішінде Пайдаланушыға себептерін көрсете отырып, өтінімді қабылдамау туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушы МТҚ-дан күнтізбелік отыз күн өткеннен кейін өтінімді қабылдамау туралы хабарламаны алғаннан кейін ӨӨЖ арқылы қосымша қорғау қызметін алуға өтінімді қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. ИР веб-парақшалардың санкцияланбаған өзгерістерінен қорғау жөніндегі шараларды іске асыру үшін пайдаланушы ИР веб-парақшалардың санкцияланбаған өзгерістерінен қорғау жүйесіне аталған қызметті алуға МТҚ-ға ӨӨЖ арқылы өтінім жібереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажетті деректерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТҚ техникалық мүмкіндіктері болған және пайдаланушыдан барлық қажетті деректер мен қолжетімділікті алған жағдайда, қызметтерді алуға арналған өтінімде көрсетілген ИР-ды ИР веб-парақшаларының рұқсатсыз өзгерістерінен қорғау жүйесіне, көрсетілген өтінім МТҚ-ға келіп түскен күннен бастап он жұмыс күні ішінде ИР веб-парақшалардың рұқсатсыз өзгерістерінен қорғау жүйесіне қосады. Қосылу тегін негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2256,338 +2710,454 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТҚ ИР веб-парақшаларының санкцияланбаған өзгерістерінен қорғау жүйесіне қосылудың техникалық мүмкіндігі болмаған кезде, ИР веб-парақшаларының санкцияланбаған өзгерістерінен қорғау жүйесіне қызметті алуға өтінім келіп түскен күннен бастап он жұмыс күні ішінде Пайдаланушыға себептерін көрсете отырып, өтінімді қабылдамау туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушы МТҚ-дан өтінімді қабылдамау туралы хабарламаны алғаннан кейін күнтізбелік отыз күн өткен соң өтінімдерді өңдеу үшін жүйелер арқылы ИР веб-парақшаларының санкцияланбаған өзгерістерінен қорғау жүйесіне қызметті алуға өтінімді қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...35 lines deleted...]
-      20. Зиянды контентке қол жеткізуді уақтылы анықтау және шектеу үшін МТҚ ИР-нің келесі санаттарын қоспағанда, пайдаланушылардың шифрланған трафигіне талдау жүргізу үшін ИҚБШ жабдығында тиісті техникалық іс-шараларды іске асырады:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Пайдаланушы ИР пайдалануды тоқтатқан немесе ИР туралы мәліметтер өзгерген жағдайда (домендік атау, ИР IP-мекенжайы, Пайдаланушының жауапты жұмыскері, ИР техникалық сипаттамалары, ИҚБШ-ға қосуды жүзеге асыратын байланыс операторы) бес жұмыс күні ішінде МТҚ мекенжайына тиісті ресми хабарламаны немесе СОЗ арқылы ақпаратты жібереді. МТҚ ИҚБШ жабдығында қажетті ұйымдастырушылық-техникалық іс-шараларды орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...124 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 79/НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Зиянды контентті уақтылы анықтау және оған қол жеткізуді шектеу үшін МТҚ ИҚБШ жабдығында Пайдаланушылардың шифрланған трафигіне талдау жүргізу бойынша тиісті техникалық іс-шараларды іске асырады, мынадай ИР және желілік хаттамалар санаттарын қоспағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы, банктер және білім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдар мен ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сұлулық, денсаулық және медицина;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бейнеконференцбайланыс сервистері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық қауіпсіздік құралдары сигнатураларын жаңарту сервистері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) операциялық жүйелер мен бағдарламалық қамтылымды жаңарту сервистері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бейнебақылау және бейнетрансляция үшін пайдаланылатын желілік хаттамалар мен қосымшалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бір немесе бірнеше ұйымдардағы желілік қауіпсіздік құрылғылары арасында деректердің байланыстылығын немесе синхрондалуын қамтамасыз ететін желілік хаттамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сенім деңгейі жоғары ИР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. ИҚБШ негізгі сертификатын МТҚ жасайды, байланыс операторларына жібереді және оның өзекті болуын қамтамасыз етеді. Жаңа негізгі сертификат жасалған кезде байланыс операторына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Байланыс операторы өзінің пайдаланушыларына ИҚБШ-ның негізгі сертификатын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Пайдаланушылар өздерінің жұмыс станцияларында ИҚБШ-ның негізгі сертификатын орнатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2835,68 +3405,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кімнен ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> байланыс арналарын ИҚБШ қосуға  ӨТІНІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс арналарын келесі өткізу қабілетімен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3137,68 +3707,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИҚБШ-ға қосудың  № __ ТЕХНИКАЛЫҚ ШАРТТАРЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3780,68 +4350,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кімнен _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Веб-қосымшаларды қорғауға арналған желіаралық экранға қосу арқылы ИР қосымша қорғау қызметін алуға  ӨТІНІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5360,68 +5930,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кімнен ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИР веб-парақ шаларын рұқсатсыз өзгертулерден қорғау жүйесіне қосу қызметін алуға  ӨТІНІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7050,458 +7620,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 386/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+        <w:t xml:space="preserve"> "цифрлық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидаларының тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Электрондық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      1. Осы "цифрлық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Киберқауіпсіздік туралы" Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "цифрлық үкіметтің" электрондық поштасының бірыңғай шлюзінің (бұдан әрі – ЭПБШ) жұмыс істеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 79/НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалар мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекеттік заңды тұлғаларға, квазимемлекеттік сектор субъектілеріне, аса маңызды цифрлық объектілердің меншік иелеріне немесе иеленушілеріне қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...33 lines deleted...]
-      2) ЭПБШ пайдаланушысы (бұдан әрі – Пайдаланушы) – мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, квазимемлекеттік сектор субъектісі, электрондық поштаның сыртқы электрондық поштамен электрондық өзара іс-қимылы ЭПБШ арқылы электрондық хабарламаларды қайта бағыттаумен жүзеге асырылатын ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің меншік иесі немесе иеленушісі;</w:t>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Өтініш беруші – Өтініш берушінің электрондық поштасын ЭПБШ-ға қосу қызметін алуға өтінім берген мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, квазимемлекеттік сектор субъектісі, аса маңызды цифрлық объектілердің меншік иесі немесе иеленушісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЭПБШ пайдаланушысы (бұдан әрі – Пайдаланушы) – электрондық поштасының сыртқы электрондық поштамен электрондық өзара іс-қимылы электрондық хабарламаларды ЭПБШ арқылы қайта бағыттау жолымен жүзеге асырылатын мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, квазимемлекеттік сектор субъектісі, аса маңызды цифрлық объектілердің меншік иесі немесе иеленушісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сыртқы электрондық пошта – Өтініш берушінің ведомстволық (корпоративтік) электрондық поштасына жатпайтын электрондық пошта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Өтінімдерді өңдеуге арналған жүйе (бұдан әрі – ӨӨЖ) – Өтініш берушілер мен Пайдаланушылардан өтінімдер қабылдау үшін https://support.sts.kz мекенжайы бойынша орналасқан интернет-ресурс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. ЭПБШ-ның жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЭПБШ жұмыс істеуі техникалық қолдап отыру жөніндегі іс-шараларды, өтініш берушілерді ЭПБШ-ға қосу және ЭПБШ мәселелері бойынша Пайдаланушылардың сұранымдарын/өтінімдерін өңдеу жөніндегі іс-шараларды қамтитын ЭПБШ қолдап отыру арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Мемлекеттік техникалық қызмет" акционерлік қоғамы (бұдан әрі – МТҚ) Заңның 14-бабы 1-тармағының 1) тармақшасына сәйкес ЭПБШ-ны сүйемелдеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. МТҚ ЭПБШ жұмысының үздіксіздігін қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. ЭПБШ-ға қосылу үшін Өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша МТҚ пошталық жүйені ЭПБШ-ға қосу қызметін алуға өтінімді (бұдан әрі – Өтінім) ресми хат немесе ӨӨЖ арқылы береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. МТҚ өтінім алынған күннен бастап бес жұмыс күні ішінде Өтініш берушінің мемлекеттік органға, жергілікті өзін-өзі басқару органына, мемлекеттік заңды тұлғаға, квазимемлекеттік сектор субъектісіне, аса маңызды цифрлық объектілердің меншік иесіне немесе иеленушісіне жататынын, сондай-ақ Өтініш берушінің электрондық поштасын ЭПБШ-ға қосудың техникалық мүмкіндігінің (жұмыс істеп тұрған техникалық құралдар мен байланыс құрылыстарының) бар-жоғын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтініш берушінің пошталық жүйесін ЭПБШ қосудың техникалық мүмкіндігі болған кезде, МТҚ өтінім келіп түскен күнінен бастап бес жұмыс күні ішінде Өтініш берушімен бірлесіп, пошталық жүйені ЭПБШ қосу жөніндегі техникалық іс-шараларды жүргізеді. МТҚ өтінім бойынша қолданылған шаралар туралы Өтініш берушіге хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7532,54 +8366,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші МТҚ өтінімді қабылдамау туралы хабарламаны алғаннан кейін күнтізбелік отыз күн өткен соң ӨӨЖ арқылы өтінімді қайта жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Пайдаланушының мәртебесі мемлекеттік органның, жергілікті өзін-өзі басқару органының, мемлекеттік заңды тұлғаның, квазимемлекеттік сектордың, ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің меншік иесінің немесе иесінің субъектісіне жатпайтын өзгеге өзгерген жағдайда, Пайдаланушы ресми хатпен МТҚ ЭПБШ пошта жүйесін ажырату қажеттілігі туралы хабардар етеді. МТҚ пайдаланушымен келісілген мерзімде пошта жүйесін ЭПБШ-дан ажыратуды жүзеге асырады.</w:t>
+      11. Пайдаланушының мәртебесі аталған субъектілер санатына жатпайтын өзге мәртебеге өзгерген жағдайда, Пайдаланушы пошта жүйесін ЭПБШ-дан ажырату қажеттілігі туралы МТҚ-ны ресми хатпен хабардар етеді. МТҚ Пайдаланушымен келісілген мерзімде пошта жүйесін ЭПБШ-дан ажыратуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ЭПБШ-ға қосылған электрондық пошта жүйелері трафигінің штаттан тыс белсенділігі анықталған кезде МТҚ ЭПБШ-нің IP-мекенжайларын сенімсіз IP-мекенжайлар мен домендердің жаһандық базаларына енгізуді болдырмау мақсатында олардың жұмыс істеуін тоқтата тұрады, кейіннен электрондық пошта жүйесінің меншік иесін бұғаттау туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8223,55 +9119,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8597,31 +9493,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>