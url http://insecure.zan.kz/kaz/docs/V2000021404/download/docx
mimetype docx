--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc515f5" w14:textId="bc515f5">
+    <w:p w14:paraId="e9d739f" w14:textId="e9d739f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,140 +189,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -909,156 +909,262 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Еуразиялық экономикалық комиссия алқасының шешіміне сәйкес тіркеу (ұсақмөлдекті және өндірістік) сынақтарын және (немесе) ғылыми-зерттеулер жүргізу үшін өсімдіктерді қорғаудың тіркелмеген құралдарының (пестицидтердің) үлгілерін әкелуге арналған қорытынды (рұқсат құжаты) беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Еуразиялық экономикалық комиссия алқасының шешіміне сәйкес тіркеу (ұсақмөлдекті және өндірістік) сынақтарын және (немесе) ғылыми-зерттеулер жүргізу үшін өсімдіктерді қорғаудың тіркелмеген құралдарының (пестицидтердің) үлгілерін әкелуге арналған қорытынды (рұқсат құжаты) беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Еуразиялық экономикалық комиссия алқасының шешіміне сәйкес тіркеу (ұсақмөлдекті және өндірістік) сынақтарын және (немесе) ғылыми-зерттеулер жүргізу үшін өсімдіктерді қорғаудың тіркелмеген құралдарының (пестицидтердің) үлгілерін әкелуге арналған қорытынды (рұқсат құжаты) беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Еуразиялық экономикалық комиссия алқасының шешіміне сәйкес тіркеу (ұсақмөлдекті және өндірістік) сынақтарын және (немесе) ғылыми-зерттеулер жүргізу үшін өсімдіктерді қорғаудың тіркелмеген құралдарының (пестицидтердің) үлгілерін әкелуге арналған қорытынды (рұқсат құжаты) беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесін" білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1151,62 +1257,274 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркелгені туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензиялық алымның бюджетке төленгені туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1583,50 +1901,156 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1676,147 +2100,243 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, өсімдіктерді қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі және осы Қағидалардың 10-тармағында көзделген мерзімдерде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1873,166 +2393,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2043,90 +2563,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3073,104 +3593,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Еуразиялық экономикалық комиссия алқасының шешіміне сәйкес тіркеу (ұсақмөлдекті және өндірістік) сынақтарын және (немесе) ғылыми-зерттеулер жүргізу үшін өсімдіктерді қорғаудың тіркелмеген құралдарының (пестицидтердің) үлгілерін әкелуге арналған қорытынды (рұқсат құжаты) беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3268,50 +3808,170 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3935,51 +4595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6784,68 +7444,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қорытынды (рұқсат құжаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №____/______20 /________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8030,68 +8690,68 @@
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [Берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8381,55 +9041,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8755,31 +9415,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>