--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9d739f" w14:textId="e9d739f">
+    <w:p w14:paraId="ee989a3" w14:textId="ee989a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>