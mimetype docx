--- v2 (2026-03-13)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b937f4b" w14:textId="b937f4b">
+    <w:p w14:paraId="9de78b1" w14:textId="9de78b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,140 +134,150 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 18.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -938,140 +948,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ветеринария саласындағы қызметпен айналысуға арналған лицензия беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы </w:t>
+      1. Осы Ветеринария саласындағы қызметпен айналысуға арналған лицензия беру қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және ветеринария саласындағы қызметпен айналысуға лицензия беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 18.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1151,87 +1161,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицензияланатын қызмет түрінің кіші түрі – бір лицензия аясында тиісті лицензияланатын қызмет түрін нақтылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
-[...17 lines deleted...]
-      6) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – өтеулі қызметтер көрсету шеңберінде электрондық нысанда көрсетілетін төлемдерді жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттық жүйе;</w:t>
+      5) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы. </w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ветеринария саласында лицензиялауға мынадай қызмет түрлері жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1411,137 +1483,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық құжаттарды портал арқылы тапсырған жағдайда, көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, ветеринариялық-санитариялық қорытынды туралы, лицензия туралы, бюджетке лицензиялық алымның төленгені (ЭҮТШ арқылы төленген жағдайда) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, ветеринариялық-санитариялық қорытынды туралы, лицензия туралы, бюджетке лицензиялық алымның төленгені (ЭҮТШ арқылы төленген жағдайда) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік қызмет көрсету үшін пайдаланылатын мемлекеттік цифрлық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2284,90 +2336,152 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердіі енгізілуін қамтамасыз етеді.</w:t>
+      12. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ветеринария саласындағы қызметпен айналысуға арналған лицензияны қайта ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2527,71 +2641,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсат беру тәртібі енгізілген қызмет түрінің және (немесе) кіші түрінің атауы өзгерген жағдайда, лицензиаттың лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу туралы өтініш беруге құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер дара кәсіпкер-лицензиаттың заңды мекенжайы, заңды тұлға–лицензиаттың орналасқан жерінің мекенжайы "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" 1993 жылғы 8 желтоқсандағы Қазақстан Республикасы </w:t>
+      Егер дара кәсіпкер-лицензиаттың заңды мекенжайы, заңды тұлға–лицензиаттың орналасқан жерінің мекенжайы "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көшелер атауының өзгеруіне байланысты өзгерсе, осы Қағидалардың осы тармағы бірінші бөлігінің 2) және 4) тармақшаларында көрсетілген жағдайларда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды. Лицензиаттардың мекенжайларына мұндай өзгерістер мемлекеттік ақпараттық жүйелерді біріктіру арқылы жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көшелер атауының өзгеруіне байланысты өзгерсе, онда осы Қағидалардың осы тармағы бірінші бөлігінің 2) және 4) тармақшаларында көрсетілген жағдайларда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды. Лицензиаттардың мекенжайларына мұндай өзгерістер мемлекеттік цифрлық жүйелерді біріктіру арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін көрсетілетін қызметті алушы портал арқылы Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3833,64 +4009,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринария саласындағы</w:t>
+              <w:t xml:space="preserve">Ветеринария саласындағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметпен айналысуға арналған</w:t>
+              <w:t xml:space="preserve">қызметпен айналысуға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензия беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3911,91 +4087,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ветеринария саласындағы қызметпен айналысуға арналған лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 18.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4255,51 +4411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www. egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+"цифрлық үкіметтің" www. egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4499,51 +4655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) түрінде.</w:t>
+Электрондық (ішінара цифрландырылған) түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4710,180 +4866,158 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. </w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> 4-тармағына сәйкес:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>1) лицензия беру үшін ̶ 6 (алты) айлық есептік көрсеткішті;</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке ветеринария саласындағы қызметпен айналысу құқығы үшін лицензиялық алым төленеді, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>554-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) лицензияны қайта ресімдеу үшін - лицензия бергені үшін төленетін алым мөлшерлемесінің 10 (он) пайызын құрайды.</w:t>
+1) лицензия беру үшін -6 (алты) айлық есептік көрсеткішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиялық алымды төлеу қолма-қол нысанда және екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
+2) лицензияны қайта ресімдеу үшін - лицензия бергені үшін төленетін алым мөлшерлемесінің 10 (он) пайызын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма-қол нысанда және екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5118,110 +5252,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған, электрондық құжат нысанындағы осы Тізбеге 1-қосымшаға сәйкес нысан бойынша жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы осы Тізбеге 2-қосымшаға сәйкес нысан бойынша заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ЭҮТШ арқылы төленген жағдайларды қоспағанда, ветеринария саласындағы қызметпен айналысу құқығы үшін бюджетке лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5286,110 +5380,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға-лицензиатты бөліп шығару және бөлу нысандарында қайта ұйымдастыру жағдайларын қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сы қойылған, электрондық құжат нысанындағы осы Тізбеге 3-қосымшаға сәйкес нысан бойынша жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-сы қойылған, электрондық құжат нысанындағы осы Тізбеге 4-қосымшаға сәйкес нысан бойынша заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ЭҮТШ арқылы төлеуді қоспағанда, лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі (лицензияға қосымшаны қайта ресімдеу кезінде талап етілмейді);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5543,69 +5597,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұйрықпен бекітілген жануарлардан алынатын өнімдер мен шикізаттарға ветеринариялық-санитариялық сараптама жүргізу жөніндегі ветеринария саласындағы қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттардың тізбесіне қосымшаға сәйкес жануарлардан алынатын өнімдер мен шикізатқа ветеринариялық-санитариялық сараптама жүргізу бойынша ветеринария саласындағы қызметті жүзеге асыруға арналған ақпаратты қамтитын мәліметтердің электрондық нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, ветеринариялық-санитариялық қорытынды туралы, лицензия туралы, бюджетке лицензиялық алымды төлеу туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші ЭҮТШ арқылы тиісті мемлекеттік ақпараттық жүйелерден не цифрлық құжаттар сервисінен электрондық құжат алады.</w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкер ретінде тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, ветеринариялық-санитариялық қорытынды туралы, лицензия туралы, бюджетке лицензиялық алымды төлеу туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші ЭҮТШ арқылы тиісті мемлекеттік цифрлық жүйелерден не цифрлық құжаттар сервисінен электрондық құжат алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+Цифрлық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5949,51 +6003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету сатысы туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар: 1414, 8 (7172) 701 998.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету сатысы туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар: 1414, 8 (7172) 701 998.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.gov.kz интернет-ресурсында орналастырылған. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6065,50 +6119,89 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ветеринария саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметпен айналысуға арналған</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензия беру" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсетуге қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі талаптардың тізбесіне</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6128,752 +6221,743 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе)  лицензияға қосымшаны алуға арналған  өтініші</w:t>
-[...576 lines deleted...]
-      Толтырылған күні: 20___ жылғы "__" _______</w:t>
+        <w:t xml:space="preserve">                    Жеке тұлғаның лицензияны және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   лицензияға қосымшаны алуға арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызмет түрінің және (немесе) қызметтің кіші түрінің (лерінің) толық атауын көрсету керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________ жүзеге асыруға лицензияны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жеке тұлғаның тұрғылықты жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электрондық почтасы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефоны ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факсы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банктік шоты____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекенжайы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен және (немесе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кіші түрімен айналысуға соттың тыйым салмағандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қоса беріліп отырған құжаттардың барлығы шындыққа сәйкес келетіні және жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жеке тұлға __________ _____________________ ______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электрондық цифрлық қолтаңбасы)             (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Толтырылған күні: 20___ жылғы "__" _______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6922,103 +7006,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ветеринария саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметпен айналысуға арналған</w:t>
+              <w:t xml:space="preserve">қызметпен айналысуға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсетуге қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізгі талаптардың тізбесіне</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t xml:space="preserve"> негізгі талаптардың тізбесіне </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7039,720 +7110,879 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған  өтініші</w:t>
-[...648 lines deleted...]
-      Толтырылған күні: 20__ жылғы "__" ________________</w:t>
+        <w:t xml:space="preserve">                    Заңды тұлғаның лицензияны және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   лицензияға қосымшаны алуға арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес- сәйкестендіру нөмірі болмаған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қызмет түрінің және (немесе) қызметтің кіші түрінің (лерінің) толық атауын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету керек) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүзеге асыруға лицензияны және (немесе) лицензияға қосымшаны беруіңізді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заңды тұлғаның мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекені, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Филиалдың немесе шетелдік заңды тұлғаның мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді мекені, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электрондық почтасы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефондары ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факсы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банктік шоты ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (шот нөмірі, бактің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекенжайы _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        көрсетілген барлық деректердің ресми байланыстар болып табылатындығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен және (немесе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кіші түрімен айналысуға соттың тыйым салмағандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қоса беріліп отырған құжаттардың барлығы шындыққа сәйкес келетіні және жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________                   _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (электрондық цифрлық қолтаңбасы)                   (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Толтырылған күні: 20__ жылғы "__" ________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7801,1107 +8031,1135 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ветеринария саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметпен айналысуға арналған</w:t>
+              <w:t xml:space="preserve">қызметпен айналысуға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін көрсетуге қойылатын</w:t>
+              <w:t xml:space="preserve">қызметін көрсетуге қойылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізгі талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған  өтініші</w:t>
-[...918 lines deleted...]
-      Толтырылған күні: 20__ жылғы "___" ________</w:t>
+        <w:t xml:space="preserve">                    Жеке тұлғаның лицензияны және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             лицензияға қосымшаны қайта ресімдеуге арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лицензиардың толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кімнен_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызмет түрінің және (немесе) кіші түрі(лері)нің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүзеге асыруға 20___ жылғы "___" _________ №__________ берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген күні, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензияны және (немесе) лицензияға қосымшаны (ларды) берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензиардың атауы) лицензияны және (немесе) лицензияға қосымшаны (ларды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(керегінің астын сызу) ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) жеке тұлға-лицензиаттың атының, әкесінің атының (бар болса), тегінің өзгеруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) дара кәсіпкер-лицензиаттың қайта тіркелуі, атауының өзгеруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) дара кәсіпкер-лицензиаттың қайта тіркелуі, заңды мекенжайының өзгеруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) қызмет түрі атауының өзгеруі ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) қызметтің кіші түрі атауының өзгеруі _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тиісті тор көзде Х көрсетіңіз) қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жеке тұлғаның тұрғылықты жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электрондық почтасы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефондары ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факсы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банктік шоты ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мекенжайы _________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен және (немесе) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіші түрімен айналысуға соттың тыйым салмағандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қоса беріліп отырған құжаттардың барлығы шындыққа сәйкес келетіні және жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жеке тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________       _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (электрондық цифрлық қолтаңбасы )       (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Толтырылған күні: 20__ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8937,1228 +9195,1337 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ветеринария саласындағы</w:t>
+              <w:t xml:space="preserve">"Ветеринария саласындағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметпен айналысуға арналған</w:t>
+              <w:t xml:space="preserve">қызметпен айналысуға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін көрсетуге қойылатын</w:t>
+              <w:t xml:space="preserve">қызметін көрсетуге қойылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізгі талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған  өтініші </w:t>
-[...1026 lines deleted...]
-      Толтырылған күні: 20__ жылғы "__" ______________________</w:t>
+        <w:t xml:space="preserve">                    Заңды тұлғаның лицензияны және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              лицензияға қосымшаны қайта ресімдеуге арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кімнен___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нөмірі) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызмет түрінің және (немесе) кіші түрі(лері)нің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       жүзеге асыруға 20___ жылғы "___" _________ №__________ берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген күні, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензияны және (немесе) лицензияға қосымшаны (ларды) берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензияны және (немесе) лицензияға қосымшаны (ларды) (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) заңды тұлға-лицензиаттың "Рұқсаттар және хабарламалар туралы" Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тәртіпке сәйкес бірігу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қайта құру ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қосылу _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       бөліп шығару __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       бөліну жолымен қайта ұйымдастырылуы____________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) заңды тұлға-лицензиат атауының өзгеруі __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) заңды тұлға-лицензиаттың орналасқан жерінің өзгеруі _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) қызмет түрі атауының өзгеруі ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) қызметтің кіші түрі атауының өзгеруі _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тиісті тор көзде Х қою қажет) қайта ресімдеуді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заңды тұлғаның мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекені, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Филиалдың немесе шетелдік заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(почталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекені, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электрондық почтасы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефондары ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факсы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банктік шоты ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мекенжайы ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(почталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілген барлық деректердің ресми байланыстар болып табылатындығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (немесе) кіші түрімен айналысуға соттың тыйым салмағандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қоса беріліп отырған құжаттардың барлығы шындыққа сәйкес келетіні және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келісетіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________ ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (электрондық цифрлық қолтаңбасы)       (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтырылған күні: 20__ жылғы "__" ______________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10392,68 +10759,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МЕМЛЕКЕТТІК ЛИЦЕНЗИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "___" _________ № __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11855,68 +12222,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Уәкілетті органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12224,55 +12591,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12598,31 +12965,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>