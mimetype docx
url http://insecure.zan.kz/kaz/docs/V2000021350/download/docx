--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2848bcd" w14:textId="2848bcd">
+    <w:p w14:paraId="579570d" w14:textId="579570d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -944,51 +944,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тексеру парағы жаңа редакцияда - ҚР Сауда және интеграция министрінің 04.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары - ҚР Ұлттық экономика министрінің 10.06.2024 № 32 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары - ҚР Ұлттық экономика министрінің 10.06.2024 № 32 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 45 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2952,51 +2972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұтынушымен жасалған шартқа тұтынушының құқықтарын бұзатын және (немесе) оларға қысым жасайтын талаптарды енгізу:</w:t>
+Сатушы (орындаушы, дайындаушы) тұтынушымен жасалған шартқа тұтынушының құқықтарын бұзатын және (немесе) оларға қысым жасайтын талаптарды енгізбеуге тиіс, оның ішінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тұтынушының өміріне, денсаулығына және (немесе) мүлкіне зиян келтірілген жағдайда сатушыны (орындаушыны, дайындаушыны) жауапкершіліктен босату немесе оны негізсіз шектеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3042,51 +3062,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) туристік қызмет көрсетуге арналған шарттарды және қайтарылмайтын тарифтер бойынша авиабилеттер сатып алу шарттарын қоспағанда, тұтынушы шарт бойынша міндеттемелерін орындамаған жағдайда, оның мөлшерлес емес үлкен (тауар, көрсетілетін қызмет, жұмыс құнының отыз пайызынан астам) соманы төлеуі жөнінде талап белгілеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) төлем карточкаларын пайдалана отырып, төлемдерді қабылдау кезінде қолма-қол ақшамен төленген жағдайдағы тауарларды (жұмыстарды, көрсетілетін қызметтерді) сату бағасынан асатын баға белгілеу;</w:t>
+5) төлем карточкаларын пайдалана отырып, төлемдерді қабылдау кезінде тауарларға қолма-қол ақшамен төленген жағдайдағы тауарларды (жұмыстарды, көрсетілетін қызметтерді) сату бағасынан асатын баға белгілеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) сатушыға (орындаушыға, дайындаушыға) шартты біржақты тәртіппен өзгерту және (немесе) бұзу құқығын беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3150,69 +3170,333 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) сатушының (орындаушының, дайындаушының) өкілдері алған міндеттемелер бойынша оның жауапкершілігін шектеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11) егер сатушы (орындаушы, дайындаушы) өз міндеттемелерін орындамаған жағдайда, тұтынушының барлық міндеттемелерді орындау міндетін белгілеу;</w:t>
-[...17 lines deleted...]
-12) міндеттемедегі адамдардың ауысуы туралы Қазақстан Республикасы Азаматтық кодексінің нормаларын сақтамастан, сатушыға (орындаушыға, дайындаушыға) шарт бойынша өз құқықтарын және міндеттерін үшінші тұлғаға беру құқығын беру.</w:t>
+11) егер сатушы (орындаушы, дайындаушы) өз міндеттемелерін орындамаған жағдайда, тұтынушының барлық міндеттемелерді орындау міндетін белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауда қызметін және қызметтер көрсетуді жүзеге асыратын дара кәсіпкерлердің немесе ұйымдардың есептен жеуіне, тұтынушыларды тауардың (жұмыстың, көрсетілетін қызметтің) тұтыну қасиеттеріне немесе сапасына қатысты алдауына немесе жаңылыстыруына жол бермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатушының (дайындаушының) бағалар заттаңбасымен ресімделген, сауда объектісінің ішкі және сыртқы витриналарына қойылған тауардың құнын теңгемен көрсету міндеттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3477,55 +3761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3851,31 +4135,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>