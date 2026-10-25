--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a053c6" w14:textId="7a053c6">
+    <w:p w14:paraId="d55d4ba" w14:textId="d55d4ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,51 +1088,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Ішкі істер министрінің 01.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1488,143 +1508,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...35 lines deleted...]
-Қару мен оның патрондарының саны туралы, әкелуге (әкетуге) жауапты тұлғаның (жеке тұлғаның) тегі, аты-жөні, паспорттың немесе жеке куәліктің нөмірімен сериясы туралы, әкелінетін мемлекет туралы, әкелу жүзеге асырылатын кеден бекеті (шекаралық өткізу пункті) туралы мәліметтер</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарының саны туралы, әкелуге (әкетуге) жауапты тұлғаның (Жеке тұлғаның) тегі, аты-жөні, паспорттың немесе жеке куәліктің нөмірімен сериясы туралы, әкелінетін мемлекет туралы, әкелу жүзеге асырылатын кеден бекеті (шекаралық өткізу пункті) туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің "Азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан әкетуге және Қазақстан Республикасының аумағы арқылы транзиттеуге қорытынды беру" № 254 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) </w:t>
+2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің № 254 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген көрсетілетін мемлекеттікқызмет Қағидаларына 1 және 2-қосымшаларға сәйкес нысандардағы жеке және заңды тұлғаның өтініші</w:t>
+              <w:t xml:space="preserve"> бекітілген "Жеке тұлғаларға азаматтық қару мен оның патрондарының бірлі-жарым даналарын Қазақстан Республикасы аумағына әкелуге, Қазақстан Республикасы аумағынан әкетуге және Қазақстан Республикасы арқылы транзит жасауға қорытындылар беру" және "Заңды тұлғаларға азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасы аумағына әкелуге, Қазақстан Республикасы аумағынан әкетуге және Қазақстан Республикасы арқылы транзит жасауға қорытындылар беру" мемлекеттік қызмет көрсету Қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) 1-қосымшаларға сәйкес нысандардағы жеке және заңды тұлғаның өтініші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1653,123 +1673,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...71 lines deleted...]
-Еуразиялық экономикалық комиссиясы алқасының 2012 жылғы 16 мамырдағы № 45 шешімімен бекітілген Еуразиялық экономикалық қауымдастық шеңберінде Кеден одағына мүше мемлекеттер үшінші елдермен саудада қолданатын әкелуге немесе әкетуге тыйым салулар немесе шектеулер қолданылатын Тауарлардың бірыңғай тізбесіне енгізілген жекелеген тауарларды әкелуге, әкетуге және транзиттеуге қорытындыны толтырудың бірыңғай нысаны жөніндегі әдістемелік нұсқауларға сәйкес ресімделген қорытындының жобасы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Еуразиялық экономикалық комиссиясы Алқасының 2012 жылғы 16 мамырдағы № 45 шешімімен бекітілген үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген жекелеген тауарларды әкелуге, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкетуге және транзиттеуге арналған қорытындының (рұқсат құжатының) бірыңғай нысанын толтыру жөніндегі әдістемелік нұсқауларға сәйкес ресімделген қорытынды жобасының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық экономикалық комиссиясы Алқасының 2012 жылғы 16 мамырдағы № 45 шешімімен бекітілген, үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген жекелеген тауарларды әкелуге, әкетуге және транзиттеуге арналған бірыңғай нысанын толтыру (рұқсат құжатының) жөніндегі әдістемелік нұсқаулықтарға сәйкес ресімделген қорытындының жобасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1798,51 +1836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2364,50 +2402,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>506-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық бір жыл ішінде қайталап жасалған, Қазақстан Республикасы Қылмыстық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>108-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>287</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>288</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2484,170 +2562,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-1</w:t>
+              <w:t>453</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-2</w:t>
+              <w:t>461</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>453</w:t>
+              <w:t>476</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>461</w:t>
+              <w:t>477</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>476</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>478</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>488-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2724,146 +2762,146 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қару мен оның патрондарына рұқсаты бар адамдарда шетелдік азаматтарды қоспағанда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының ақпараттық жүйесінен алады.</w:t>
-[...17 lines deleted...]
-Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес желісі бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
+Қару мен оның патрондарына рұқсаты бар адамдарда шетелдік азаматтарды қоспағанда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Мемлекеттік бажды төлеу (теқ заңды тұлғалар үшін)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бажды төлеу (тек заңды тұлғалар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2891,51 +2929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты ақпараттық жүйеден "Электрондық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
+Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты цифрлық жүйеден "цифрлық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3133,51 +3171,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 219 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10747 болып тіркелген) Криминалистік талаптар мен азаматтық және қызметтiк қару мен оның патрондарын сынау әдiстерiн бекіту туралы оларды сәйкестендiру және заңсыз қолдан жасау мүмкiндiгiн болғызбау мақсатында қойылатын арнайы техникалық талаптар,</w:t>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10747 болып тіркелген) Криминалистік талаптар мен азаматтық және қызметтiк қару мен оның патрондарын, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдарды сынау әдістерін бекіту туралы оларды сәйкестендiру және заңсыз қолдан жасау мүмкiндiгiн болғызбау мақсатында қойылатын арнайы техникалық талаптар,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Криминалистік талаптар сәйкестік сертификаты немесе қаруды Қазақстан Республикасының аумағына әкелгеннен кейін сертификаттау жүргізуге арналған шарт (уақытша әкеленетін (әкету) кезінде ұсынылмайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -3230,233 +3268,245 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...101 lines deleted...]
-Заңды тұлғаларға қаруды әкелуге немесе әкетуге арналған қорытындылар қаруды жеткізу шартында (келісімшартта) айқындалған, бірақ күнтізбелік бір жылдан артық емес мерзімге беріледі</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Қосымша:</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Жеке тұлғалар үшін жеке басын куәландыратын құжаттардың немесе жеке басын куәландыратын құжаттардан мәліметтердің (сериясы, нөмірі, қашан және кімнің бергені, жеке сәйкестендіру нөмірі, тұрғылықты мекенжайы) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжат ұсынылмайды (Қазақстан Республикасының бейрезиденттерін қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері жеке тұлғалардың құжаттары туралы мәліметтерді мемлекеттік деректер базасы цифрлық жүйесінен алады (Жеке тұлғалар) алады, сондай-ақ шетелдік азаматтарды қоспағанда, Қазақстан Республикасы Ішкі істер министрлігінің "Паспорттың есепке алу" біріктірілген деректер банкінің есебі бойынша тексереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -3466,1597 +3516,1616 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Жеке басын куәландыратын құжаттардың (сериясы, нөмірі, қашан және кімнің бергені, жеке сәйкестендіру нөмірі, тұрғылықты мекенжайы), (адамды сәйкестендіру үшін қажет) болуы</w:t>
-[...71 lines deleted...]
-Жеке тұлғалардың құжаттары туралы мәліметтерді ішкі істер органдарының қызметкері мемлекеттік деректер базасының ақпараттық жүйесінін (Жеке тұлғар) алады, сондай-ақ шетелдік азаматтарды қоспағанда, Қазақстан Республикасы Ішкі істер министрлігінің "Паспорттың есепке алу" біріктерілген деректер банкінің есебі бойынша тексереді</w:t>
+2) Заңды тұлғалар үшін заңды тұлғаны мемлекеттік тіркеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжат ұсынылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері заңды тұлғаны мемлекеттік тіркеу туралы мәліметтерді мемлекеттік деректер базасының цифрлық жүйесінен алады (Заңды тұлғалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...113 lines deleted...]
-Заң куәландыратын құжаттар, туралы мәліметтерді ішкі істер органдарының қызметкері мемлекеттік деректер базасының ақпараттық жүйесінін (Заң тұлғар) алады</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаларға қаруды әкелуге қорытындыны беру кезінде оны сату үшін қосымша қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Заңды тұлғаларға қаруды әкелуге қорытындыны беру кезінде оны сату үшін қосымша қажет</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тауарды импорттаушының азаматтық және қызметтік қарудың, оның негізгі (құрамдас) бөлшектері мен патрондарының "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" Заңның 12-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қоспағанда, көрсетілген пайдаланушыларға сататыны туралы кепіл береді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Азаматтық және қызметтік қарулар, оның негізгі (құрама) бөліктері Заңның 12-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қоспағанда, көрсетілген пайдаланушыларға сататыны туралы кепіл береді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тауарды импорттаушының азаматтық және қызметтік қарудың, оның негізгі (құрамдас) бөлшектері мен патрондарының "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" Заңның 12-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қоспағанда, көрсетілген пайдаланушыларға сататыны туралы кепіл береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...227 lines deleted...]
-              <w:t xml:space="preserve"> қоспағанда, көрсетілген пайдаланушыларға сататыны туралы кепіл береді</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қару мен оның патрондары саудасына құқығының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ішкі істер органы берген азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясы (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясының бар болуы туралы мәліметтерді "Е-лицензиялау" мемлекеттік деректер базасы (бұдан әрі – ЕЛ МДБ ЦЖ) цифрлық жүйесінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...108 lines deleted...]
-            </w:r>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшіліктері қоса берілген қаруды жеткізу шартының (келісімшарттың) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшіліктері қоса берілген қаруды жеткізу шарты (келісімшарт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды сатып алу құжатының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды сатып алу құқығына рұқсат (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері азаматтық және қызметтік қару мен оның патрондарын сатып алуға рұқсаттың бар болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...108 lines deleted...]
-            </w:r>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі туралы ақпараттың, негізгі техникалық көрсеткіштерінің, қаруды шығаратын елдің және фирманың атауы, оның түрлі-түсті фотосуреттің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды шығаратын елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...71 lines deleted...]
-Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды шығаратын елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам ағзасына тигізетін шекті әсері нормаларына қару мен оның патрондардың сәйкестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы уәкілетті орган берген жарақат салатын патрондармен ату мүмкіндігі бар ұңғысыз атыс қаруының, газды қарудың, электрлік қарудың, сондай-ақ жарақат салатын патрондардың зақымдаушы факторларының адам ағзасына әсер етуіне жол беру туралы қорытынды, немесе қаруды әкелгеннен кейін адам ағзасына жол берілетін әсер ету нормаларына сәйкестігіне медициналық-биологиялық сынақтар жүргізу туралы кепілхат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаларға қаруды өткізу үшін әкетуге қорытындыны ресімдеу кезінде қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Заңды тұлғаларға қаруды өткізу үшін әкетуге қорытындыны ресімдеу кезінде қосымша</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қару мен оның патрондары саудасына құқығының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ішкі істер органы берген азаматтық және қызметтік қару мен оның патрондары саудасына лицензия (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясының бар болуы туралы мәліметтерді ЕЛ МДБ ЦЖ арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...108 lines deleted...]
-            </w:r>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшіліктері қоса берілген қаруды жеткізу шартының (келісімшарттың) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшеліктері қоса берілген қаруды жеткізу шарты (келісімшарт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...71 lines deleted...]
-Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшеліктері қоса берілген қаруды жеткізу шарты (келісімшарт)</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі туралы ақпараттың, негізгі техникалық көрсеткіштерінің, қаруды шығаратын елдің және фирманың атауы, оның түрлі-түсті фотосуреттің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды өндіруші елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5085,123 +5154,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...71 lines deleted...]
-Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды өндіруші елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен патрондарды әкелуге көзделіп мемлекеттің құзыретті органы берген оны әкелуге рұқсат беру құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5230,1379 +5299,1433 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...71 lines deleted...]
-Қару мен патрондарды әкелуге көзделіп мемлекеттің құзыретті органы берген оны әкелуге рұқсат беру құжаты</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел мемлекетінің уәкілетті мемлекеттік органының осы қарудың тек бейбіт мақсатта пайдалынатыны және басқа елдерге ЕАЭҚ экспортталмайтыны туралы жазбаша кепілдік міндеттемесі болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел мемлекетінің уәкілетті мемлекеттік органының осы қарудың тек бейбіт мақсатта пайдалынатыны және басқа елдерге ЕАЭҚ экспортталмайтыны туралы жазбаша кепілдік міндеттемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару саудасы құқығына лицензиясы бар заңды тұлғаларға қарудың сәйкестігін растау, медициналық-биологиялық зерттеулер жүргiзу, жөндеу, ауыстыру, қайтару мақсатында сынақтарды жүргiзу үшін әкелу, әкетуге, сондай-ақ көрмелерге қатысу үшін уақытша әкелуге (әкетуге) қорытындыны беру кезінде</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қару саудасы құқығына лицензиясы бар заңды тұлғаларға қарудың сәйкестігін растау, медициналық-биологиялық зерттеулер жүргiзу, жөндеу, ауыстыру, қайтару мақсатында сынақтарды жүргiзу үшін әкелу, әкетуге, сондай-ақ көрмелерге қатысу үшін уақытша әкелуге (әкетуге) қорытындыны беру кезінде</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қару мен оның патрондары саудасына құқығының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ішкі істер органы берген азаматтық және қызметтік қару мен оның патрондары саудасына лицензия (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органының қызметкері азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясының бар болуы туралы мәліметтерді ЕЛ МДБ ЦЖ арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...108 lines deleted...]
-            </w:r>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшіліктері қоса берілген қаруды жеткізу шартының (келісімшарттың) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрлері, типтері, модельдері, саны көрсетілетін ерекшіліктері қоса берілген қаруды жеткізу шарты (келісімшарт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды сатып алуға (әкелу, әкету кезінде сәйкестікті растау, медициналық-биологиялық зерттеулер жүргізу үшін) құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды сатып алу құқығына рұқсат (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі істер органдарының қызметкері азаматтық және қызметтік қару мен оның патрондарын сатып алуға рұқсаттың бар болуын ЕЛ МДБ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...108 lines deleted...]
-            </w:r>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуретінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды өндіруші елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...71 lines deleted...]
-Еркін нысандағы қарудың атауы мен моделінің белгісі туралы ақпараттың құжаты, негізгі техникалық көрсеткіштері, қаруды өндіруші елдің және фирманың атауы, оның түрлі-түсті фотосуреті</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат беру құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың сәйкестігін растау, медициналық-биологиялық зерттеулер жүргізу, жеке пайдалану үшін сатып алу, жөндеу, ауыстыру, қайтару мақсатында жеке тұлғаларға қаруды әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қарудың сәйкестігін растау, медициналық-биологиялық зерттеулер жүргізу, жеке пайдалану үшін сатып алу, жөндеу, ауыстыру, қайтару мақсатында жеке тұлғаларға қаруды әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды сатып алу құжаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(әкелу кезінде сәйкестігін растау, медициналық-биологиялық зерттеулер жүргізу мақсатында, жеке пайдалану үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару сатып алу құқығына рұқсаты (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі істер органдарының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметкері азаматтық қаруды сатып алуға рұқсаттың бар болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...108 lines deleted...]
-            </w:r>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың техникалық реттеу саласындағы қауіпсіздік талаптарына сәйкестігі туралы құжат (сәйкестік сертификаты) немесе қаруды Қазақстан Республикасының аумағына әкелгеннен кейін оны сертификаттауды жүргізуге арналған шарттың бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық реттеу саласындағы сәйкестікті растау жөніндегі орган берген қарудың сәйкестік сертификатынемесе қаруды Қазақстан Республикасының аумағына әкелгеннен кейін сертификаттау жүргізуге арналған шарты (тек жеке пайдалану үшін сатып алған кезде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...71 lines deleted...]
-Техникалық реттеу саласындағы сәйкестікті растау жөніндегі орган берген қарудың сәйкестік сертификатынемесе қаруды Қазақстан Республикасының аумағына әкелгеннен кейін сертификаттау жүргізуге арналған шарты (тек жеке пайдалану үшін сатып алған кезде)</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам ағзасына жол берілетін әсер ету нормаларына сәйкестігі (тек жеке пайдалану үшін сатып алған кезде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы уәкілетті орган берген жарақат салатын патрондармен ату мүмкіндігі бар ұңғысыз атыс қаруының, газды қарудың, электрлік қарудың, сондай-ақ жарақат салатын патрондардың зақымдаушы факторларының адам ағзасына әсер етуіне жол беру туралы қорытынды, немесе қаруды әкелгеннен кейін адам ағзасына жол берілетін әсер ету нормаларына сәйкестігіне медициналық-биологиялық сынақтар жүргізу туралы кепілхат(тек жеке пайдалану үшін сатып алған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6631,123 +6754,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...71 lines deleted...]
-Денсаулық сақтау саласындағы уәкілетті орган берген жарақат салатын патрондармен ату мүмкіндігі бар ұңғысыз атыс қаруының, газды қарудың, электрлік қарудың, сондай-ақ жарақат салатын патрондардың зақымдаушы факторларының адам ағзасына әсер етуіне жол беру туралы қорытынды, немесе қаруды әкелгеннен кейін адам ағзасына жол берілетін әсер ету нормаларына сәйкестігіне медициналық-биологиялық сынақтар жүргізу туралы кепілхат(тек жеке пайдалану үшін сатып алған кезде)</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуреті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуреті (тек жеке пайдалану үшін сатып алған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6776,936 +6899,1026 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...71 lines deleted...]
-Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуреті (тек жеке пайдалану үшін сатып алған кезде)</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың жөндеу, ауыстыру, қайтару үшін (тек жөндеу, ауыстыру, қайтару үшін) әкелінгенін растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың жөндеу, ауыстыру, қайтару үшін (тек жөндеу, ауыстыру, қайтару үшін) әкелінгенін растайтын құжат (шарт, хат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаларға қаруды жөндеу, ауыстыру, қайтару үшін әкетуге қорытындыны ресімдеу кезінде қосымша мыналар болуы қажет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекетке қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетуге көзделген қаруды сақтау немесе сақтау және алып жүру құқығына рұқсаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетуге көзделіп отырған қаруды сақтау немесе сақтау және алып жүру құқығына рұқсат (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі істер органдарының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қызметкері әкетуге көзделген </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қаруды сақтау немесе сақтау </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+және алып жүру құқығына </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+рұқсаттың бар болуын ЕЛ МДБ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...108 lines deleted...]
-            </w:r>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың жөндеу, ауыстыру, қайтару үшін әкетілетінін растайтын құжаттың (шарттың, хаттың) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың жөндеу, ауыстыру, қайтару үшін әкетілетінін растайтын құжат (шарт, хат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік заңды тұлғаларға немесе шетелдіктерге (спорт ұйымдарына немесе спортшыларға) спорттық іс-шараларға қатысу үшін қаруды уақытша әкелуге арналған қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға шақырудың бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға жазбаша шақыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға жазбаша шақыру</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарының нақты түрінің спортшыға бекітілуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарының нақты түрінің спортшыға бекітілгені туралы ақпарат (тізім)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7734,459 +7947,459 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкелінетін қаруды сақтау үшін жағдайлардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкелінетін қаруды сақтау үшін жағдай жасалғандығын растайтын құжаттама (үй-жайды жалға алу шарты, қаруды сақтауға рұқсат, атыс орны мен тирдің жұмыс істеуіне рұқсат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері атыс орны мен тирдің жұмыс істеу және сақтауға рұқсаттың болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Атыс орны мен тирдің жұмыс істеу және сақтауға рұқсаттың болуын ішкі істер органдарының қызметкері ЕЛ МДБ АЖ арқылы алады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды немесе жеке тұлғаларға (спорт ұйымдарына немесе спортшыларға) спорттық іс-шараларға қатысу үшін қаруды уақытша әкетуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға шақырудың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға шақыру (ереже)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-Халықаралық спорттық жарыстарға немесе оқу-жаттығу жиындарына қатысуға шақыру (ереже)</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8215,123 +8428,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...71 lines deleted...]
-Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаты</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың нақты түрінің спортшыға бекітілуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшысының қарудың нақты түрін спортшыға бекіту туралы бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8360,604 +8573,604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілуі көзделген спорттық қаруды сақтау құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілуі көзделген спорттық қаруды сақтау құқығына рұқсат (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері әкетілуі көзделген спорттық қаруды сақтау құқығына рұқсаттың бар болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...108 lines deleted...]
-            </w:r>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортшыны (ларды) іссапарға жіберу туралы тиісті бұйрығының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт ұйым басшысының спортшыны (ларды)іссапарға жіберу туралы тиісті бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдіктерге аңшылыққа қатысу үшін аңшылық атыс қаруының бірлі-жарым даналарын (екі бірліктен артық емес), олардың патрондары мен аңшылық пышақтарды уақытша әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аңшылық шаруашылығы ұйымының шетелдік аңшымен аң аулауға жасасқан шарттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аңшылық шаруашылығы ұйымының шетелдік аңшымен жасасқан аң аулау шарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...71 lines deleted...]
-Аңшылық шаруашылығы ұйымының шетелдік аңшымен жасасқан аң аулау шарты</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аңшылық алқаптарды бекітіп беру туралы облыстық атқарушы орган шешімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлар әлемін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органмен келісілген аңшылық алқаптарды бекітіп беру туралы облыстық атқарушы органның шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8986,123 +9199,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...71 lines deleted...]
-Жануарлар әлемін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органмен келісілген аңшылық алқаптарды бекітіп беру туралы облыстық атқарушы органның шешімі</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік аңшының жеке басын куәландыратын құжаттардың (паспорттың) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік аңшының жеке басын куәландыратын құжаттар (паспорты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9131,497 +9344,497 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...71 lines deleted...]
-Шетелдік аңшының жеке басын куәландыратын құжаттар (паспорты)</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық аумақтық орман және аңшылық шаруашылығы уәкілетті органының шетелдіктердің аңшылыққа қатысуы туралы келісімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдіктердің аңшылыққа қатысуы туралы Орман және аңшылық шаруашылығының уәкілетті органының облыстық аумақтық органымен келісу туралы өтініш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе: Өтінішпен мүдделі аңшылық шаруашылығы ұйымы (жеке кәсіпкер, заңды тұлғалары) жүгінеді, онда қосымша әкелінетін патрондар саны, шетелдік паспортының немесе жеке куәлігінің сериясы мен нөмірі көрсетіледі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе: Өтінішпен мүдделі аңшылық шаруашылығы ұйымы (жеке кәсіпкер, заңды тұлғалары) жүгінеді, онда қосымша әкелінетін патрондар саны, шетелдік паспортының немесе жеке куәлігінің сериясы мен нөмірі көрсетіледі</w:t>
+Жеке тұлғаларға аңшылық атыс қаруының бірлі-жарым даналарын (екі бірліктен артық емес), олардың патрондары мен аңшылық пышақтарды уақытша әкетуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аң аулауға қатысуын растайтын (қызмет көрсету туралы шарт немесе шақыру) құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аң аулау жүзеге асырылатын мемлекеттің заңнамасында көзделген аң аулауға қатысуды растайтын (қызметтер көрсету туралы шарт немесе шақыру) құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...71 lines deleted...]
-Аң аулау жүзеге асырылатын мемлекеттің заңнамасында көзделген аң аулауға қатысуды растайтын (қызметтер көрсету туралы шарт немесе шақыру) құжат</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9650,519 +9863,573 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілуі көзделген аңшылық қаруды сақтау құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетуге көзделген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аңшылық қаруды сақтау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құқығына рұқсат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері әкетілуі көзделген аңшылық қаруды сақтау құқығына рұқсаттың бар болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Әкетілуі көзделген аңшылық қаруды сақтау құқығына рұқсаттың бар болуын ішкі істер органының қызметкері тиісті ЕЛ МДБ АЖ арқылы алады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе: Жеке тұлға Еуразиялық экономикалық одаққа мүше мемлекеттерге аң аулауға қатысу үшін шыққан кезде аңшылық қару мен оның патрондарын уақытша әкетуге (әкелуге) қорытынды ресімделмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте, жеке тұлға (аңшы) қаруды әкеткенге дейін кемінде 10 күн бұрын қару тіркелген аумақтық ішкі істер органына Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасында көзделген аң аулауға қатысуын растайтын құжатты (қызмет көрсету туралы келісім шарт немесе шақыру) ұсынады.Жеке тұлғаның аңшылыққа қатысу кезінде пайдалану үшін әкеткен азаматтық қаруы көрсетілген азаматтық қару тіркелген мүше мемлекетке әкелуге рұқсат құжатының жарамдық мерзімі аяқталғанға дейін әкелінуі тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе: Жеке тұлға Еуразиялық экономикалық одаққа мүше мемлекеттерге аң аулауға қатысу үшін шыққан кезде аңшылық қару мен оның патрондарын уақытша әкетуге (әкелуге) қорытынды ресімделмейді.</w:t>
-[...17 lines deleted...]
-Бұл ретте, жеке тұлға (аңшы) қаруды әкеткенге дейін кемінде 10 күн бұрын қару тіркелген аумақтық ішкі істер органына Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасында көзделген аң аулауға қатысуын растайтын құжатты (қызмет көрсету туралы келісім шарт немесе шақыру) ұсынады.Жеке тұлғаның аңшылыққа қатысу кезінде пайдалану үшін әкеткен азаматтық қаруы көрсетілген азаматтық қару тіркелген мүше мемлекетке әкелуге рұқсат құжатының жарамдық мерзімі аяқталғанға дейін әкелінуі тиіс</w:t>
+Басқа мемлекетке тұрақты тұруға кететін жеке тұлғаларға азаматтық қаруды, оның патрондарын әкетуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты тұруға кететінін растайтын құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды қайда әкетілетін болатыныңмемлекеттің заңнамасында көзделген тұрақты тұруға кеткенін растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...71 lines deleted...]
-Қаруды қайда әкетілетін болатыныңмемлекеттің заңнамасында көзделген тұрақты тұруға кеткенін растайтын құжат</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкетуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкетуге көзделіп отырған мемлекеттің құзыретті органы берген қаруды әкелуге рұқсат құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10191,1271 +10458,1271 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілуі көзделген аңшылық қаруды сақтау құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілуі көзделген аңшылық қаруды сақтау құқығына рұқсат (ұсынылмайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері әкетілуі көзделген аңшылық қаруды сақтау құқығына рұқсаттың бар болуын ЕЛ МДБ ЦЖ арқылы алады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Әкетілуі көзделген аңшылық қаруды сақтау құқығына рұқсаттың бар болуына ішкі істер органының қызметкері тиісті ЕЛ МДБ АЖ арқылы алады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасына тұрақты тұруға келетін жеке тұлғаларға қару мен оның патрондарын әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен патрондарды сатып алудың және (немесе) иеленудің заңдылығын растайтын рұқсат беру құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетуге көзделген мемлекеттің құзыретті органы берген қару мен оның патрондарын сақтау және алып жүру құқығына рұқсат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...71 lines deleted...]
-Әкетуге көзделген мемлекеттің құзыретті органы берген қару мен оның патрондарын сақтау және алып жүру құқығына рұқсат</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуреті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың атауы мен моделінің белгісі, негізгі техникалық көрсеткіштері, қаруды шығарған елдің және фирманың атауы туралы ақпарат, оның түрлі-түсті фотосуреті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе: Әкелгеннен кейін қару ішкі істер органына жауапты сақтауға тапсырылады, ал оны тіркеу Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 1 шілдедегі № 602 бұйрығымен бекітілген (бұдан әрі - Қағидалар) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18961 болып тіркелген) азаматтық және қызметтік қару мен оның патрондары айналымының қағидаларымен қарастырылған көзделген жалпы негіздерде жүргізіледі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе: Әкелгеннен кейін қару ішкі істер органына жауапты сақтауға тапсырылады, ал оны тіркеу Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 1 шілдедегі № 602 бұйрығымен бекітілген (бұдан әрі - Қағидалар) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18961 болып тіркелген) азаматтық және қызметтік қару мен оның патрондары айналымының қағидаларымен қарастырылған көзделген жалпы негіздерде жүргізіледі</w:t>
+Қазақстан Республикасының азаматы наградтау қаруын әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қазақстан Республикасының азаматы наградтау қаруын әкелуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші мемлекеттер басшыларының және үшінші мемлекеттердің үкімет басшыларының наградтау құжаттарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші мемлекеттер басшыларының және үшінші мемлекеттердің үкімет басшыларының наградтау құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар шет тілдерінде жасалған Қазақстан Республикасының мемлекеттік тіліне немесе орыс тіліне нотариалды куәландырылған аудармасымен ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Құжаттар шет тілдерінде жасалған Қазақстан Республикасының мемлекеттік тіліне немесе орыс тіліне нотариалды куәландырылған аудармасымен ұсынылады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе: Әкелінгеннен кейін наградтау қаруы ішкі істер органына жауапты сақтауға тапсырылады, ал оны тіркеу Қағидаларда көзделген жалпы негіздерде жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түйдектете атуға мүмкіндік беретін, сыйымдылығы 10 патроннан асатын оқжатары (барабаны) бар, сондай-ақ осы Заңмен "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" Қазақстан Республикасы аумағында айналымға тыйым салынған қару наградтау қаруына жатпайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе: Әкелінгеннен кейін наградтау қаруы ішкі істер органына жауапты сақтауға тапсырылады, ал оны тіркеу Қағидаларда көзделген жалпы негіздерде жүргізіледі.</w:t>
-[...17 lines deleted...]
-Түйдектете атуға мүмкіндік беретін, сыйымдылығы 10 патроннан асатын оқжатары (барабаны) бар, сондай-ақ осы Заңмен "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" Қазақстан Республикасы аумағында айналымға тыйым салынған қару наградтау қаруына жатпайды</w:t>
+Шетел азаматтарына наградтау қаруын әкетуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілетін қарумен наградтау туралы Қазақстан Республикасының Президенті Жарлығының немесе Қазақстан Республикасының Үкіметі қаулысының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкетілетін қарумен наградтау туралы Қазақстан Республикасының Президенті Жарлығы немесе Қазақстан Республикасының Үкімет қаулысының көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаларға азаматтық қарудың бірлі-жарым даналары (екі бірліктен артық емес) мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеуге қорытындыны ресімдеу кезінде қосымша болуы қажет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарумен оның патрондарын сатып алу құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарын әкелетін елдің және әкететін елдің уәкілетті органдары берген, қару мен оның патрондарын сатып алу құқығын растайтын, өтініш берушінің мөрімен және қолымен расталған өтініш берушінің атына берілген рұқсат құжаты. Егер әкелу елінің немесе әкету елінің заңнамасында қару мен оның патрондарын сатып алуға рұқсат құжаттарын беру көзделмеген жағдайда, қару мен оның патрондарын сатып алудың заңдылығын көрсететін құжат ұсынылады. Ұсынылған құжат көшірмелерінде қарудың түрі, типі, моделі, калибрі, сериясы мен нөмірі көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-Қару мен оның патрондарын әкелетін елдің және әкететін елдің уәкілетті органдары берген, қару мен оның патрондарын сатып алу құқығын растайтын, өтініш берушінің мөрімен және қолымен расталған өтініш берушінің атына берілген рұқсат құжаты. Егер әкелу елінің немесе әкету елінің заңнамасында қару мен оның патрондарын сатып алуға рұқсат құжаттарын беру көзделмеген жағдайда, қару мен оның патрондарын сатып алудың заңдылығын көрсететін құжат ұсынылады. Ұсынылған құжат көшірмелерінде қарудың түрі, типі, моделі, калибрі, сериясы мен нөмірі көрсетіледі</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Транзит" кедендік режимін белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден органының "транзит" кедендік режимін белгілеу туралы белгісі бар кеден декларациясының данасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11484,417 +11751,417 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның (өтініш берушінің) жеке басын растайтын құжаттың бар болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның (өтініш берушінің) жеке басын растайтын құжатты Қазақстан Республикасының бейрезиденттері ұсынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері Қазақстан Республикасы азаматының жеке басын куәландыратын құжат туралы мәліметтерді мемлекеттік деректер базасы цифрлық жүйесінен алады (Жеке тұлғалар)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...108 lines deleted...]
-            </w:r>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарын әкетуге рұқсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкету елінің уәкілетті органы берген қару мен оның патрондарын әкетуге арналған рұқсаттың болуы туралы құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...71 lines deleted...]
-Қаруды әкету елінің уәкілетті органы берген қару мен оның патрондарын әкетуге арналған рұқсаттың болуы туралы құжат</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарын әкелуге рұқсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды әкелу елінің уәкілетті органы берген қару мен оның патрондарын әкелуге рұқсаттың болуы туралы құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11923,515 +12190,515 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...71 lines deleted...]
-Қаруды әкелу елінің уәкілетті органы берген қару мен оның патрондарын әкелуге рұқсаттың болуы туралы құжат</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес азаматтық-құқықтық жауапкершілігін сақтандыру шарты немесе сақтандыру полисі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе: 54, 55, 57, 58 және 59-тармақшаларда көрсетілген құжаттаршет тілдерінде жасалған Қазақстан Республикасының мемлекеттік тіліне немесе орыс тіліне нотариалды куәландырылған аудармасымен ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші тұлғалардың азаматтық қарудың бірлі-жарым даналары (екі бірліктен артық емес) мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеуі осы рұқсат талаптарының 60-69 тармақтарына сәйкес жүзеге асырылады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе: 54, 55, 57, 58 және 59-тармақшаларда көрсетілген құжаттаршет тілдерінде жасалған Қазақстан Республикасының мемлекеттік тіліне немесе орыс тіліне нотариалды куәландырылған аудармасымен ұсынылады.</w:t>
-[...17 lines deleted...]
-Үшінші тұлғалардың азаматтық қарудың бірлі-жарым даналары (екі бірліктен артық емес) мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеуі осы рұқсат талаптарының 60-69 тармақтарына сәйкес жүзеге асырылады.</w:t>
+Заңды тұлғаларға азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеуге қорытындыны ресімдеу кезінде болуы қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды иеліктен шығару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің мөрімен және қолымен куәландырылған, сыртқы сауда мәмілесіне қатысушылар арасындағы иеліктен шығару құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...71 lines deleted...]
-Өтініш берушінің мөрімен және қолымен куәландырылған, сыртқы сауда мәмілесіне қатысушылар арасындағы иеліктен шығару құжаты</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрмен және өтінім берушінің қолымен куәландырылған, қаруды жасаушы елден экспорттауды жүзеге асыратын заңды тұлға мен қару жасаушы немесе қаруды сатып алушы елге импорттауды жүзеге асыратын заңды тұлға мен қаруды сатып алушы арасындағы шарттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім берушінің мөрімен және қолымен куәландырылған, қаруды жасаушы елден экспорттауды жүзеге асырушы заңды тұлға мен қару жасаушы немесе қаруды сатып алушы елге импорттауды жүзеге асырушы заңды тұлға мен қаруды сатып алушы арасындағы шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12460,123 +12727,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...71 lines deleted...]
-Өтінім берушінің мөрімен және қолымен куәландырылған, қаруды жасаушы елден экспорттауды жүзеге асырушы заңды тұлға мен қару жасаушы немесе қаруды сатып алушы елге импорттауды жүзеге асырушы заңды тұлға мен қаруды сатып алушы арасындағы шарт</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Транзит" кедендік режимін белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеден органының "транзит" кедендік режимін белгілеу туралы белгісі бар кеден декларациясының данасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12605,123 +12872,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...71 lines deleted...]
-Кеден органының "транзит" кедендік режимін белгілеу туралы белгісі бар кеден декларациясының данасы</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасымалданатын қаруды нөмірлік есепке алу тізімінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың түрлерін, типтерін, модельдерін, калибрлері мен нөмірлерін, сондай-ақ патрондардың типтері, калибрлері, дайындау партиялары мен саны туралы мәліметтер көрсетілген кеден органы растаған тасымалданатын қаруды нөмірлік есепке алу тізімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12750,417 +13017,417 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға ретінде мемлекеттік тіркеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға ретінде мемлекеттік тіркелгенін растайтын құжатты Қазақстан Республикасының бейрезиденттері ұсынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері заңды тұлғаны мемлекеттік тіркеу туралы мәліметтерді мемлекеттік деректер базасы цифрлық жүйесінен алады (Заңды тұлғалар)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...108 lines deleted...]
-            </w:r>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспорттаушы елдің өнімді әкетуге рұқсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспорттаушы елдің уәкілетті органы берген өнімді әкетуге рұқсаттың болуы туралы құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-Экспорттаушы елдің уәкілетті органы берген өнімді әкетуге рұқсаттың болуы туралы құжат</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім транзитіне байланысты өтініш беруші мемлекеттің заңнамасына сәйкес қызметті жүзеге асыру құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім транзитіне байланысты өтініш беруші мемлекеттің заңнамасына сәйкес қызметті жүзеге асыру құқығын растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13189,123 +13456,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-Өнім транзитіне байланысты өтініш беруші мемлекеттің заңнамасына сәйкес қызметті жүзеге асыру құқығын растайтын құжат</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес азаматтық-құқықтық жауапкершілігін сақтандыру шарты немесе сақтандыру полисі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13334,304 +13601,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...252 lines deleted...]
-Жеке қорғалуын жүзеге асыратын заңды тұлғаның күзет қызметін жүзеге асыру құқығын растайтын құжатішкі істер органдарының қызметкері тиісті ЕЛ МДБ АЖ арқылы алады</w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің транзитпен тасымалданатын өнімді жеке қорғауды күзет қызметін жүзеге асыруға құқығы бар заңды тұлғалардың жүзеге асыруын қамтамасыз етуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің транзитпен тасымалданатын өнімді жеке қорғауды жүзеге асыруды қамтамасыз ететінін растайтын құжат (күзет шарты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері жеке қорғауды жүзеге асыратын заңды тұлғаның күзет қызметін жүзеге асыру құқығын растайтын құжатты ЕЛ МДБ ЦЖ арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14046,51 +14168,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14446,51 +14608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14518,71 +14680,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің "Жеке немесе заңды тұлғаның азаматтық қарумен оның патрондарын сатып алуға, сақтауға, сақтауға және алып жүруге рұқсатты алу үшін" № 254 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) </w:t>
+Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 27 наурыздағы № 254 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген көрсетілетін мемлекеттік қызмет Қағидаларына 1 және 2-қосымшаларға сәйкес нысандардағыжеке немесе заңды тұлғаның азаматтық және қызметтік қарумен оның патрондарын сатып алуға рұқсатты алу үшін өтініші</w:t>
+              <w:t xml:space="preserve"> бекітілген "Жеке тұлғаларға азаматтық қару мен оның патрондарын сатып алуға рұқсаттар беру" және "Заңды тұлғаларға азаматтық және қызметтік қару мен оның патрондарын сатып алуға рұқсаттар беру" мемлекеттік қызмет көрсету Қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) 1-қосымшаларға сәйкес нысандардағы жеке және заңды тұлғаның өтініші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14611,51 +14773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14719,51 +14881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғаның құжаттары туралы мәліметтерді ішкі істер органдардың қызметкері тиісті мемлекеттік дееректер базасынан (жеке және заңды тұлғалар) ақпараттық жүйелерінен арқылы алады</w:t>
+Ішкі істер органдардың қызметкері жеке және заңды тұлғаның құжаттары туралы мәліметтерді мемлекеттік деректер базасы (Жеке және Заңды тұлғалар) цифрлық жүйесінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14961,51 +15123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15527,81 +15689,101 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>506-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық бір жыл ішінде қайталап жасалған, Қазақстан Республикасы Қылмыстық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>108-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>287</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (төртінші бөлігінде), </w:t>
+              <w:t xml:space="preserve"> (бірінші бөлігінде), 288 (төртінші бөлігінде), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>289</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15647,170 +15829,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-1</w:t>
+              <w:t>453</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-2</w:t>
+              <w:t>461</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>453</w:t>
+              <w:t>476</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>461</w:t>
+              <w:t>477</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>476</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>478</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>488-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -15887,128 +16029,146 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қару мен оның патрондарына рұқсаты бар адамдарда алады шетелдік азаматтарды қоспағанда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының ақпараттық жүйесінен. Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес желісі бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
+Ішкі істер органдарының қызметкері шетелдік азаматтарды қоспағанда, қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді Қазақстан Республикасы Бас прокуратурасының цифрлық жүйесінен алады. Құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты өтініш беруші жарамдылық мерзімдері өтпеген құжаттар топтамасын ұсынғаннан кейін сұратады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Қаруды ұстаудың қауіпсіздік ережелері білімнің болуы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды қауіпсіз ұстау қағидалары нан білімнің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16020,51 +16180,69 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 маусымдағы № 536 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша қаруды қауіпсіз ұстау қағидаларын білуіне тексеруден өту туралы анықтамасы. Азаматтық және қызметтік қаруды сатуды жүзеге асыратын заңды тұлғалар басшының оның бар болуымен кезінде мөрімен және қолымен расталған қаруды қолдануға рұқсат туралы құжат ұсынады (құжат өз еркінше толтырылады)</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша азаматтық және қызметтік қарудың иелері мен пайдаланушыларын азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларын білуіне даярлау (қайта даярлау) бағдарламаларынан өткені туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қарудың саудасын жүзеге асыратын заңды тұлғалар басшының мөрімен (болған жағдайда) және қолымен расталған қаруға рұқсат беретін құжат береді (құжат еркін түрде толтырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16115,51 +16293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16223,51 +16401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты ақпараттық жүйеден "электрондық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
+Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты цифрлық жүйеден "цифрлық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16306,51 +16484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16378,107 +16556,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 2 ақпандағы № 60 </w:t>
+Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2026 жылғы 27 наурыздағы № 58 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16463 болып тіркелген) бекітілген нысан бойынша аңшы куәлігі</w:t>
-[...35 lines deleted...]
-Өзін-өзі қорғау мақсатында алып жүру құқығынсыз сатып алынатын азаматтық қаруды азаматтар ұсынылмайды</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38248 болып тіркелген) бекітілген нысан бойынша аңшы куәлігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық қаруды өзін-өзі қорғау мақсатында алып жүру құқығынсыз сатып алатын азаматтар ұсынбайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16686,51 +16864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16758,87 +16936,321 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттердің дипломатиялық өкілдіктерінің қолдау хаттары, сол елдердің азаматтары болып табылатын сатып алған күннен бастап 7 (жеті) күн ішінде Қазақстан Республикасынан тыс жерлерге әкетілген жағдайда</w:t>
-[...35 lines deleted...]
-Туристік мақсатта, жеке және қызметтік істері бойынша Қазақстан Республикасына келген және Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында тіркелген шетелдіктер азаматтық қаруды сатып алуға рұқсат алу кезінде сатып алған күннен бастап 7 (жеті) күн ішінде Қазақстан Республикасынан тыс жерлерге әкететін жағдайда ұсынады, Қазақстан Республикасының аумағында кемінде бір жыл мерзімге тұру үшін ішкі істер органдарында тіркелген шетелдіктерді, Қазақстан Республикасының аумағында тұру үшін немесе ұзын ұңғылы тегіс ұңғылы қоспағанда азаматтық өзін-өзі қорғау қаруын сатып алуға рұқсат алған кезде</w:t>
+Сол елдердің азаматтары болып</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+табылатын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттердің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дипломатиялық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өкілдіктерінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолдау хаттары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатып алған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күннен бастап 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жеті) күн ішінде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикасынан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс жерлерге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкетілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағдайда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристік мақсатта, жеке және қызметтік істері бойынша Қазақстан Республикасына келген және Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында тіркелген шетел азаматтары азаматтық қаруды сатып алуға рұқсат алу кезінде сатып алған күннен бастап 7 (жеті) күн ішінде Қазақстан Республикасынан тыс жерлерге әкететін жағдайда ұсынады, Қазақстан Республикасының аумағында кемінде бір жыл мерзімге тұру үшін ішкі істер органдарында тіркелген шетел азаматтары, Қазақстан Республикасының аумағында тұру үшін немесе ұзын ұңғылы тегіс ұңғылы қоспағанда азаматтық өзін-өзі қорғау қаруын сатып алуға рұқсат алған кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17064,51 +17476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17136,87 +17548,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық беретін құжаттар (ұсынылмайды) және (немесе) қару мен оның патрондарын сақтау және (немесе) өткізу үшін арнайы жабдықталған үй-жайларды жалға алу шарты</w:t>
-[...35 lines deleted...]
-Ішкі істер органдардың қызметкеріқызметтік қаруды сақтауға арналған арнайы жабдықталған үй-жайдың меншік құқығын растайтын бар болуы туралы мәліметтерді "Е-лицензиялау" мемлекеттік деректер базасы (жылжымайтын мүлік тіркелімі) мемлекеттік ақпараттық жүйелер арқылы алады. Қару мен оның патрондарын сақтауға және (немесе) сатуға арналған арнайы жабдықталған үй-жайлардың құқық белгілейтін құжаттарын тексеруді және олардың болуын өтініш берілгеннен кейін рұқсатты ресімдеуді жүзеге асыратын ішкі істер органдарының қызметкері жүргізеді</w:t>
+Құқық белгілейтін құжаттар (ұсынылмайды) және (немесе) қару мен оның патрондарын сақтау және (немесе) өткізу үшін арнайы жабдықталған үй-жайларды жалға алу шарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдардың қызметкері қызметтік қаруды сақтауға арналған арнайы жабдықталған үй-жайдың меншік құқығын растайтын мәліметтерді "Е-лицензиялау" мемлекеттік деректер базасы (жылжымайтын мүлік тіркелімі) цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару мен оның патрондарын сақтауға және (немесе) сатуға арналған арнайы жабдықталған үй-жайлардың құқық белгілейтін құжаттарын тексеруді және олардың болуын өтініш берілгеннен кейін рұқсатты ресімдеуді жүзеге асыратын ішкі істер органдарының қызметкері жүргізеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17983,51 +18413,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтық және қызметтік қару мен оның патрондары саудасына, құқығының болуы</w:t>
+Азаматтық және қызметтік қару мен оның патрондары саудасына құқығының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18055,51 +18485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі істер органының қызметкері берген азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясы бары туралы мәліметтерді ЕЛ МДБ АЖ арқылы алады</w:t>
+Ішкі істер органдарының қызметкері азаматтық және қызметтік қару мен оның патрондары саудасына лицензиясының болуы туралы мәліметтерді ЕЛ МДБ ЦЖ арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18289,51 +18719,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18689,51 +19139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18761,71 +19211,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің "Жеке және заңды тұлғаларға азаматтық және қызметтік қарумен оның патрондарын сатып алуға, сақтауға, сақтау мен алып жүруге, тасымалдауға рұқсат беру" № 254 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) </w:t>
+2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің № 254 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген көрсетілетін мемлекеттік қызмет Қағидаларына 1 және 2-қосымшаларға сәйкес нысандардағы жеке немесе заңды тұлғаның азаматтық қарумен оның патрондарын сақтауға, сақтауға және алып жүруге рұқсатты алу үшін өтініші</w:t>
+              <w:t xml:space="preserve"> бекітілген "Жеке тұлғаларға азаматтық қару мен оның патрондарын сақтауға, сақтау мен алып жүруге рұқсаттар беру" және "Заңды тұлғаларға қызметтік қару мен оның патрондарын сақтауға рұқсат беру" мемлекеттік қызмет көрсету Қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) 1-қосымшаларға сәйкес нысандардағы жеке және заңды тұлғаның өтініші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18854,51 +19304,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18962,51 +19412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғаның құжаттары туралы мәліметтерді ішкі істер органдардың қызметкері тиісті мемлекеттік дееректер базасынан (жеке және заңды тұлғалар) ақпараттық жүйелерінен арқылы алады</w:t>
+Ішкі істер органдардың қызметкері жеке және заңды тұлғаның құжаттары туралы мәліметтерді мемлекеттік деректер базасының (Жеке және Заңды тұлғалар) цифрлық жүйелерінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19186,97 +19636,97 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы Қылмыстық </w:t>
-[...9 lines deleted...]
-              <w:t>кодексінің</w:t>
+Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қылмыстық кодексінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ерекше бөлiмi бабының тиiстi бөлiгiнде көзделген бас бостандығынан айыру түрiндегi жазаның төменгi шегiнің мерзiмі өткенге дейiн ақталмайтын негiздер бойынша қылмыстық жауаптылықтан босатылған, Қазақстан Республикасы Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19752,50 +20202,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>506-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық бір жыл ішінде қайталап жасалған, Қазақстан Республикасы Қылмыстық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>108-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>287</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>288</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -19872,170 +20362,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-1</w:t>
+              <w:t>453</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-2</w:t>
+              <w:t>461</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>453</w:t>
+              <w:t>476</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>461</w:t>
+              <w:t>477</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>476</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>478</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>488-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -20112,69 +20562,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының ақпараттық жүйесінен алады.</w:t>
-[...17 lines deleted...]
-Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес желісі бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
+Ішкі істер органдарының қызметкері қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді Қазақстан Республикасы Бас прокуратурасының цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты өтініш беруші жарамдылық мерзімдері өтпеген құжаттар топтамасын ұсынғаннан кейін сұратады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20213,87 +20663,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Қаруды ұстаудың қауіпсіздік ережелерін білімінің болуы (қаруды сатып алу рұқсатын беруден және Спорт шебері кандидатынан төмен емес разряды бар Қазақстан Республикасы Ұлттық құрамасының мүшесі-спортшылар қоспағанда)</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды қауіпсіз ұстау қағидалары нан білімнің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20305,128 +20755,164 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 маусымдағы № 536 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша қаруды қауіпсіз ұстау қағидаларын білуіне тексеруден өту туралы анықтамасы</w:t>
-[...35 lines deleted...]
-Қару айналымын бақылау саласындағы уәкілетті орган айқындайтын ұйымдар береді. Спорт шебері кандидатынан төмен емес разряды бар Қазақстан Республикасы Ұлттық құрамасының мүшесі-спортшылар ұсынылмайды</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша азаматтық және қызметтік қарудың иелері мен пайдаланушыларын азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларын білуіне даярлау (қайта даярлау) бағдарламаларынан өткені туралы анықтама. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қарудың саудасын жүзеге асыратын заңды тұлғалар басшының мөрімен (болған жағдайда) және қолымен расталған қаруға рұқсат беретін құжат береді (құжат еркін түрде толтырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару айналымын бақылау саласындағы уәкілетті орган айқындайтын ұйымдар береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт шебері кандидатынан төмен емес разряды бар Қазақстан Республикасы Ұлттық құрамасының мүшесі-спортшылар ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20490,51 +20976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты ақпараттық жүйеден "электрондық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
+Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты цифрлық жүйеден "цифрлық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20722,179 +21208,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Аң аулаға құқығы</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 2 ақпандағы № 60 </w:t>
+Аң аулауға </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құқығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2026 жылғы 27 наурыздағы № 58 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16463 болып тіркелген) (бұдан әрі - № 60 Бұйрық) бекітілген 1-қосымшаға сәйкес нысан бойынша жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті орган белгілеген аңшы куәлігін, алып жүру құқығынсыз өзін-өзі қорғау мақсатында сатып алынған қаруды қоспағанда</w:t>
-[...35 lines deleted...]
-Ішкі істер органдарының қызметкері құжат бар екенін мәлімет туралы мемлекеттік ақпараттық жүйеден арқылы алады</w:t>
+              <w:t xml:space="preserve"> бекітілген нысан бойынша аңшы куәлігі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №38248 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері құжат бар болуы туралы мәліметтерді мемлекеттік органдардың цифрлық жүйесінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22344,51 +22848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22416,71 +22920,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 23 ақпандағы № 143 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10557 болып тіркелген) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген нысан бойынша қүзетші ретінде жұмыс істеу үшін даярлықтан өткенін растайтын куәлік</w:t>
+Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 23 ақпандағы № 143 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10557 болып тіркелген) 3-қосымшаға сәйкес нысан бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалардың мүлкін, оның ішінде оны тасымалдау кезінде күзету және аумағында қару, оқ-дәрілер және жарылғыш заттар бар объектілерді күзету жөніндегі қызметтер көрсететін күзетшілердің біліктілігін арттыру курсын бітіргені туралы куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23034,51 +23556,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23434,51 +23976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23506,71 +24048,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2020 жылғы 27 наурыздағы Қазақстан Республикасы Ішкі істер министрінің "Жеке және заңды тұлғаларға азаматтық және қызметтік қарумен оның патрондарын сатып алуға, сақтауға, сақтау мен алып жүруге, тасымалдауға рұқсат беру" № 254 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) </w:t>
+Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 27 наурыздағы № 254 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген көрсетілетін мемлекеттік қызмет Қағидаларына 1 және 2-қосымшаларға сәйкес нысандардағы жеке немесе заңды тұлғаның азаматтық қарумен оның патрондарын тасымалдауға рұқсатты алу үшін өтініші</w:t>
+              <w:t xml:space="preserve"> бекітілген "Жеке тұлғаларға азаматтық қару мен оның патрондарын тасымалдауға рұқсаттар беру" және "Заңды тұлғаларға азаматтық және қызметтік қару мен оның патрондарын тасымалдауға рұқсаттар беру" мемлекеттік қызмет көрсету Қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20184 болып тіркелген) 1-қосымшаларға сәйкес нысандардағы жеке және заңды тұлғаның өтініші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23599,51 +24141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23707,51 +24249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғаның құжаттары туралы мәліметтерді ішкі істер органдардың қызметкері тиісті мемлекеттік дееректер базасынан (жеке және заңды тұлғалар) ақпараттық жүйелерінен арқылы алады</w:t>
+Ішкі істер органдардың қызметкері жеке және заңды тұлғаның құжаттары туралы мәліметтерді мемлекеттік деректер базасының (Жеке және Заңды тұлғалар) цифрлық жүйесінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23913,97 +24455,97 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы Қылмыстық </w:t>
-[...9 lines deleted...]
-              <w:t>кодексінің</w:t>
+Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қылмыстық кодексінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ерекше бөлiмi бабының тиiстi бөлiгiнде көзделген бас бостандығынан айыру түрiндегi жазаның төменгi шегiнің мерзiмі өткенге дейiн ақталмайтын негiздер бойынша қылмыстық жауаптылықтан босатылған, Қазақстан Республикасы Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24479,50 +25021,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>506-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық бір жыл ішінде қайталап жасалған, Қазақстан Республикасы Қылмыстық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>108-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>287</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>288</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -24599,170 +25181,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-1</w:t>
+              <w:t>453</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-2</w:t>
+              <w:t>461</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>453</w:t>
+              <w:t>476</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>461</w:t>
+              <w:t>477</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>476</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>478</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>488-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -24839,146 +25381,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының ақпараттық жүйесінен алады.</w:t>
-[...17 lines deleted...]
-Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес желісі бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
+Ішкі істер органдарының қызметкері қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді цифралық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Бас прокуратурасының цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты өтініш беруші жарамдылық мерзімдері өтпеген құжаттар топтамасын ұсынғаннан кейін сұратады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Қаруды ұстаудың қауіпсіздік ережелерін білімінің болуы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды қауіпсіз ұстау қағидаларынан білімнің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24990,128 +25550,164 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 маусымдағы № 536 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша қаруды қауіпсіз ұстау қағидаларын білуіне тексеруден өту туралы анықтамасы. Азаматтық және қызметтік қаруды сатуды жүзеге асыратын заңды тұлғалар басшының оның бар болуымен кезінде мөрімен және қолымен расталған қаруды қолдануға рұқсат туралы құжат ұсынады (құжат өз еркінше толтырылады)</w:t>
-[...35 lines deleted...]
-Қару айналымын бақылау саласындағы уәкілетті орган айқындайтын ұйымдар береді</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша азаматтық және қызметтік қарудың иелері мен пайдаланушыларын азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларын білуіне даярлау (қайта даярлау) бағдарламаларынан өткені туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қарудың саудасын жүзеге асыратын заңды тұлғалар басшының мөрімен (болған жағдайда) және қолымен расталған қаруға рұқсат беретін құжат береді (құжат еркін түрде толтырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қару айналымын бақылау саласындағы уәкілетті орган айқындайтын ұйымдар береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт шебері кандидатынан төмен емес разряды бар Қазақстан Республикасы Ұлттық құрамасының мүшесі-спортшылар ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25175,51 +25771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты ақпараттық жүйеден "электрондық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
+Ішкі істер органдарының қызметкері мемлекеттік баждың төленгені туралы ақпаратты цифрлық жүйеден "цифрлық үкіметтің" төлем шлюзі арқылы тексереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25258,179 +25854,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Меншік құқығындағы немесе аумақтық көліктік бақылау органы берген қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсаты бар жабық автомашинаны жалға алу құқығының болуы (автомобиль көлігімен тасымалдау кезінде)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығындағы немесе аумақтық көліктік бақылау органы берген қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсаты бар арнайы жабдықталғанавтокөлік құралын жалға алу құқығының болуы (автомобиль көлігімен тасымалдау кезінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 17 сәуірдегі № 460 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) </w:t>
-[...55 lines deleted...]
-Меншік құқығындағы аумақтық көліктік бақылау органы берген қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсаты бар жабық автомашинаны құқығын растайтын құжатын ішкі істер органдардың қызметкері тиісті мемлекеттік органдардың ақпараттық жүйелерден арқылы алады</w:t>
+Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 17 сәуірдегі № 460 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) 1-қосымшаға сәйкес нысаны бойынша меншік құқығындағы немесе тасымалдауды жүзеге асыруға арнайы рұқсаты бар арнайы жабдықталған автокөлік құралын жалға алу құқығын растайтын құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері аумақтық көліктік бақылау органы берген қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсаты бар арнайы жабдықталған автокөлік құралының меншік құқығын растайтын құжатты мемлекеттік органдардың цифрлық жүйелерінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26264,51 +26860,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 01.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -26871,143 +27487,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Толық сауалнамалық деректердің</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық сауалнамалық деректердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2015 жылғы 17 сәуірдегі Қазақстан Республикасы Ішкі істер министрінің № 365 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11219 болып тіркелген) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген кадрларды есепке алу жөніндегі жеке парақ 3-қосымша сәйкес нысаны бойынша</w:t>
+Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 17 сәуірдегі № 365 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11219 болып тіркелген) 3-қосымшаға</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкес нысаны бойынша кадр есебі жөніндегі жеке іс парағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27201,97 +27835,97 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы Қылмыстық </w:t>
-[...9 lines deleted...]
-              <w:t>кодексінің</w:t>
+Қару мен оның патрондарына рұқсаты бар адамдарда қылмыс жасағаны үшін заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының болмауы, Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қылмыстық кодексінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ерекше бөлiмi бабының тиiстi бөлiгiнде көзделген бас бостандығынан айыру түрiндегi жазаның төменгi шегiнің мерзiмі өткенге дейiн ақталмайтын негiздер бойынша қылмыстық жауаптылықтан босатылған, Қазақстан Республикасы Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27767,50 +28401,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>506-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық бір жыл ішінде қайталап жасалған, Қазақстан Республикасы Қылмыстық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">108-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(бірінші бөлігінде), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>287</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бірінші бөлігінде), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>288</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -27887,170 +28561,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-1</w:t>
+              <w:t>453</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>73-2</w:t>
+              <w:t>461</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>453</w:t>
+              <w:t>476</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>461</w:t>
+              <w:t>477</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>476</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>478</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>488-баптарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -28127,202 +28761,238 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді ішкі істер органдарының қызметкері Қазақстан Республикасы Бас прокуратурасының ақпараттық жүйесінен алады.</w:t>
-[...17 lines deleted...]
-Жарамдылық мерзімдері өтпеген құжаттар топтамасын өтініш беруші ұсынғаннан кейін құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес желісі бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты сұратады.</w:t>
+Ішкі істер органдарының қызметкері қару мен оның патрондарына рұқсаты бар адамдарда соттылықтың болуы немесе болмауы туралы мәліметтерді Қазақстан Республикасы Бас прокуратурасының цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қараушы ішкі істер органдарының қызметкері экстремизмге, терроризмге немесе ұйымдасқан қылмысқа қарсы күрес бойынша ішкі істер және (немесе) ұлттық қауіпсіздік органдарының есептерінде қаруға рұқсаты бар адамдар туралы мәліметтердің бар-жоғы туралы ақпаратты өтініш беруші жарамдылық мерзімдері өтпеген құжаттар топтамасын ұсынғаннан кейін сұратады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Қаруды қауіпсіз ұстау қағидаларын білетіндігі болуы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды қауіпсіз</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұстау қағидаларынан білімнің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 маусымдағы № 536 </w:t>
+Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 13 маусымдағы № 536 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысана сәйкес бойынша азаматтық және қызметтік қарудың иелері мен пайдаланушылардың азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларын білуіне даярлау бағдарламалардан өткені туралы анықтама</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18849 болып тіркелген) бекітілген нысаны бойынша азаматтық және қызметтік қарудың иелері мен пайдаланушыларын азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларын білуіне даярлау (қайта даярлау) бағдарламаларынан өткені туралы анықтама. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық және қызметтік қарудың саудасын жүзеге асыратын заңды тұлғалар басшының мөрімен (болған жағдайда) және қолымен расталған қаруға рұқсат беретін құжат береді (құжат еркін түрде толтырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28351,51 +29021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28423,87 +29093,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркелгені) туралы куәлігі ұсынылмайды</w:t>
-[...35 lines deleted...]
-Заң куәландыратын құжаттар, туралы мәліметтерді ішкі істер органдарының қызметкері мемлекеттік деректер базасының ақпараттық жүйесінін (Заң тұлғар) алады</w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік ұсынылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі істер органдарының қызметкері заңды тұлғаны мемлекеттік тіркеу туралы мәліметтерді мемлекеттік деректер базасының цифрлық жүйесінен алады (Заңды тұлғалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29499,55 +30169,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29873,31 +30543,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>