--- v0 (2025-10-01)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c36135e" w14:textId="c36135e">
+    <w:p w14:paraId="8781669" w14:textId="8781669">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -724,140 +724,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дамыту Агенттігінің Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -870,116 +886,135 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрлігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Статистика комитеті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1280,950 +1315,572 @@
         <w:t xml:space="preserve">
       "34-1. "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының еншілес ұйымдарын Тұрғын үй құрылысының бірыңғай операторына қосу арқылы оларды қайта ұйымдастыру нәтижесінде Ұйымның қарыз алушыға қоятын талаптарының ұлғаюына байланысты Пруденциялық нормативтерде белгiленген шектеулер асып кеткен жағдайда, бір қарыз алушыға келетін тәуекелдің ең төмен мөлшерінің нормативі орындалды деп саналады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z43" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген жағдайларда Ұйым уәкілетті органға шектеулерден асып кету фактісі туралы дереу хабарлайды және уәкілетті органмен келісілген мерзімде асып кетуді жою бойынша міндеттемелер қабылдайды. Егер осы асып кету уәкілетті органмен келісілген мерзімде жойылмаса, бір қарыз алушыға келетін тәуекелдің ең жоғары мөлшері нормативінің асып кетуі аталған асып кету анықталған күннен бастап осы нормативтің бұзылуы ретінде қаралады.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
+      3. "Мемлекеттік емес облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу, мемлекеттік емес облигациялар шығарылымы проспектісіне (облигациялық бағдарлама проспектісіне) өзгерістерді және (немесе) толықтыруларды тіркеу, мемлекеттік емес облигацияларды өтеу қорытындылары туралы хабарламаны ұсыну және қарау, мемлекеттік емес облигациялар шығарылымының күшін жою қағидаларын, Мемлекеттік емес облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттiк тiркеу, мемлекеттік емес облигациялар шығарылымы проспектісіне (облигациялық бағдарлама проспектісіне) өзгерістерді және (немесе) толықтыруларды тіркеу, мемлекеттік емес облигацияларды өтеу қорытындылары туралы хабарламаны қарау үшін құжаттарға қойылатын талаптарды, Мемлекеттік емес облигациялар шығарылымының күшін жоюға арналған құжаттардың тізбесін және оларға қойылатын талаптарды, Мемлекеттік емес облигациялар шығарылымының проспектісін (облигациялық бағдарлама проспектісін), мемлекеттік емес облигациялар шығарылымының проспектісіне (облигациялық бағдарлама проспектісіне) өзгерістерді және (немесе) толықтыруларды, мемлекеттік емес облигацияларды өтеу қорытындылары туралы хабарламаны жасау және ресімдеу қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 25 қазанда жарияланған ) мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17884 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 14 желтоқсанда жарияланған ) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:bookmarkStart w:name="z59" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерінде, капиталының </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      көрсетілген қаулымен бекітілген Мемлекеттік емес облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу, мемлекеттік емес облигациялар шығарылымы проспектісіне (облигациялық бағдарлама проспектісіне) өзгерістерді және (немесе) толықтыруларды тіркеу, мемлекеттік емес облигацияларды өтеу қорытындылары туралы хабарламаны ұсыну және қарау, мемлекеттік емес облигациялар шығарылымының күшін жою </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="24"/>
-[...449 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:bookmarkStart w:name="z72" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "12. Банктің немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу осы эмитент мынадай талаптарды сақтаған жағдайда жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z61" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеуге құжаттар берілген күні бағалы қағаздардың қайталама нарығында айналыстағы облигациялар бойынша сыйақы төлеу жөніндегі уақытылы орындалмаған және орындалмаған міндеттемелердің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу үшін құжаттар беру күніне дейін соңғы аяқталған екі қаржы жылының біреуінің қорытындысы бойынша эмитенттің зиянсыз қызметі немесе соңғы аяқталған екі қаржы жылының біреуінде эмитенттің қызметінен алынған, аудиторлық есеппен расталған оның қаржылық есептілігінің негізінде есептелген ақшаның таза ағындары оң болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z63" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу үшін құжаттар берілетін айдың алдындағы айдың соңындағы жағдай бойынша пруденциялық нормативтерді және уәкілетті орган белгілеген өзге нормалар мен лимиттерді сақтамау фактілерінің болмауы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облигациялар шығарылымын (облигациялық бағдарламаны) мемлекеттік тіркеу үшін құжаттар берілетін айдың алдындағы айдың соңындағы жағдай бойынша пруденциялық нормативтерді және уәкілетті орган белгілеген өзге нормалар мен лимиттер жөнінде ақпарат болмаған жағдайда уәкілетті орган алдыңғы есепті күнгі жағдай бойынша пруденциялық нормативтер және өзге де нормалар мен лимиттер жөніндегі ақпаратты назарға алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) эмитенттің және ол шығаратын облигациялардың Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15175 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 27 наурыздағы № 54 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Эмитенттерге және олардың қор биржасында айналысқа жіберілетін (жіберілген) бағалы қағаздарына, сондай-ақ қор биржасы тізімінің жекелеген санаттарына қойылатын талаптарға және қор биржасының ішкі құжаттарына сәйкес келуі (эмитенттің облигациялар шығарылымы проспектісінде (егер облигациялар шығарылымы проспектісінде қор биржасының сауда жүйесінде осындай облигациялардың айналыста болуы көзделген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитент қайта құрылымдау жүргізу туралы сот шешіміне сәйкес бұрын шығарылған облигациялар бойынша міндеттемелерді қайта құрылымдау жүргізген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уәкілетті орган "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61-10-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негізде және тәртіпте төлемге қабілетсіз банктер санатына жатқызылған банктің міндеттемелерін мәжбүрлі қайта құрылымдау жүргізу туралы шешіміне сәйкес бұрын шығарылған облигациялар бойынша міндеттемелерді қайта құрылымдау жүргізген жағдайда қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дауыс беруші акцияларының кемінде 50 (елу) пайызы мемлекетке не ұлттық басқарушы холдингке тиесілі эмитентті қайта құрылымдау жүргізген жағдайларда қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 2) және 3) тармақшаларының талаптары банктің акцияларға айырбасталатын реттелген облигациялар түріндегі облигациялар шығарылымдарына қолданылмайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2549,31 +2206,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>