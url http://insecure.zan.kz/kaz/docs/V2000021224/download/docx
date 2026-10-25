--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f6552a" w14:textId="9f6552a">
+    <w:p w14:paraId="cf4deda" w14:textId="cf4deda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,167 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Бір терезе" қағидаты бойынша құрылыс жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу тәртібін айқындайтын қағидаларды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 11 қыркүйектегі № 465 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 17 қыркүйекте № 21224 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 11 қыркүйектегі № 465 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 17 қыркүйекте № 21224 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 29 маусымдағы № 337 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1241,115 +1349,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интеграцияланған интернет-ресурстармен және АЖ-мен ақпарат алмасуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Портал пайдаланушысын тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Порталға кіру "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке немесе заңды тұлғаның электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z18" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Порталда тіркелу үшін Пайдаланушы мынадай әрекеттерді орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Порталда орналастырылған тіркеу нысанын қосымшаларымен бірге толтырады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1396,148 +1499,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЭЦҚ-ны пайдалана отырып, Порталды пайдалану тәртібі туралы келісімге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал операторы Пайдаланушы құжаттарды ұсынған сәттен бастап 1 (бір) жұмыс күні ішінде оны растайды не Пайдаланушыны тіркеуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="24"/>
+    <w:bookmarkStart w:name="z19" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бұрын тіркелген Портал пайдаланушыларының тізімінде жүгінген пайдаланушының болуы тіркеуден бас тарту үшін негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z20" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z20" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Электрондық өтінімдерді беру үшін Портал операторы Пайдаланушыға жеке кабинетті және Порталмен жұмыс істеу жөніндегі нұсқаулықты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z21" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Портал пайдаланушыларының ақпаратты жүктеуі және толтыруы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z22" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Пайдаланушы Порталда тіркелген күннен бастап және объектіні пайдалануға бергенге дейін жеке кабинет арқылы жаңа құрылыс, сондай-ақ жұмыс істеп тұрған объектілерді (кәсіпорындарды, ғимараттарды, құрылыстарды және олардың кешендерін) реконструкциялау және жөндеу туралы мәліметтерді және (немесе) құжаттардың электрондық көшірмелерін жүктейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z23" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z23" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Порталға жүктелген және (немесе) толтырылған электрондық құжаттар және (немесе) құжаттардың электрондық көшірмелері осы құжатты куәландыруға өкілеттігі бар тұлғаның ЭҚА-сымен куәландырылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1556,110 +1659,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="29"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құрылыс процесінің барысы туралы мәліметтерді, сондай-ақ ЭЦҚ-ны пайдалану арқылы Портал Пайдаланушысы қол қойған электрондық құжаттарды Порталдың бір пайдаланушысы Порталдың басқа пайдаланушысының жеке кабинетіне жібере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z25" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z25" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Порталда орналастырылған және ЭЦҚ-мен куәландырылған электрондық құжаттар мен құжаттардың электрондық көшірмелері оларды Порталда сақтау мерзімі ішінде жойылуға, өзгертуге немесе ауыстыруға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z26" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z26" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Құрылысты жүргізуді ұйымдастыру жөніндегі ақпарат, оның ішінде Порталға немесе оның Пайдаланушылары АЖ ұсынған тиісті электрондық құжаттар мен құжаттардың электрондық көшірмелері объектіні пайдаланудың бүкіл мерзімі ішінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1678,88 +1781,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="32"/>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ақпараттық жүйелерді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z28" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жеке немесе заңды тұлға әзірлеген АЖ Қазақстан Республикасының ақпараттандыру туралы заңнамасының талаптарына, сондай-ақ Порталдың техникалық талаптарға сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерді Порталмен интеграциялау үшін Портал операторымен келісім жасасу қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1814,70 +1917,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="34"/>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Бір және одан да көп ақпараттық жүйелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық құжаттарды жүктеуді және сақтауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1888,70 +1991,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Порталға ЭЦҚ-ны пайдалана отырып, Порталды пайдаланушы қол қойған құрылыс барысы туралы мәліметтерді, атқарушылық-техникалық құжаттардың жобаларын беруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) интеграцияланған интернет-ресурстармен және басқа да ақпараттық жүйелермен ақпарат алмасуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="35"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ақпараттық жүйелердің операторлары мынадай іс-шараларды орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АЖ техникалық қызмет көрсетуді, сүйемелдеуді және дамытуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2041,63 +2144,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2419,35 +2544,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>