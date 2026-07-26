--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b34f717" w14:textId="b34f717">
+    <w:p w14:paraId="35d1f71" w14:textId="35d1f71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -358,127 +358,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -726,92 +738,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді, лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не лицензиясынан айырылған, сондай-ақ Жеке сот орындаушыларының республикалық палатасы мүшелігінен шығарылған жеке сот орындаушысының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған ағымдағы шот бойынша шығыс операцияларын тоқтата тұру тәртібін белгілейді (бұдан әрі – ЖСО ағымдағы шоты).</w:t>
+        <w:t>
+      1. Лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не лицензиясынан айырылған, сондай-ақ Жеке сот орындаушыларының республикалық палатасы мүшелігінен шығарылған жеке сот орындаушысының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған ағымдағы шоты бойынша шығыс операцияларын тоқтата тұру туралы қағидалар (бұдан әрі – Қағидалар) "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының 123-бабына сәйкес әзірленді, лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не лицензиясынан айырылған, сондай-ақ Жеке сот орындаушыларының республикалық палатасы мүшелігінен шығарылған жеке сот орындаушысының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған ағымдағы шот бойынша шығыс операцияларын тоқтата тұру тәртібін белгілейді (бұдан әрі – ЖСО ағымдағы шоты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. ЖСО ағымдағы шоты бойынша шығыс операцияларын тоқтата тұру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -829,188 +801,470 @@
         <w:t>
       2. ЖСО ағымдағы шот бойынша шығыс операцияларын тоқтата тұру жеке сот орындаушысы лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не одан айырылған, сондай-ақ ол Жеке сот орындаушыларының республикалық палатасының мүшелігінен шығарылған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ЖСО ағымдағы шот бойынша шығыс операциялары атқарушылық құжаттарды орындау саласындағы уәкілетті органның және оның аумақтық органдарының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған жеке сот орындаушысының ағымдағы шоты бойынша шығыс операцияларын тоқтата тұру туралы өкімінің (бұдан әрі – Шығыс операцияларын тоқтата тұру туралы өкім) негізінде бұйрыққа 2-қосымшаға сәйкес нысан бойынша тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Атқарушылық құжаттарды орындау саласындағы уәкілетті орган немесе оның аумақтық органдары шығыс операцияларын тоқтата тұру туралы өкімді екінші деңгейдегі банктерге немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға жеке сот орындаушысы лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не одан айырылған, сондай-ақ оны Жеке сот орындаушыларының республикалық палатасынан шығарған күннен бастап үш жұмыс күнінен кешіктірмей электрондық нысанда немесе қағаз жеткізгіште жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шығыс операцияларын тоқтата тұру туралы өкім атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы электрондық нысанда немесе қағаз жеткізгіште беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ЖСО ағымдағы шоты бойынша шығыс операцияларын тоқтата тұру туралы өкімнің күшін жою тәртібі мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. ЖСО ағымдағы шот бойынша шығыс операцияларын тоқтата тұру туралы өкімнің күшін жоюды, оны шығарған атқарушылық құжаттарды орындау саласындағы уәкілетті орган немесе оның аумақтық органдары Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша атқарушылық құжаттарды орындау саласындағы уәкілетті органның, оның аумақтық органының шығыс операцияларын тоқтата тұрудың күшін жою туралы өкімінің негізінде үш жұмыс күнінен кешіктірмей жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Атқарушылық құжаттарды орындау саласындағы уәкілетті орган не оның аумақтық органдары екінші деңгейдегі банктерге немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға, шығыс операцияларын тоқтата тұрған құжаттың деректемелері бар ЖСО ағымдағы шоты бойынша шығыс операцияларын тоқтата тұрудың күшін жою туралы өкімін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шығыс операцияларын тоқтата тұрудың күшін жою туралы өкім атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы электрондық нысанда немесе қағаз жеткізгіште беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1167,68 +1421,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензиясының қолданысы тоқататыла тұрған немесе тоқтатылған не лицензиясынан айырылған, сондай-ақ Жеке сот орындаушылырының республикалық палата мүшелігінен шығарылған жеке сот орындаушысының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған ағымдағы шоты бойынша шығыс операцияларын тоқтата тұрудың күшін жою туралы өкім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ____________ 20 __ жылы                                    № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1765,68 +2019,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке сот орындаушысының өндіріп алушылардың пайдасына өндіріп алынған сомаларды сақтауға арналған ағымдағы шоты бойынша шығыс операцияларын тоқтата тұру туралы өкім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ____________ 20 __ жылы                                          № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2248,55 +2502,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>