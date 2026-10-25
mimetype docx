--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="feab436" w14:textId="feab436">
+    <w:p w14:paraId="c79cbdd" w14:textId="c79cbdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -804,51 +804,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4009,105 +4029,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті облыстық мәслихат депутаттарының саны мынадай шектерде айқындалды: халық саны үш жүз мың адамға дейін болған кезде жиырма алты депутаттан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикалық маңызы бар қаланың және астананың тиісті мәслихаты депутаттарының саны мынадай шектерде айқындалды: халық саны бір миллион жүз мың адамға дейін болған кезде отыз депутаттан.</w:t>
+      Астананың және республикалық маңызы бар қаланың тиісті мәслихаты депутаттарының саны мынадай шектерде айқындалды: халық саны бір миллион жүз мың адамға дейін болған кезде отыз депутаттан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеулерде халық саны екі жүз мың адамға ұлғайған кезде депутаттар саны екі бірлікке артады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік-аумақтық бірлік халқының саны статистика саласындағы мемлекеттік саясатты қалыптастыратын және іске асыратын уәкілетті органның 2022 жылғы 1 қыркүйектегі деректеріне сәйкес есепке алынады.</w:t>
+      Сайланатын депутаттардың саны тиісті әкімшілік-аумақтық бірлік халқының санын негізге ала отырып, статистика саласындағы уәкілетті органның сайлау тағайындалған күннен кешіктірілмей жарияланған деректеріне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы ескертпе әкімшілік-аумақтық бірлік қайта ұйымдастырылған (қосылған, біріктірілген, қайта құрылған, бөлініп шыққан немесе бөлінген) жағдайда қолданылмайды</w:t>
+      Осы ескертпе әкімшілік-аумақтық бірлік қайта ұйымдастырылған (қосылған, біріктірілген, қайта құрылған, бөлініп шыққан немесе бөлінген) жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4286,51 +4306,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4530,51 +4570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4756,51 +4796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5434,51 +5474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8563,50 +8603,163 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курчатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алатау </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8637,105 +8790,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тиісті қалалық мәслихат депутаттарының саны мынадай шектерде айқындалды: халық саны елу мың адамға дейін болған кезде он бір депутат.</w:t>
+      Тиісті қалалық мәслихат депутаттарының саны мынадай шектерде айқындалды: халық саны елу мың адамға дейін болған кезде он бір депутаттан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеулерде халық саны жиырма бес мың адамға ұлғайған кезде депутаттар саны бір бірлікке артады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік-аумақтық бірлік халқының саны статистика саласындағы мемлекеттік саясатты қалыптастыратын және іске асыратын уәкілетті органның 2022 жылғы 1 қыркүйектегі деректеріне сәйкес есепке алынады.</w:t>
+      Сайланатын депутаттардың саны тиісті әкімшілік-аумақтық бірлік халқының санын негізге ала отырып, статистика саласындағы уәкілетті органның сайлау тағайындалған күннен кешіктірілмей жарияланған деректеріне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы ескертпе әкімшілік-аумақтық бірлік қайта ұйымдастырылған (қосылған, біріктірілген, қайта құрылған, бөлініп шыққан немесе бөлінген) жағдайда қолданылмайды.</w:t>
+       Осы ескертпе әкімшілік-аумақтық бірлік қайта ұйымдастырылған (қосылған, біріктірілген, қайта құрылған, бөлініп шыққан немесе бөлінген) жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8882,51 +9035,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9090,87 +9263,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарасай Алматы облысы</w:t>
-[...35 lines deleted...]
-30</w:t>
+Алматы облысының Қарасай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9202,88 +9375,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-28</w:t>
+              <w:t xml:space="preserve">
+Алматы облысының Еңбекшіқазақ ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9316,87 +9489,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іле Алматы облысы</w:t>
-[...35 lines deleted...]
-27</w:t>
+Алматы облысының Іле ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11459,92 +11632,108 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жамбыл Жамбыл облысы </w:t>
-[...36 lines deleted...]
-            </w:r>
+Алып тасталды - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55/92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -12815,92 +13004,108 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Үржар Абай облысы </w:t>
-[...36 lines deleted...]
-            </w:r>
+Алып тасталды - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55/92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -15269,200 +15474,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...71 lines deleted...]
-12</w:t>
+55-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл облысының Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
+56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Атбасар Ақмола облысы </w:t>
+Сарысу Жамбыл облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15495,87 +15700,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...35 lines deleted...]
-Алға Ақтөбе облысы</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атбасар Ақмола облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15608,87 +15813,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...35 lines deleted...]
-Жітіқара Қостанай облысы</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алға Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15721,87 +15926,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...35 lines deleted...]
-Көксу Жетісу облысы</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жітіқара Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15834,87 +16039,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...35 lines deleted...]
-Шалқар Ақтөбе облысы</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу Жетісу облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15947,87 +16152,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...35 lines deleted...]
-Шемонаиха Шығыс Қазақстан облысы</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16060,87 +16265,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...35 lines deleted...]
-Тайынша Солтүстік Қазақстан облысы</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шемонаиха Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16173,87 +16378,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...35 lines deleted...]
-Қаратал Жетісу облысы</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайынша Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16286,87 +16491,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...35 lines deleted...]
-Сарқант Жетісу облысы</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратал Жетісу облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16399,87 +16604,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...35 lines deleted...]
-Теректі Батыс Қазақстан облысы</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқант Жетісу облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16512,87 +16717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...35 lines deleted...]
-Түпқараған Маңғыстау облысы</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16625,87 +16830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...35 lines deleted...]
-Шет Қарағанды облысы</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған Маңғыстау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16738,87 +16943,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...35 lines deleted...]
-Сырдария Қызылорда облысы</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет Қарағанды облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16851,87 +17056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...35 lines deleted...]
-Ақсу Жетісу облысы </w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдария Қызылорда облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16964,87 +17169,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...35 lines deleted...]
-Жарма Абай облысы</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақсу Жетісу облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17077,87 +17282,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...35 lines deleted...]
-Қарақия Маңғыстау облысы</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма Абай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17190,87 +17395,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...35 lines deleted...]
-Зайсан Шығыс Қазақстан облысы</w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақия Маңғыстау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17303,87 +17508,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...35 lines deleted...]
-Ақжайық Батыс Қазақстан облысы</w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зайсан Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17416,87 +17621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...35 lines deleted...]
-Ғабит Мүсірепов атындағы Солтүстік Қазақстан облысы</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжайық Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17529,87 +17734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...35 lines deleted...]
-Жалағаш Қызылорда облысы</w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабит Мүсірепов атындағы Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17642,87 +17847,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...35 lines deleted...]
-Темір Ақтөбе облысы</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалағаш Қызылорда облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17755,87 +17960,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...35 lines deleted...]
-Маңғыстау Маңғыстау облысы</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темір Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17868,87 +18073,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...35 lines deleted...]
-Зеренді Ақмола облысы</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау Маңғыстау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17981,87 +18186,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...35 lines deleted...]
-Әулиекөл Қостанай облысы</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18094,87 +18299,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...35 lines deleted...]
-Ұлан Шығыс Қазақстан облысы</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әулиекөл Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18207,87 +18412,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...35 lines deleted...]
-Бородулиха Абай облысы</w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлан Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18320,87 +18525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...35 lines deleted...]
-Айыртау Солтүстік Қазақстан облысы</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха Абай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18433,87 +18638,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...35 lines deleted...]
-Индер Атырау облысы</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртау Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18546,87 +18751,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...35 lines deleted...]
-Жаңаарқа Ұлытау облысы</w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индер Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18659,87 +18864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
-[...35 lines deleted...]
-Қарқаралы Қарағанды облысы</w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаарқа Ұлытау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18772,87 +18977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
-[...35 lines deleted...]
-Қызылқоға Атырау облысы</w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқаралы Қарағанды облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18885,87 +19090,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
-[...35 lines deleted...]
-Осакаров Қарағанды облысы</w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылқоға Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18998,200 +19203,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89.</w:t>
-[...71 lines deleted...]
-11</w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаров Қарағанды облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
-[...35 lines deleted...]
-Мәртөк Ақтөбе облысы</w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақат Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19224,87 +19429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
-[...35 lines deleted...]
-Бұланды Ақмола облысы</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәртөк Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19337,87 +19542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92.</w:t>
-[...35 lines deleted...]
-Райымбек Алматы облысы</w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19450,87 +19655,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93.</w:t>
-[...35 lines deleted...]
-Махамбет Атырау облысы</w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек Алматы облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19563,87 +19768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94.</w:t>
-[...35 lines deleted...]
-Балқаш Алматы облысы</w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19676,87 +19881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95.</w:t>
-[...35 lines deleted...]
-Мойынқұм Жамбыл облысы</w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш Алматы облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19789,87 +19994,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96.</w:t>
-[...35 lines deleted...]
-Кеген Алматы облысы</w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мойынқұм Жамбыл облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19902,87 +20107,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97.</w:t>
-[...35 lines deleted...]
-Шортанды Ақмола облысы</w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеген Алматы облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20015,87 +20220,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98.</w:t>
-[...35 lines deleted...]
-Мағжан Жұмабаев Солтүстік Қазақстан облысы</w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шортанды Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20128,87 +20333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99.</w:t>
-[...35 lines deleted...]
-Қазталовка Батыс Қазақстан облысы</w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мағжан Жұмабаев Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20241,87 +20446,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100.</w:t>
-[...35 lines deleted...]
-Павлодар Павлодар облысы</w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазталовка Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20354,87 +20559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101.</w:t>
-[...35 lines deleted...]
-Исатай Атырау облысы</w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20467,87 +20672,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102.</w:t>
-[...35 lines deleted...]
-Ерейментау Ақмола облысы</w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исатай Атырау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20580,87 +20785,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103.</w:t>
-[...35 lines deleted...]
-Аршалы Ақмола облысы</w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20693,87 +20898,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104.</w:t>
-[...35 lines deleted...]
-Қарабалық Қостанай облысы</w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20806,87 +21011,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105.</w:t>
-[...35 lines deleted...]
-Ақкөл Ақмола облысы</w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабалық Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20919,87 +21124,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106.</w:t>
-[...35 lines deleted...]
-Федоров Қостанай облысы</w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21032,87 +21237,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107.</w:t>
-[...35 lines deleted...]
-Баянауыл Павлодар облысы</w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоров Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21145,87 +21350,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108.</w:t>
-[...35 lines deleted...]
-Бейімбет Майлин Қостанай облысы</w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянауыл Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21258,87 +21463,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109.</w:t>
-[...35 lines deleted...]
-Байғанин Ақтөбе облысы</w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейімбет Майлин Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21371,87 +21576,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110.</w:t>
-[...35 lines deleted...]
-Күршім Шығыс Қазақстан облысы</w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байғанин Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21484,200 +21689,216 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111.</w:t>
-[...72 lines deleted...]
-            </w:r>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55/92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112.</w:t>
-[...35 lines deleted...]
-Меңдіқара Қостанай облысы</w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра Қарағанды облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21710,87 +21931,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113.</w:t>
-[...35 lines deleted...]
-Жаңақала Батыс Қазақстан облысы</w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меңдіқара Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21823,87 +22044,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114.</w:t>
-[...35 lines deleted...]
-Катонқарағай Шығыс Қазақстан облысы</w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңақала Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21936,200 +22157,216 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115.</w:t>
-[...72 lines deleted...]
-            </w:r>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - ҚР Орталық сайлау комиссиясының 02.10.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55/92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116.</w:t>
-[...35 lines deleted...]
-Есіл Ақмола облысы</w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22162,87 +22399,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117.</w:t>
-[...35 lines deleted...]
-Әйтеке би Ақтөбе облысы</w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22275,87 +22512,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118.</w:t>
-[...35 lines deleted...]
-Қарасу Қостанай облысы</w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйтеке би Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22388,87 +22625,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119.</w:t>
-[...35 lines deleted...]
-Астрахан Ақмола облысы</w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22501,87 +22738,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120.</w:t>
-[...35 lines deleted...]
-Тереңкөл Павлодар облысы</w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22614,87 +22851,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121.</w:t>
-[...35 lines deleted...]
-Ақсуат Абай облысы</w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тереңкөл Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22727,87 +22964,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122.</w:t>
-[...35 lines deleted...]
-Тарбағатай Шығыс Қазақстан облысы</w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсуат Абай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22840,87 +23077,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123.</w:t>
-[...35 lines deleted...]
-Шарбақты Павлодар облысы</w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарбағатай Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22953,87 +23190,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124.</w:t>
-[...35 lines deleted...]
-Жамбыл Солтүстік Қазақстан облысы</w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбақты Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23066,87 +23303,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125.</w:t>
-[...35 lines deleted...]
-Аққайың Солтүстік Қазақстан облысы</w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23179,87 +23416,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126.</w:t>
-[...35 lines deleted...]
-Шал ақын Солтүстік Қазақстан облысы</w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аққайың Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23292,87 +23529,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127.</w:t>
-[...35 lines deleted...]
-Бесқарағай Шығыс Қазақстан облысы</w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шал ақын Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23405,87 +23642,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-128.</w:t>
-[...35 lines deleted...]
-Мамлют Солтүстік Қазақстан облысы</w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23518,87 +23755,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129.</w:t>
-[...35 lines deleted...]
-Сарыкөл Қостанай облысы</w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлют Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23631,87 +23868,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130.</w:t>
-[...35 lines deleted...]
-Сырым Батыс Қазақстан облысы</w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкөл Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23744,87 +23981,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131.</w:t>
-[...35 lines deleted...]
-Ертіс Павлодар облысы</w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырым Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23857,87 +24094,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132.</w:t>
-[...35 lines deleted...]
-Сандықтау Ақмола облысы</w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23970,87 +24207,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133.</w:t>
-[...35 lines deleted...]
-Денисов Қостанай облысы</w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24083,87 +24320,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134.</w:t>
-[...35 lines deleted...]
-Тасқала Батыс Қазақстан облысы</w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисов Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24196,87 +24433,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135.</w:t>
-[...35 lines deleted...]
-Жақсы Ақмола облысы</w:t>
+134.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасқала Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24309,87 +24546,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136.</w:t>
-[...35 lines deleted...]
-Ойыл Ақтөбе облысы</w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24422,87 +24659,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137.</w:t>
-[...35 lines deleted...]
-Ақтоғай Қарағанды облысы</w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойыл Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24535,87 +24772,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138.</w:t>
-[...35 lines deleted...]
-Қобда Ақтөбе облысы</w:t>
+137.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай Қарағанды облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24648,87 +24885,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139.</w:t>
-[...35 lines deleted...]
-Ұзынкөл Қостанай облысы</w:t>
+138.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қобда Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24761,87 +24998,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140.</w:t>
-[...35 lines deleted...]
-Қарғалы Ақтөбе облысы</w:t>
+139.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынкөл Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24874,87 +25111,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141.</w:t>
-[...35 lines deleted...]
-Железин Павлодар облысы</w:t>
+140.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарғалы Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24987,313 +25224,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142.</w:t>
-[...71 lines deleted...]
-10</w:t>
+141.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железин Павлодар облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143.</w:t>
-[...71 lines deleted...]
-10</w:t>
+141-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай облысының Үржар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144.</w:t>
-[...35 lines deleted...]
-Абай Абай облысы</w:t>
+142.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жәнібек Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25326,87 +25563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145.</w:t>
-[...35 lines deleted...]
-Ырғыз Ақтөбе облысы</w:t>
+143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөкейордасы Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25439,87 +25676,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146.</w:t>
-[...35 lines deleted...]
-Көкпекті Шығыс Қазақстан облысы</w:t>
+144.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай Абай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25552,87 +25789,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147.</w:t>
-[...35 lines deleted...]
-Қаратөбе Батыс Қазақстан облысы</w:t>
+145.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ырғыз Ақтөбе облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25665,87 +25902,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148.</w:t>
-[...35 lines deleted...]
-Ақжар Солтүстік Қазақстан облысы</w:t>
+146.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25778,87 +26015,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149.</w:t>
-[...35 lines deleted...]
-Амангелді Қостанай облысы</w:t>
+147.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратөбе Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25891,87 +26128,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150.</w:t>
-[...35 lines deleted...]
-Біржан сал Ақмола облысы</w:t>
+148.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26004,87 +26241,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151.</w:t>
-[...35 lines deleted...]
-Уәлиханов Солтүстік Қазақстан облысы</w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26117,87 +26354,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152.</w:t>
-[...35 lines deleted...]
-Шыңғырлау Батыс Қазақстан облысы</w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26230,87 +26467,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153.</w:t>
-[...35 lines deleted...]
-Ақтоғай Павлодар облысы</w:t>
+151.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәлиханов Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26343,87 +26580,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154.</w:t>
-[...35 lines deleted...]
-Жарқайың Ақмола облысы</w:t>
+152.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шыңғырлау Батыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26456,87 +26693,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155.</w:t>
-[...35 lines deleted...]
-Успен Павлодар облысы</w:t>
+153.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26569,87 +26806,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156.</w:t>
-[...35 lines deleted...]
-Аққулы Павлодар облысы</w:t>
+154.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың Ақмола облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26682,87 +26919,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157.</w:t>
-[...35 lines deleted...]
-Алтынсарин Қостанай облысы</w:t>
+155.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26795,87 +27032,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-158.</w:t>
-[...35 lines deleted...]
-Самар Шығыс Қазақстан облысы</w:t>
+156.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аққулы Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26908,87 +27145,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159.</w:t>
-[...35 lines deleted...]
-Ұлытау Ұлытау облысы</w:t>
+157.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтынсарин Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27021,87 +27258,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160.</w:t>
-[...35 lines deleted...]
-Қамысты Қостанай облысы</w:t>
+158.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самар Шығыс Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27134,87 +27371,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-161.</w:t>
-[...35 lines deleted...]
-Жангелдин Қостанай облысы</w:t>
+159.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау Ұлытау облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27247,87 +27484,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162.</w:t>
-[...35 lines deleted...]
-Май Павлодар облысы</w:t>
+160.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамысты Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27360,87 +27597,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-163.</w:t>
-[...35 lines deleted...]
-Тимирязев Солтүстік Қазақстан облысы</w:t>
+161.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жангелдин Қостанай облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27473,87 +27710,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164.</w:t>
-[...35 lines deleted...]
-Наурызым Қостанай облысы</w:t>
+162.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май Павлодар облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27586,87 +27823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165.</w:t>
-[...35 lines deleted...]
-Қорғалжың Ақмола облысы</w:t>
+163.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимирязев Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27699,87 +27936,991 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+164.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наурызым Қостанай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжың Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 166.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егіндікөл Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шығыс Қазақстан облысының Күршім ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысының Катонқарағай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай облысының Мақаншы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай облысының Жаңасемей ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысының Үлкен Нарын ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысының Марқакөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27846,51 +28987,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеулерде халық саны он бес мың адамға ұлғайған кезде депутаттар саны бір бірлікке артады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік-аумақтық бірлік халқының саны статистика саласындағы мемлекеттік саясатты қалыптастыратын және іске асыратын уәкілетті органның 2020 жылғы 1 маусымдағы деректеріне сәйкес есепке алынады.</w:t>
+      Сайланатын депутаттардың саны тиісті әкімшілік-аумақтық бірлік халқының санын негізге ала отырып, статистика саласындағы уәкілетті органның сайлау тағайындалған күннен кешіктірілмей жарияланған деректеріне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ескертпе әкімшілік-аумақтық бірлік қайта ұйымдастырылған (қосылған, біріктірілген, қайта құрылған, бөлініп шыққан немесе бөлінген) жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -28309,55 +29450,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28683,31 +29824,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>