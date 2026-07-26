--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="59e1f71" w14:textId="59e1f71">
+    <w:p w14:paraId="86bf661" w14:textId="86bf661">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -637,342 +637,446 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 363 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік тәуекелдерді басқару қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Кәсіптік тәуекелдерді басқару </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) кәсіптік тәуекелдерді идентификациялау және бағалау, түзетуші шаралары, кәсіптік тәуекелді бақылау және мониторингілеуді қамтитын кәсіптік тәуекелдерді басқару тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбекті қорғауды басқару жүйесі (бұдан әрі - ЕҚБЖ) – еңбекті қорғау жөніндегі саясатты іске асыру, еңбек қауіпсіздігі талаптарын орындау, кәсіптік тәуекелдерді басқару жөніндегі өзара байланысты іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс орны – жұмыскердің еңбек қызметі процесінде еңбек міндеттерін орындауы кезінде оның тұрақты немесе уақытша болатын орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіптік тәуекел (бұдан әрі - КТ) – еңбек (қызметтік) міндеттерін орындау кезінде жұмыскердің еңбекке қабілеттілігінен айырылу (не қайтыс болу) тәуекелі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәсіптік тәуекелді бағалау (бұдан әрі - КТБағ) – ұйымдағы тәуекелдерді сәйкестендіру туралы ақпаратты талдау және науқастану мен өндірістік жарақаттану, ұжымдық және жеке қорғаныш құралдарымен қамтамасыз етілу туралы статистикалық деректер негізінде кәсіптік тәуекел дәрежесін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіптік тәуекелдерді басқару (бұдан әрі - КТБасқ) – кәсіптік тәуекелдерді сәйкестендіруді және бағалауды, түзету шараларын, кәсіптік тәуекелді бақылауды және оның мониторингін қамтитын, еңбекті қорғауды басқару жүйесінің құрамдас бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өндірістік жабдық – жұмыс, өндіріс үшін қажетті машиналар, механизмдер, құрылғылар, аппараттар, аспаптар және басқа да техникалық құралдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кәсіптік тәуекелдерді басқару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. КТБасқ келесі рәсімдерден тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТ-ді идентификациялау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1001,70 +1105,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түзетуші шаралар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТ бақылау және мониторингілеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. КТБасқ рәсімін жүргізу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1077,128 +1181,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес КТБасқ рәсімдерін жүргізуді ұйымдастыруды еңбек қауіпсіздігі және еңбекті қорғау жөніндегі өндірістік кеңес жүзеге асырады, ол болмаған жағдайда кәсіпорын басшысы КТ, КТБағ сәйкестендіруді жүргізу, КТБағ нәтижелері бойынша түзету шараларын әзірлеу, бақылау және мониторингтеу және оның мүшелері арасында өкілеттіктер мен міндеттерді бөлу үшін сараптама тобының құрамын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТБағ жүргізілетін барлық кәсіптер (лауазымдар) немесе кәсіптік топтардың тізбесін ескере отырып, бағалау объектілерін айқындау, КТБағ өткізу кестесін әзірлеу, бағалауды жүргізетін адамдарды тағайындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Кәсіптік тәуекелдерді идентификациялау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. КТ-ді идентификациялау әрбір кәсіп (лауазым) (жұмыс орны) бойынша өндірістік (технологиялық) процестер мен қызмет түрлері бөлігінде өндірістік факторлардың (механикалық, физикалық, химиялық, биологиялық, психофизиологиялық) жұмыскердің ағзасына әсерін ескере отырып еңбек (қызметтік) міндеттерін орындау кезінде жұмыскердің еңбек қабілеттілігін жоғалтуына (немесе өліміне) алып келуі мүмкін өндірістік факторларды анықтау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жұмыскердің организміне физикалық әсер етудің өндірістік факторларына (Ф) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микроклимат (Ф1), оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауа температурасы – Ф1.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1389,70 +1493,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лазерлік сәулелену – Ф2.5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) рентген сәулесі – Ф2.6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       виброакустикалық факторлар (Ф3), оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шу – Ф3.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1481,70 +1585,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инфрадыбыс – Ф3.3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ультрадыбыс – Ф3.4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарықтандыру (Ф4), оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс аймағының жеткіліксіз жарықтандырылуы – Ф4.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1591,70 +1695,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары және орташа фиброгенді аэрозольдер – Ф5.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлсіз фиброгенді аэрозольдер – Ф5.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыскердің организміне химиялық әсер етудің өндірістік факторларына (Х) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-4 сыныпты зиянды химиялық заттар (Х1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1737,182 +1841,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) есірткі анальгетиктері (Х6);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бейорганикалық заттар (Х7).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыскердің организміне биологиялық әсер етудің өндірістік факторларына (Б) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патогенді микроорганизмдер (Б1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) микроорганизмдердің басқа түрлері (өсімдіктер мен жануарлар) (Б2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыскердің организміне психофизиологиялық әсер етудің өндірістік факторларына (П) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек процесінің ауырлығы (П1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек процесінің қауырттылығы (П2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауіпті өндірістік факторларға (механикалық әсерге) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс аймағындағы құлау (М1), оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1959,238 +2063,238 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыскерге заттардың түсуі, құлауы, опырылуы – М1.3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғимараттардың, құрылыстардың және олардың элементтерінің құлауы, қирауы - М1.4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жол-көлік оқиғасы (М2), оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпорын аумағы бойынша қозғалу кезінде көлік құралының басып кетуі – М2.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көліктегі авариялар – М2.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік механизмдердің, машиналардың және жабдық бөліктерінің әсері (М3), оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жабдықтардың, механизмдердің, машиналардың қозғалатын және айналатын бөліктерінің әсері ( соққы, қармау, қысу) – М3.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өткір бұрыштары, жиектері, қабыршақтары және тегіс емес беттері бар өндірістік жабдық конструкциясы элементтерінің әсері, сондай-ақ жұмыскер қозғалған кезде жабдық бетінің жоғары және төмен температурасының әсері – М3.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр қауіпсіздігі, өрт және жарылыс қауіпсіздігі М.4, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электр тогының соғуы – М4.1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт немесе жарылыс қаупі (үйкеліс немесе жоғары қысым) – М4.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. КТ идентификациясы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТБ үшін ақпарат жинау және оны құжаттамалық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2221,168 +2325,168 @@
         </w:rPr>
         <w:t xml:space="preserve">
       әрбір кәсіп (лауазым) (жұмыс орны) бойынша өндірістік (технологиялық, бизнес-процестер) процестер мен қызмет түрлері бөлігінде еңбекке қабілеттілігін жоғалтуына (немесе өліміне) алып келетін өндірістік факторлардың тізбесі. Кәсіпорын бойынша кәсіптік тәуекел тізбесін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіпорын басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. КТ сәйкестендіру нәтижелері бойынша, егер орындалатын жұмыстардың сипаты бірдей және еңбек жағдайлары ұқсас кәсіптер (лауазымдар) (жұмыс орындары) болса, КТБ үшін бір кәсіптік топты немесе бір жұмыс орнын таңдауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Кәсіптік тәуекелдерді бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. КТБағ кәсіпорын бойынша кәсіптік тәуекел тізілімінде көрсетілген барлық өндірістік факторларға жатады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес КТБағ (жеке) хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. КТБағ әрбір кәсіп (жұмыс орны) өндірістік (технологиялық) процесстер (технологиялық, бизнес-процестер) және қызмет түрі бөлінісінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. КТБағ өндірістік (технологиялық) процестер (технологиялық, бизнес-процестер) және ұйым қызметінің түрлері бөлінісінде әрбір кәсіп (жұмыс орны) бойынша еңбек жағдайларын олардың Қазақстан Республикасының еңбекті қорғау саласындағы заңнамасының талаптарына сәйкестігіне кешенді бағалауды қамтиды және мыналардан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек жағдайларының зияндылығын (зиянды өндірістік факторлардың әсерін) бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2429,70 +2533,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке қорғаныш құралдарымен (бұдан әрі – ЖҚҚ) қамтамасыз етілуді бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сырқаттанушылықты бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Еңбек жағдайларының зияндылығын (зиянды өндірістік факторлардың әсерін) бағалау жұмыскердің организміне физикалық, химиялық, биологиялық және психофизиологиялық әсер етудің өндірістік факторлары бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек жағдайларының зияндылығын бағалау "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2543,108 +2647,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерасты көмір шахталарында зертханалық және аспаптық өлшеулер жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек жағдайларының зияндылығын бағалауды жұмыс орындарын еңбек жағдайлары бойынша аттестаттау нәтижелерін пайдалана отырып, олар болған кезде және соңғы аттестаттауды өткізу мерзімі 5 (бес) жылдан аспайтын жағдайда жүргізуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Еңбек жағдайларының жарақат алу қаупін бағалау қауіпті өндірістік факторлар (механикалық әсер ету) бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек жағдайларының жарақат алу қаупін бағалау еңбек процесінің мазмұнын, функционалдық міндеттерін және орындалатын жұмыстардың түрлерін айқындайтын нормативтік құжаттардың талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өндірістік жабдықтың қауіпсіздігін бағалау өндірістік жабдық жөніндегі құжаттаманың болуын (пайдалану жөніндегі нұсқаулықтың болуы, пайдалануға берілген күні, пайдалану мерзімі, тексеру актілері) және өндірістік жабдықтың конструкциясына және оның жекелеген бөліктеріне жұмыстарды жүргізу қауіпсіздігін қамтамасыз ететін ұжымдық (жеке) қорғау құралдарының болуын кешенді тексеру негізінде оның жұмыс орнында әрбір кәсіп (лауазым) бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік жабдық бойынша құжаттаманың болуын тексеру (өндірістік жабдықтың қауіпсіздігін құжаттамалық бағалау) құжаттамалық талдау негізінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2727,90 +2831,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өндірістік жабдық жиынтығына кіретін өлшеу құралдарын тексеру немесе калибрлеу туралы сертификаттарды қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік жабдықтың конструкциясына және оның жекелеген бөліктеріне жеке және ұжымдық қорғану құралдарының болуын тексеру (өндірістік жабдықтың қауіпсіздігін көзбен шолып-техникалық бағалау) Өндірістік жабдықтың белгіленген нормативтік-техникалық құжаттамада Өндірістік жабдықты пайдалана отырып жұмыстар жүргізу қауіпсіздігін қамтамасыз ететін талаптарға сәйкестігін көзбен қарап тексеру және техникалық бақылау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жеке қорғаныс құралдарымен қамтамасыз (әрі қарай - ЖҚҚ) етілуін бағалау әрбір кәсіп (лауазым) (кәсіптік топтар, жұмыс орны) бойынша ЖҚҚ-ның барлық атаулары бойынша норманы көрсете отырып, ЖҚҚ беруге арналған нормативтік-техникалық құжаттаманың болуына; оларды берудің белгіленген нормаларына сәйкес ЖҚҚ-ның нақты болуына; ЖҚҚ пайдалануға арналған сапа сертификаттарының болуына қойылатын талаптардың орындалуын кешенді тексеру негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сырқаттанушылықты бағалау кәсіптің (лауазым), құрылымдық бөлімшенің атауын, жынысын, жасын, АХЖ-10 бойынша ауру кодын (аурулардың халықаралық сыныптамасы), еңбекке уақытша жарамсыздықтың түрін (жарақат немесе ауру), емдеу режимін (амбулаториялық немесе стационарлық), еңбекке жарамсыздық кезеңін және күндердің жалпы санын көрсете отырып, жұмыскерлердің еңбекке уақытша жарамсыздық парақтары бойынша бастапқы еңбекке жарамсыздығы деректер негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бастапқы деректерді есепке алу және жүйелеу үшін осы Қағидалардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2823,70 +2927,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыскерлердің уақытша еңбекке жарамсыздық парақтарын тіркеу Журналын жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыскерлердің сырқаттанушылығын бағалау осы мамандық жұмыскерлерінің еңбекке уақытша жарамсыздық парақтарын кешенді талдау негізінде мынадай үш көрсеткіш бойынша жүргізіледі: еңбекке уақытша жарамсыздықтың жиынтық ұзақтығы (еңбекке жарамсыздықтың барлық күндерін жиынтықтау); бір жылдағы жіті респираторлық вирустық инфекциялар жағдайларының саны (осы диагнозбен науқастанудың бар жағдайларын тікелей есептеу); созылмалы аурулардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әрбір кәсіп (жұмыс орны) бойынша КТБағ нәтижесі бойынша КТ дәрежесі бірден беске дейін белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-дәреже – дәреженің есептік мәні 0-ден 1-ге дейін болғанда жол берілетін тәуекел;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2933,70 +3037,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-дәреже – дәреженің есептік мәні 3-тен 4-ке дейін болған кезде жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-дәреже – 4-тен 5-ке дейінгі дәреженің есептелген мәні кезінде өте жоғары тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. КТ дәрежесінің есептік мәні әрбір кәсіп (лауазым) (кәсіптік топтар, жұмыс орны) бойынша келесі формуламен айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3147,110 +3251,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖҚҚ – осы кәсіп (лауазым) (кәсіптік топ) жұмыскерінің еңбек процесінде пайдаланылатын ЖҚҚ-мен қамтамасыз етілу көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       З – осы кәсіп (лауазым) (кәсіптік топ) жұмыскерлерінің сырқаттанушылық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Кәсіптік тәуекелдерді бағалау нәтижелері бойынша кәсіптік тәуекел тізілімін, кәсіптік тәуекелді бағалау жөніндегі хаттамаларды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есеп қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. КТБағ жүргізу кезеңділігі КТ дәрежесін ескере отырып 5 жылда кемінде бір рет белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 дәреже (жол берілетін тәуекел) – 5 жылда бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3315,88 +3419,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 дәреже (өте жоғары тәуекел) – тәуекелді жою бойынша түзету шараларынан кейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабдықты жаңғырту, реконструкциялау, ауыстыру және технологиялық процестердегі өзгерістер кезінде жұмыс орындарындағы осындай өзгерістерді ескере отырып, жоспардан тыс КТБағ жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Түзету шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Түзету шараларын жүргізу қажеттілігі тәуекел дәрежесіне байланысты анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2 дәреже (рұқсат етілген /төмен тәуекел) – жұмыс берушінің шешімі бойынша түзету шаралары жүргізілуі мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3407,207 +3511,334 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 дәреже (орташа тәуекел) – тәуекел дәрежесі белгіленгеннен кейін бір жыл ішінде тәуекелді төмендету бойынша түзету шаралары жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-5 дәреже (жоғары/өте жоғары тәуекел) – тәуекел дәрежесі белгіленгеннен кейін 3 ай ішінде тәуекелді төмендету бойынша түзету шаралары жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Түзету шараларының басымдылығы барлық кәсіптерді (лауазымдарды) (кәсіптік топтарды) КТ дәрежесінің кему тәртібімен ретке келтіру жолымен КТ саралау негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Түзету шараларының негізінде тәуекел дәрежесін бағалау аяқталғаннан кейін бір ай ішінде кәсіпорын басшысы бекітетін осы Қағидалардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіптік тәуекелдерді басқару жөніндегі іс-шаралар жоспары әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Кәсіптік тәуекелдерді бақылау және мониторингтеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. КТ бақылау КТБасқ бойынша іс-шаралар жоспарында белгіленген барлық КТ түзету шараларының орындалуын тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. КТ бақылау ақпаратты жинау, бастапқы материалдарды талдау және КТБасқ міндетті құжаттамасы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. КТ мониторингі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес КТБағ нәтижелерінің талдамалық деректерін жинауды және қалыптастыруды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік тәуекелдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқару қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КӘСІПОРЫН АТАУЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -3642,239 +3873,112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіптік тәуекелдерді</w:t>
+              <w:t>БЕКІТЕМІН</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басқару қағидаларына</w:t>
+              <w:t>Кәсіпорын басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>" " _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...126 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КӘСІПТІК ТӘУЕКЕЛ ТІЗІЛІМІ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(кәсіпорын және құрылымдық бөлімшелер бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8204,70 +8308,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * үлес салмағы әрбір кәсіп бойынша жұмыскерлер санының кәсіпорын жұмыскерлерінің жалпы санына қатынасы ретінде есептеледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8567,68 +8671,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">басқару қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік тәуекелдерді (жеке) бағалау  ХАТТАМАСЫ  20 ___ жылғы "______" __________ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9696,68 +9800,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Еңбек жағдайларының зияндылығын бағалау  (өндірістік факторлардың зияндылығы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -12186,70 +12290,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Зиянды факторлардан кейінгі баллдар) фактордың нақты деңгейінің белгіленген гигиеналық нормаға (РЕШД/РЕШШ) сәйкес келмегені анықталған жағдайда шарттар сыныбына сәйкес анықталады құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12422,68 +12526,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 – 16-ден 25 балға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 – 25 балдан жоғары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Еңбек жағдайларының жарақаттану қауіптілігін бағалау  (өндірістік факторлардың қауіптілігі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -14723,70 +14827,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Балдар (қауіпті факторлар бойынша) сараптамалық бағалау негізінде белгіленеді және өндірістік (қауіпті) фактордың туындау жиілігінің сандық мәнін шығару жолымен айқындалады (1 - жылына 1 реттен артық емес; 2 - тоқсанына 1 реттен артық емес; 3 - айына 1 реттен артық емес; 4 - 1 реттен артық емес) және өндірістік (қауіпті) фактордың ықтимал әсер етуі салдарының ауырлық дәрежесінің сандық мәні (1 - жеңіл, 2 - орташа, 3 - ауыр/өлім жағдайы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы кәсіптің (кәсіптік топтың) жұмыскері үшін оның жұмыс орнындағы еңбек жағдайларының жарақат алу қаупінің көрсеткіші (Т):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14851,68 +14955,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 - егер есепті кезеңде осы кәсіп бойынша жазатайым оқиға тіркелмеген болса және баллдардың сомасы 16-дан 25 балға дейін болса немесе есепті кезеңде осы кәсіп бойынша жеңіл және орташа ауырлық дәрежесіндегі жазатайым оқиға тіркелген болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 - егер есепті кезеңде осы кәсіп бойынша жазатайым оқиға тіркелмеген болса және баллдар сомасы 25 балдан жоғары болса немесе есепті кезеңде осы кәсіп бойынша ауыр немесе өлімге әкеп соққан жазатайым оқиға тіркелген болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Өндірістік жабдықтардың қауіпсіздігін бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -17548,70 +17652,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 баллдар сомасының өндірістік жабдық санына қатынасы ретінде есептеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Егер жұмыскер еңбек процесінде өндірістік жабдықты пайдаланбаса, осы кәсіптің (кәсіптік топтың) жұмыскері еңбек процесінде пайдаланатын өндірістік жабдықтың (ОБ) қауіпсіздік көрсеткіші 1-ге тең. Егер еңбек процесінде жұмыскер Өндірістік жабдықты пайдаланса, өндірістік жабдықтың қауіпсіздік көрсеткіші (ОБ) әрбір кәсіп (жұмыс орны) бойынша өндірістік жабдықтың жалпы санына баллдар сомасының қатынасы ретінде айқындалады. Бағалаудың жалпы балы өндірістік жабдықтың әрбір түрі бойынша құжаттамалық (Дб) және көрнекі (Кб) бағалардың орташа арифметикалық балына тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттамалық бағалау балы (Дб) техникалық, пайдалану, тексеру құжаттамасының болуына, сондай-ақ өндірістік жабдықтың әрбір түрі бойынша өндірістік жабдықтың пайдалану мерзіміне сәйкестігіне қарай 1-ден 5-ке дейін белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17766,68 +17870,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 балл - жабдықтың конструкциясына және оның жекелеген бөліктеріне қойылатын талаптар сақталмаған және ауырлығы орташа жұмыскерге травматикалық әсер етуі мүмкін барлық қажетті қорғау құралдары болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 балл - жабдықтың конструкциясына және оның жекелеген бөліктеріне қойылатын талаптар сақталмаған және жұмыскер ауыр жарақат алуы мүмкін барлық қажетті қорғау құралдары болған кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.1. Өндірістік жабдықтың қауіпсіздігін визуалды бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20373,68 +20477,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 баллдар сомасының талаптар санына қатынасы ретінде есептеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. ЖҚҚ қамтылғандығын бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -22269,70 +22373,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖҚҚ балдары сомасының ЖҚҚ санына қатынасы ретінде есептеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: осы кәсіптің (лауазымның) (кәсіптік топтың) жұмыскерінің еңбек процесінде оның жұмыс орнында пайдаланылатын ЖҚҚ-мен қамтамасыз етілу көрсеткіші, егер жұмыскер еңбек процесінде ЖҚҚ пайдаланбаса, бірге тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер еңбек процесінде жұмыскер ЖҚҚ-ны пайдаланса, ЖҚҚ-мен қамтамасыз етілу көрсеткіші ЖҚҚ-ның әрбір түрі бойынша баллдар сомасының ЖҚҚ-ның жалпы нормативтік белгіленген санына қатынасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22397,68 +22501,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 балл - талаптардың екеуі орындалмаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 балл - барлық талаптар орындалмаған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Сырқаттануды бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23880,70 +23984,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 балл сомасының жұмыскерлер санына қатынасы ретінде есептеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Осы кәсіп/лауазым (кәсіптік топ) жұмыскерлерінің сырқаттанушылық (З) көрсеткіші осы кәсіп жұмыскерлерінің еңбекке уақытша жарамсыздығы туралы парақтарды кешенді тексеру және талдау негізінде айқындалады және егер есепті кезеңде осы кәсіп бойынша еңбекке уақытша жарамсыздық туралы парақтар тіркелмеген болса, бірге тең болады. Егер есепті кезеңде осы кәсіп бойынша еңбекке уақытша жарамсыздық туралы парақтар тіркелген болса, сырқаттанушылық (З) көрсеткіші балл сомасының осы кәсіп (кәсіптік топ) жұмыскерлерінің санына қатынасы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір жұмыскер бойынша балл еңбекке уақытша жарамсыздықтың уақытша жоғалуының жиынтық ұзақтығына, жылына жіті респираторлық вирустық инфекциялар жағдайларының санына, еңбекке уақытша жарамсыздық туралы парақтарды кешенді тексеру және талдау негізінде созылмалы аурулардың болуына байланысты белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24008,68 +24112,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 балл, егер еңбекке уақытша жарамсыздықты жоғалтудың жиынтық ұзақтығы жылына 21 күннен артық болса, созылмалы аурулар болған кезде жылына 3 реттен артық жіті респираторлық вирустық инфекциялар жағдайларының саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 балл, тіркелген кәсіптік аурулар болған кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Кәсіптік тәуекел дәрежесін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -25517,86 +25621,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КӘСІПОРЫННЫҢ АТАУЫ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекке уақытша жарамсыздық туралы парақтарды тіркеу  ЖУРНАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -27509,70 +27613,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-баған: егер жұмыскер әкімшілік-басқарушылық персоналы болса А, егер жұмыскер өндірістік қызметтің персоналы болса П, егер жұмыскер көмекші персоналға қатысты болса В көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28038,86 +28142,86 @@
               <w:t>
 _______________ТАӘ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 20____ ж. "___"_____________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КӘСІПОРЫННЫҢ АТАУЫ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік тәуекелдерді бағалау нәтижелері бойынша  ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДАЙЫНДАЛҒАН</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28264,68 +28368,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ескертпе: * өндірістік кеңес болмаған жағдайда кәсіпорын басшысынан кейінгі екінші жауапты тұлға жауапты тұлға болып табылады (мысалы, техникалық директор және бас инженер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29713,86 +29817,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________ТАӘ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20____ ж._____________"___" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КӘСІПОРЫННЫҢ АТАУЫ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік тәуекелдерді басқару жөніндегі іс-шаралар  ЖОСПАРЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31104,86 +31208,86 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КӘСІПОРЫННЫҢ АТАУЫ Кәсіптік тәуекелдерді бағалаудың нәтижелерінің талдамалық деректері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Еңбек жағдайларының (өндірістік факторлардың) зияндылығын талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32661,68 +32765,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Еңбек жағдайларының (өндіріс факторларының) жарақаттану қауіптілігін талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -34031,68 +34135,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Өндірістің жабдықтың қауіпсіздігін талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -37080,68 +37184,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. ЖҚҚ қамтылуын талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -39463,68 +39567,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Сырқаттанушылықты талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -41171,70 +41275,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аббревиатуралардың толық жазылуы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖҚҚ – жеке қорғаныш құралының қамтамасыз етілу көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -41297,55 +41401,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41671,31 +41775,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>