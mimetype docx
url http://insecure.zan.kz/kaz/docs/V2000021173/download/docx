--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="400a08a" w14:textId="400a08a">
+    <w:p w14:paraId="a0dca9d" w14:textId="a0dca9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -736,98 +736,416 @@
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттандыру объектілерін интеграциялау – деректерді берудің Қазақстан Республикасында пайдаланылатын стандарттық хаттамалары негізінде ақпараттандыру объектілері арасындағы ақпараттық өзара іс-қимылды ұйымдастыру және қамтамасыз ету жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық іс-әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбек жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласындағы мемлекеттік саясатты қалыптастыруды және іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек шарттарын есепке алудың бірыңғай жүйесі – еңбек шарттарын, жұмыскерлердің еңбек қызметі мен санын есепке алуды автоматтандыруға арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -882,80 +1200,292 @@
       6) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жұмыскер – жұмыс берушімен еңбек қатынастарында тұратын және еңбек шарты бойынша жұмысты тікелей орындайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкімет" – мемлекеттік органдардың мемлекеттік функцияларды автоматтандыруға және оңтайландыруға негізделген, сондай-ақ электрондық нысанда қызметтер көрсетуге арналған өздерінің арасындағы және жеке және заңды тұлғалармен ақпараттық өзара іс-қимыл жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электрондық құжат – ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1196,70 +1726,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмыстың басталу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасалу күні мен реттік нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жұмыс беруші мәліметтерді кадрлық қамтамасыз ету ақпараттық жүйесінің ЕШЕБЖ-мен интеграциясы арқылы не "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы не басқа ақпараттық ресурстар арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс берушінің кадрлық қамтамасыз ету ақпараттық жүйесін интеграциялау үшін Қазақстан Республикасы Ақпарат және коммуникациялар министрі міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1334,542 +1978,656 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мәліметтерді жұмыс беруші не жұмыс берушінің актісімен аталған міндет жүктелген кадр қызметі басшысының атынан енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жұмыс беруші ЕШЕБЖ-ға мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      6. Жұмыс беруші ЕШЕБЖ-ға мынадай:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс уақыты мен тынығу уақытының режимі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыскердің жүктілікке және бала (балаларды) тууға, жаңа туған баланы (балаларды) асырап алуға байланысты демалысқа және бала үш жасқа толғанға дейін оның күтіміне байланысты жалақы сақталмайтын демалысқа шығуы туралы қосымша мәліметтерді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 3 және 6-тармақтарында көрсетілген мәліметтер жұмыс берушінің электрондық цифрлық қолтаңбасымен расталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жаңанадан жасалған еңбек шарттары бойынша мәліметтерді жұмыс беруші екі жақ еңбек шартын жасаған күннен бастап 5 жұмыс күні ішінде ЕШЕБЖ-ға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұмыс уақыты мен тынығу уақытының режимі;</w:t>
-[...37 lines deleted...]
-    </w:p>
+      Мерзімі өтпеген еңбек шарттары бойынша мәліметтерді жұмыс беруші адам саны 2000-ға дейінгі ұйымдар үшін осы Қағидалар қабылданған күннен бастап бір жыл ішінде, адам саны 2000 асатын ұйымдар үшін екі жыл ішінде ЕШЕБЖ-ға енгізуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жұмыс беруші еңбек шартына енгізілген өзгерістер мен толықтырулар туралы мәліметтерді ЕШЕБЖ-ға екі жақ еңбек шартына аталған өзгерістер мен толықтыруларға қол қойғаннан кейін күнтізбелік 15 күн ішінде енгізуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...53 lines deleted...]
-      8. Жұмыс беруші еңбек шартына енгізілген өзгерістер мен толықтырулар туралы мәліметтерді ЕШЕБЖ-ға екі жақ еңбек шартына аталған өзгерістер мен толықтыруларға қол қойғаннан кейін күнтізбелік 15 күн ішінде енгізуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қателер анықталған кезде жұмыс беруші бастапқы мәліметтерді енгізген күннен бастап 30 жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 3-тармағыңда көрсетілген мәліметтерді қате енгізген жағдайда қателерді түзетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыскердің және (немесе) жұмыс берушінің реквизиттерін қате енгізген жағдайда мәліметтерді жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      9. Қателер анықталған кезде жұмыс беруші бастапқы мәліметтерді енгізген күннен бастап 30 жұмыс күні ішінде:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыскер жұмысқа қайта қабылданған жағдайда жұмыс беруші ол жұмысқа қайта қабылданған күннен бастап 10 жұмыс күні ішінде күнін, нөмірін және қайта қабылдау туралу шешім шығарған органды көрсете отырып, мәліметтерге түзетулерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 9 және 10-тармақтарында көрсетілген мәліметтерді жұмыс беруші не оның атынан жұмыс берушінің актісімен аталған міндет жүктелген кадр қызметінің басшысы электрондық цифрлық қолтаңбасымен растауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қағидалардың 9 және 10-тармақтарында көрсетілген мәліметтерге жұмыс беруші енгізген өзгерістер жұмыскер "электрондық үкімет" веб-порталындағы жеке кабинеті арқылы танысады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жұмыс беруші еңбек шартын бұзу туралы мәліметтерді ЕШЕБЖ-ға еңбек шарты бұзылған күннен бастап күнтізбелік 3 күннен кешіктірмей енгізуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жұмыс беруші еңбек шартының бұзылғаны туралы ақпаратты ЕШЕБЖ-ға енгізгеннен кейін еңбек жөніндегі уәкілетті мемлекеттік орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жұмыс берушінің немесе жұмыскердің өтініші негізінде ЕШЕАБЖ-да мәліметтерді өзгерту мен толықтыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1888,452 +2646,680 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында көзделген еңбек шартының қолданылу мерзімі ұзартылған кезде жұмыс беруші еңбек шартының қолданылу мерзімі ұзартылған күннен бастап 15 жұмыс күні ішінде тиісті ақпаратты ЕШЕБЖ-ға енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Еңбек шарттарын есепке алудың бірыңғай жүйесінен еңбек шарттары туралы мәліметтерді алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Еңбек жөніндегі уәкілетті мемлекеттік орган Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының талаптарын ескере отырып, жеке және заңды тұлғаларға ЕШЕБЖ-дан мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ЕШЕБЖ-дан мәліметтерді беру туралы сұрау салу электрондық және қағаз түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жұмыскер осы Қағидалардың 3 және 8-тармақтарында көрсетілген, ЕШЕБЖ-да қамтылған мәліметтерді электрондық үкімет веб-порталындағы, аталған мәліметтер оларды жұмыс беруші ЕШЕАБЖ-ға енгізгеннен кейін бір жұмыс күні ішінде автоматты түрде көрінетін жеке кабинентінен алады. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жұмыс беруші осы Қағидалардың 3-тармағында көрсетілген, ЕШЕБЖ-да қамтылған үміткерлер мен жұмыскерлердің еңбек қызметі туралы мәліметтерді осы Қағидалардың 4-тармағына сәйкес интеграция болған жағдайда олардың алдын ала келісімі бойынша алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткер және жұмыскерлер алдын ала келісімін жұмыс берушінің кадрлық қамтамасыз ету ақпараттық жүйесінде электрондық цифрлық қолтаңбасы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ЕШЕБЖ-да қамтылған мәліметтерді беру туралы, электрондық түрдегі сұрау салуға үміткердің және жұмыскерлердің дербес деректерін пайдалануға келісімін міндетті түрде алу арқылы жұмыс берушінің электрондық цифрлық қолтаңбасын пайдалану арқылы қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. ЕШЕБЖ-да қамтылған мәліметтер жұмыс берушіге еңбек жөніндегі уәкілетті орган электрондық құжат нысанында мәліметтер ұсыну туралы сұрау салуды алған күннен бастап бес жұмыс күнінен аспайтын мерзімде немесе Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ЕШЕБЖ-да сұратылған мәліметтер болмаған немесе Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына сәйкес мәліметтер ұсынуға тыйым салынған жағдайда еңбек жөніндегі уәкілетті мемлекеттік орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес ЕШЕБЖ-да сұратылған мәліметтердің жоқтығы туралы хабарламаны немесе оған сот тәртібінде шағымдануға болатын сұратылған мәліметтерді ұсынудан бас тарту туралы негізделген шешімді электрондық немесе қағаз түрінде жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...220 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2401,55 +3387,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2775,31 +3761,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>