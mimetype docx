--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f18fe0d" w14:textId="f18fe0d">
+    <w:p w14:paraId="404699e" w14:textId="404699e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,74 +150,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының ішкі істер органдары туралы" 2014 жылғы 23 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 25) тармақшасына сәйкес,БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасының аумағында жүрген, Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына жататындығына дәлелдемелері жоқ адамдардың құқықтық мәртебесін анықтау жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -813,94 +885,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасының аумағында жүрген, Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына жататындығына дәлелдемелері жоқ адамдардың құқықтық мәртебесін анықтау жөніндегі </w:t>
-[...29 lines deleted...]
-        <w:t>25) тармақшасына</w:t>
+      1. Осы "Қазақстан Республикасының аумағында жүрген, Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына жататындығына дәлелдемелері жоқ адамдардың құқықтық мәртебесін анықтау жөніндегі қағидалар (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және Қазақстан Республикасының аумағында жүрген, Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына жататындығына дәлелдемесі жоқ адамдарға азаматтығы жоқ адамдар мәртебесін беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының азаматтары болып табылмайтын және өзiнiң өзге мемлекеттiң азаматтығына жататындығына дәлелдемесі жоқ адамдар азаматтығы жоқ адамдар болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1030,125 +1144,167 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтығы жоқ адам мәртебесін алу үшін жеке тұлға тұрақты тұрғылықты жері бойынша аумақтық полиция органдарына жеке өзі Астана, Алматы, Шымкент қалаларының және облыстардың Полиция департаменттері (бұдан әрі - ПД) бірінші басшыларының атына мәртебе үшін жүгіну себебін көрсете отырып, азаматтығы жоқ адам мәртебесін алу туралы өтініш (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18 жасқа толмаған адамдар және сот әрекетке қабілетсіз деп таныған азаматтар үшін олардың заңды өкілдері өкілдік ету өкілеттігін растайтын құжаттарды ұсына отырып береді.</w:t>
+      18 жасқа толмаған адамдар және сот әрекетке қабілетсіз деп танылған азаматтар үшін олардың заңды өкілдері өкілдік ету өкілеттігін растайтын құжаттарды ұсына отырып береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы жоқ адам мәртебесін тану рәсімі адамның өтініші бойынша бастамашылық етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жауапкершілік туралы ескертіледі.</w:t>
+        <w:t>
+      Өтініш жазбаша түрде беріледі. Бұл ретте өтініш беруші жеке басты куәландыратын құжаттарды алу кезінде Қазақстан Республикасының мемлекеттік органдарына көрінеу жалған мәліметтер ұсынғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің 495-бабына сәйкес жауапкершілік туралы ескертіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он алты жасқа толған адамдар міндетті дактилоскопиялық тіркеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтінішке мынадай құжаттар қоса ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
@@ -1561,71 +1717,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нотариус бір тілден екінші тілге аударманың дұрыстығын куәландырады. Егер Қазақстан Республикасының заңнамасында немесе Қазақстан Республикасы ратификациялаған халықаралық шартта өзгеше көзделмесе, шет мемлекеттер билігінің қатысуымен жасалған немесе осы биліктен шығатын құжаттар мен актілер "Қазақстан Республикасының Консулдық жарғысын бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 25 сәуірдегі № 240 Жарлығының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес заңдастырылған жағдайда қарауға қабылданады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нотариус бір тілден екінші тілге аударманың дұрыстығын куәландырады. Егер Қазақстан Республикасының заңнамасында немесе Қазақстан Республикасы ратификациялаған халықаралық шартта өзгеше көзделмесе, шет мемлекеттер билігінің қатысуымен жасалған немесе осы биліктен шығатын құжаттар мен актілер "Қазақстан Республикасының Консулдық жарғысын бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 25 сәуірдегі № 240 Жарлығының 60-тармағына сәйкес заңдастырылған жағдайда қарауға қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Өтініш келіп түскен күні уәкілетті қызметкер оны қабылдауды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1816,142 +1952,142 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1974 жылғы үлгідегі КСРО паспортын беру туралы өтініш берушіге 1974 жылғы үлгідегі КСРО паспортын берген ішкі істер органына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша №1 нысандағы өтініштің көшірмесін беру және өтініш берушіге 1974 жылғы үлгідегі КСРО паспортының берілу фактісін және фотосуреттердің ұқсастығын растау үшін, сондай-ақ ерекше белгілердің болуы тұрғысынан (шет мемлекеттің азаматтығы, паспортты айырбастау, жоғалту туралы, құзыретті органдардың сұрау салуы) № 2 нысандағы 1974 жылғы үлгідегі паспорттардың берілуін есепке алу кітабы туралы сұрау салу жолдайды</w:t>
-[...17 lines deleted...]
-      басқа мемлекеттің уәкілетті органына паспортпен немесе жеке басты куәландыратын басқа құжатпен құжаттау туралы; </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша №1 нысандағы өтініштің көшірмесін беру және өтініш берушіге 1974 жылғы үлгідегі КСРО паспортының берілу фактісін және фотосуреттердің ұқсастығын растау үшін, сондай-ақ ерекше белгілердің болуы тұрғысынан (шет мемлекеттің азаматтығы, паспортты айырбастау, жоғалту туралы, құзыретті органдардың сұрау салуы) № 2 нысандағы 1974 жылғы үлгідегі паспорттардың берілуін есепке алу кітабы туралы сұрау салу жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттің уәкілетті органына паспортпен немесе жеке басты куәландыратын басқа құжатпен құжаттау туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туу туралы акт жазбасы туралы - өтініш беруші қайтадан берілген туу туралы куәлікті ұсынған жағдайда, азаматтық хал актілерін тіркеу органдарына сұрау салу жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш берушінің республика аумағында тұруы туралы - ПД мекенжай-анықтама бюросының архивіне, Мемлекеттік архивтерге, ауылдық округ әкімдіктеріне, білім беру және қорғаныс органдарына тұруы туралы;</w:t>
+      өтініш берушінің Қазақстан Республикасының аумағында тұруы туралы - ПД мекенжай-анықтама бюросының архивіне, Мемлекеттік архивтерге, ауылдық округ әкімдіктеріне, білім беру және қорғаныс органдарына тұруы туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттің азаматтығының жоқтығын немесе тоқтатылғандығын растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құқық қорғау және арнайы органдарының ақпарат алмасу жүйесінің барлық сервистері, Қазақстан Республикасы Ішкі істер министрлігінің Біріктірілген деректер базасы бойынша адамды тексеруді жүзеге асырады, адамды Қазақстан Республикасының азаматтығынан шығуды не оны жоғалтуды, республика аумағында шетелдік ретінде тіркелуді есепке алу бойынша тексеруді жүргізеді. Өтініш берушінің республика аумағында болу фактісін растау үшін Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметінде олардың Қазақстан Республикасының Мемлекеттік шекарасынан кесіп өтуі туралы мәліметтер сұратылады. </w:t>
+        <w:t>
+      3) Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құқық қорғау және арнайы органдарының ақпарат алмасу жүйесінің барлық сервистері, Қазақстан Республикасы Ішкі істер министрлігінің Біріктірілген деректер базасы бойынша адамды тексеруді жүзеге асырады, адамды Қазақстан Республикасының азаматтығынан шығуды не оны жоғалтуды, Қазақстан Республикасының аумағында шетел азаматы ретінде тіркелуді есепке алу бойынша тексеруді жүргізеді. Өтініш берушінің Қазақстан Республикасының аумағында болу фактісін растау үшін Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметінде олардың Қазақстан Республикасының Мемлекеттік шекарасынан кесіп өтуі туралы мәліметтер сұратылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салулар адамның паспорттық деректері бойынша, сондай-ақ олар өзгерген жағдайда бұрынғы тегі, аты, әкесінің аты (бар болса) және туған күні бойынша жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2054,51 +2190,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салулардың нәтижелері іс материалдарына тігіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өздері туралы хабарлайтын ақпаратқа сәйкестігін немесе айырмашылығын анықтау мақсатында Қазақстан Республикасының аумағында жеке басын куәландыратын құжаттарсыз тұратын адамдарға қатысты фотосуреттер бойынша жеке басына тану жүргізіледі.</w:t>
+      Өздері туралы хабарлайтын ақпаратқа сәйкестігін немесе айырмашылығын анықтау мақсатында Қазақстан Республикасының аумағында жеке басын куәландыратын құжаттарсыз тұратын адамдарға қатысты фотосуреттер бойынша жеке басына тану жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын тануды өтініш берушінің жақын туыстары немесе өтініш берушіні кемінде 10 жыл танитын адамдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2128,69 +2264,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке басын тану үшін фотосуреттерді ұсыну туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша хаттама (бұдан әрі-тану хаттамасы) толтырылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша хаттама (бұдан әрі - тану хаттамасы) толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тану хаттамасын көші-қон қызметінің қызметкері өтініш берушінің фотосуреті бойынша біруақытта өтініш берушімен келбеті мен жасында қатты айырмашылықтар жоқ жыныстас басқа адамдардың 3 фотосуретін ұсына отырып жасайды. Фотосуреттер тігілген және көші-қон қызметі бөлінісінің елтаңбалы мөрімен бекітілген болуы тиіс. Хаттамада тану шарттары, барысы, нәтижелері көрсетіледі және мүмкіндігіне қарай танушы адамның түсініктемелері сөзбе-сөз жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтінішті қарау мерзімі – күнтізбелік отыз күн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
@@ -2321,54 +2519,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Өтініш оң қаралған кезде өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтығы жоқ адам мәртебесін беру туралы анықтама беріледі, бұл ретте бұрын шет мемлекеттің азаматтығында тұрған адамдардан Қазақстан Республикасында шетелдіктің тұруға ықтиярхаты (болған жағдайда) алып қойылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтығы жоқ адам мәртебесін беру туралы анықтама беріледі, бұл ретте бұрын шет мемлекеттің азаматтығында тұрған адамдардан Қазақстан Республикасында шетел азаматының тұруға ықтиярхаты (болған жағдайда) алып қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Азаматтығы жоқ адамның мәртебесін айқындаудан бас тарту үшін негіздер болған кезде өтінішті алдын ала, бірақ әкімшілік акті қабылданғанға дейін үш жұмыс күнінен кешіктірмей қабылдаған Қазақстан Республикасының ішкі істер органы өтініш берушіге әкімшілік іс бойынша алдын ала шешімге көзқарасын білдіру үшін тыңдау жүргізілетіні туралы хабарлама жолдайды. Тыңдау хабарланған күннен бастап 2 жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8651,563 +8911,534 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...76 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фотосуреттің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (35 x 45 мм)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасында азаматтығы жоқ адамның куәлігін алу үшін № ____анықтама берілді_</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасында азаматтығы жоқ адамның куәлігін алу үшін № ____анықтама берілді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Әкесінің аты (бар болған жағдайда) </w:t>
+        <w:t>
+      Аты ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...238 lines deleted...]
-      Негіздеме: </w:t>
+        <w:t>
+      "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңына сәйкес азаматтығы жоқ адам болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіздеме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың ПД бастығының 20__жылғы "___"_______№ _____қорытындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПД Көші-қон қызметі басқармасының бастығы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (қолы) мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтаманың түбіртегі № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (бар болған жағдайда) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасы Заңына сәйкес азаматтығы жоқ адам болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіздеме:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың ПД 20 __ жылғы "___" ________ № _____қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      (қолы)</w:t>
+        <w:t>
+      Инспектор ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтаманы алдым 20___жылғы_________________ "____" ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10065,291 +10296,325 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Азаматтығы жоқ адамдардың </w:t>
+              <w:t>Азаматтығы жоқ адамдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқықтық мәртебесін анықтау </w:t>
+              <w:t>құқықтық мәртебесін анықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шетелдіктің немесе азаматтығы жоқ адамның дактилоскопиядан өтуі туралы  АНЫҚТАМА</w:t>
+        <w:t xml:space="preserve"> Шетел азаматының немесе азаматтығы жоқ адамның дактилоскопиядан өтуі туралы  АНЫҚТАМА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...165 lines deleted...]
-      (дактилоскопиялау күні) (қызметкердің қолы) </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Т. А. Ә. (егер ол жеке басын куәландыратын құжат құжатта көрсетілсе), туған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу идентификаторы: KZ_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі істер органының атауы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дактилоскопиялау жүргізген ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лауазымы,атағы, Т. А. Ә. (егер ол қызметкердің жеке басын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     куәландыратын құжатта көрсетілсе,)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (дактилоскопиялау күні) (қызметкердің қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10393,55 +10658,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10767,31 +11032,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>