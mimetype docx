--- v0 (2025-10-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f20f6ba" w14:textId="f20f6ba">
+    <w:p w14:paraId="948d5a6" w14:textId="948d5a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,151 +172,255 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия беру" мемлекеттік қызмет көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -331,152 +435,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензия беру" мемлекеттік қызмет көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жануарлар дүниесі және орман шаруашылығы объектілерінің экспортын лицензиялау саласындағы мемлекеттік көрсетілетін қызмет стандарттарын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 30 қазандағы № 440 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17984 болып тіркелген, 2019 жылғы 3 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -491,91 +595,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтердің ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Экология, геология және табиғи ресурстар вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқа ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -784,70 +888,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -872,70 +976,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1094,68 +1198,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 187 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1166,51 +1270,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1225,90 +1434,308 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z80" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті және Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1323,51 +1750,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тірі жабайы жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия алу үшін "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету үшін қажет құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1598,70 +2024,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беру кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушіге қарауға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының Еңбек кодексіне сәйкес құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1672,90 +2212,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындап, оны көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Ұсынылған құжаттардың толық болу фактісі анықталған кезде жауапты бөлімшенің қызметкері 1 (бір) жұмыс күні ішінде оларды Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жабайы тірі жануарларды, жекелеген жабайы өсетін өсімдіктерді және жабайы өсетін дәрілік шикізатты экспорттауға лицензия дайындайды немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын, олардың Қағидалардың талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1806,70 +2346,184 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолданады және сонда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (ол болған кезде) өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2008,148 +2662,376 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес елді мекендердің атауларын, көшелердің атауларын өзгертумен байланысты болса, Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензияларға қосымшаларда көрсетілген лицензиаттар мен объектілердің мекенжайларының осындай өзгерулері мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты біріңғай байланыс орталығына және "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2232,50 +3114,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2473,68 +3471,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3499,68 +4497,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтініш нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензия алуға арналған өтінішке қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5648,50 +6646,156 @@
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5887,68 +6991,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктерді және жабайы өсетін дәрілік шикізатты экспорттауға арналған лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6908,68 +8012,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортына лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7682,50 +8786,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болса))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: "_" _____ 20_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9654,68 +10874,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктерді және жабайы өсетін дәрілік шикізатты экспорттауға арналған лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10655,68 +11875,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған лицензияға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктерді және жабайы өсетін дәрілік шикізатты экспорттауға арналған лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12804,50 +14024,156 @@
               <w:t xml:space="preserve">
 Мөрі және қолы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12978,68 +14304,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жабайы тірі жануарлардың, жекелеген жабайы өсетін өсімдіктердің және жабайы өсетін дәрілік шикізаттың экспортын лицензиялау жөніндегі қызметке қойылатын біліктілік талаптары, оларға сәйкестікті растайтын құжаттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14256,70 +15582,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүше мемлекет болып табылмайтын мемлекеттің аумағынан жабайы өсімдіктерді әкеткен жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттарды "электрондық үкіметтің" www.egov.kz веб-порталы арқылы берген кезде құжаттар көрсетілетін қызметті алушының электрондық цифрлық қолтаңбамен куәландырылған құжаттардың электрондық көшірмелері түрінде ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14486,68 +15812,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәрілік өсімдіктерді дайындау (жинау) көлемі мен кезеңі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15805,68 +17131,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 187 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15877,51 +17203,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15976,99 +17407,317 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және "Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті және Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16103,51 +17752,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензия және (немесе) лицензияға қосымша алу үшін "электрондық үкіметтің" www.egov.kz веб-порталы арқылы өтініш береді. (бұдан әрі – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16360,70 +18008,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушіге қарауға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16434,51 +18082,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындайды және оны көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Ұсынылған құжаттардың толық болу фактісі анықталған кезде жауапты бөлімшенің қызметкері 1 (бір) жұмыс күні ішінде оларды Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16493,51 +18141,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген тірі жабайы жануарлар мен жабайы өсімдіктер түрлерінің экспортына лицензия дайындайды не мемлекеттік қызмет көрсетуден дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын, олардың Қағидалардың талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16608,70 +18256,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолданады және сонда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (ол болса) өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16740,50 +18388,156 @@
       5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе объектілерді көрсете отырып, лицензияға қосымшалар үшін физикалық орын ауыстырусыз объектінің орналасқан жерінің мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қызмет түрінің және (немесе) кіші түрінің атауы өзгерген жағдайларда жүзеге асырылады,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда қайта ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16810,148 +18564,376 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес елді мекендердің атауларын, көшелердің атауларын өзгерутумен байланысты болса, Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензияларға қосымшаларда көрсетілген лицензиаттар мен объектілердің мекенжайларының мұндай өзгерулері мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты біріңғай байланыс орталығына және "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17034,50 +19016,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17353,68 +19451,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерін экспорттауға лицензия және (немесе) лицензияға қосымша алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18452,68 +20550,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алу үшін өтініш нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген тірі жабайы жануарлармен жабайы өсетін өсімдіктер түрлерін экспорттауға лицензия және (немесе) лицензияға қосымша алу үшін өтінішке қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20601,50 +22699,156 @@
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20918,68 +23122,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22711,50 +24915,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болса))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: "_" _____ 20_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24825,68 +27145,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25904,68 +28224,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экспортына лицензияға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 аулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28053,50 +30373,156 @@
               <w:t xml:space="preserve">
 Мөрі және қолы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28305,68 +30731,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="51"/>
+    <w:bookmarkStart w:name="z75" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысына сәйкес Қазақстан Республикасының Қызыл кітабына енгізілген сирек кездесетін және құрып кету қаупі төнген жабайы тірі жануарлар мен жабайы өсетін өсімдіктер түрлерінің экспортына лицензиялау жөніндегі қызметке қойылатын біліктілік талаптары, оларға сәйкес келетінін растайтын құжаттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29559,70 +31985,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мүше мемлекет болып табылмайтын мемлекеттің аумағынан жабайы өсімдіктерді әкеткен жағдайда </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:bookmarkStart w:name="z76" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттарды "электрондық үкіметтің" www.egov.kz веб-порталы арқылы берген кезде құжаттар көрсетілетін қызметті алушының электрондық цифрлық қолтаңбамен куәландырылған құжаттардың электрондық көшірмелері түрінде ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29867,68 +32293,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәрілік өсімдіктерді дайындау (жинау) көлемі мен кезеңі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -31094,55 +33520,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>