--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e90ff7e" w14:textId="e90ff7e">
+    <w:p w14:paraId="0f6d762" w14:textId="0f6d762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,120 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қорғаныс министрінің 2020 жылғы 19 маусымдағы № 281 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 23 маусымда № 20989 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 177</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -879,158 +889,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қорғаныс министрлігінің Орталық архиві Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты бекітілген күннен бастап үш жұмыс күнінің ішінде Бірыңғай байланыс орталығына және Мемлекеттік корпорацияға жолдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1270,525 +1280,581 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес.</w:t>
+        <w:t>
+      5. Қызмет көрсету процесінің сипаттамасын, нысанын, мазмұнын және нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшелігі ескерілген өзге де мәліметтер осы Қағидаларға 2-қосымшаға сәйкес мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкері жеке басын куәландыратын құжат туралы мәліметтерді (көрсетілетін қызметті алушыны сәйкестендіру үшін) "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйеден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік корпорациядан келіп түскен құжаттар топтамасын тіркеуді көрсетілетін қызметті беруші кеңсесінің уәкілетті қызметкері олар келіп түскен күні жүзеге асырады және жауапты орындаушыны тағайындайтын көрсетілетін қызметті берушінің басшысына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы құжаттар топтамасын қарайды және 14 (он төрт) жұмыс күні ішінде мемлекеттік қызмет көрсету нәтижесін немесе мемлекеттік қызметке қойылатын негізгі талаптардың тізбесінің 9-тармағына сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін беру жеке басын куәландыратын не нотариалды куәландырылған сенімхат бойынша оның өкілінің құжатын көрсеткен кезде Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қате немесе дәлсіздік анықталғанда, олар нысаны мен мазмұны бойынша қойылатын талаптарға сәйкес келмегенде, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 10-тармағына сәйкес құжаттар топтамасын толық ұсынбағанда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқасы) Мемлекеттік корпорация оларды сақтауға қабылдамай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімін 5 (бес) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға анықталған кемшіліктерді жою қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Қызметті алушы мемлекеттік қызметке қойылатын негізгі талаптардың тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы қағидаларға </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Кемшіліктер жойылған жағдайда мемлекеттік көрсетілетін қызметті алуға өтінішті және (немесе) құжаттарды қабылдау күні көрсетілетін қызметті алушының алғашқы жүгінген күні болып есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылмағанда, мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 11-тармағына сәйкес жүзеге асырылады. Мемлекеттік қызметті көрсетуден бас тартқанда көрсетілетін қызметті алушымен тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке басын куәландыратын құжат (көрсетілетін қызметті алушыны сәйкестендіру үшін) туралы мәліметтерді Мемлекеттік корпорация қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      8. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету кезеңі туралы деректерді мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуді мониторингтеудің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 177</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...312 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Апостиль қою үшін ұсынылатын архивтік анықтамалар және архивтік құжаттардың көшірмелері анық және түсінікті жазылады, лауазымды адамдардың қолтаңбалары мен мөрлердің бедерлері анық қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2038,51 +2104,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік актіні қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жолдамауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      Көрсетілетін қызметті берушінің мекенжайына түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2133,50 +2199,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 09.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2236,696 +2322,586 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қазақстан Республикасы </w:t>
+              <w:t>"Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қорғаныс министрлігінің </w:t>
+              <w:t>Қорғаныс министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Орталық архивінен шығатын </w:t>
+              <w:t>Орталық архивінен шығатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">архивтік анықтамаларға және </w:t>
+              <w:t>архивтік анықтамаларға және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">архивтік құжаттардың </w:t>
+              <w:t>архивтік құжаттардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көшірмелеріне апостиль қою" </w:t>
+              <w:t>көшірмелеріне апостиль қою"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
+              <w:t>(көрсетілетін қызметті берушінің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">берушінің атауы) </w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(көрсетілетін қызметті алушының тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Көрсетілетін қызметті </w:t>
+              <w:t xml:space="preserve">әкесінің аты (болса) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
+              <w:t>тұрғылықты жері (жеке тұлға үшін)/заңды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аты (ол бар болған кезде) </w:t>
+              <w:t>мекенжайы (заңды тұлға үшін)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тұрғылықты жері (жеке тұлға </w:t>
+              <w:t xml:space="preserve">Байланыс телефоны: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін)/заңды мекенжайы (заңды </w:t>
+              <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұлға үшін): </w:t>
+              <w:t>ЖСН</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Байланыс телефоны: </w:t>
-[...25 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қоюға өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Қорғаныс министрлігінің Орталық архиві берген </w:t>
-[...53 lines deleted...]
-       апостиль мөртаңбасын қоюыңызды сұраймын.</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 991</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қорғаныс министрлігінің Орталық мұрағаты берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (архивтік анықтамаға және архивтік құжаттардың көшірмесіне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апостиль мөртаңбасын қоюыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...126 lines deleted...]
-      (қолы)</w:t>
+        <w:t>
+      1) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) _____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйеде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___" ______________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2974,191 +2950,191 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қорғаныс министрлігінің </w:t>
+              <w:t>Қорғаныс министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Орталық архивінен шығатын </w:t>
+              <w:t>Орталық архивінен шығатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">архивтік анықтамаларға және </w:t>
+              <w:t>архивтік анықтамаларға және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">архивтік құжаттардың </w:t>
+              <w:t>архивтік құжаттардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көшірмелеріне апостиль қою" </w:t>
+              <w:t>көшірмелеріне апостиль қою"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсету қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 27.07.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 735</w:t>
+        <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3219,87 +3195,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызмет атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қорғаныс министрлігі</w:t>
+"Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3332,87 +3308,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметтің кіші түрінің (болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3445,141 +3421,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні.</w:t>
-[...53 lines deleted...]
-Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Қазақстан Республикасының Қорғаныс министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3612,87 +3534,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағазда</w:t>
+Мемлекеттік корпорация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3725,123 +3647,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Апостиль қойылған архивтік анықтама, архивтік құжаттардың көшірмесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+15 (он бес) жұмыс күні. Мемлекеттік корпорация арқылы өтініш жасағанда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты (не нотариат куәландырған сенімхат бойынша оның өкілінің) көрсеткен кезде жүзеге асырылады.</w:t>
-[...17 lines deleted...]
-Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, одан кейін одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін өтініш жасаған кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жолдайды.</w:t>
+құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут; Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3874,271 +3778,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік баж Қазақстан Республикасының банк мекемелері арқылы төленеді, олар төлем мөлшері мен күнін растайтын құжат (түбіртек) береді.</w:t>
-[...145 lines deleted...]
-Чернобыль апаты салдарынан зардап шеккен азаматтар мемлекеттік бажды төлеуден босатылады.</w:t>
+Қағазда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4171,203 +3891,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 18.00-ге дейін, түскі асқа үзіліс сағат 13.00-ден 14.00-ге дейін;</w:t>
+              <w:t>
+Апостиль қойылған архивтік анықтама, архивтік құжаттардың көшірмесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жексенбіні және мереке күндерін қоспағанда, дүйсенбіден бастап жұмаға дейінгіні қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
+              <w:t>
+Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты (не нотариат куәландырған сенімхат бойынша оның өкілінің) көрсеткен кезде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау Мемлекеттік корпорация арқылы жедел қызмет көрсетусіз жүзеге асырылады. Көрсетілетін қызметті алушының қалауы бойынша портал арқылы электрондық кезекті броньдау мүмкіндігі бар.</w:t>
+Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, одан кейін одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін өтініш жасағанда көрсетілетін қызметті беруші Мемлекеттік корпорацияның сұранымы бойынша бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4400,177 +4040,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік корпорацияға:</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсеткені үшін Қазақстан Республикасы Салық кодексінің 664-бабы 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік баж алынады, ол мемлекеттік бажды төлеу күніне белгіленген айлық есептік көрсеткіш мөлшерінен 50 (елу) пайызды құрайды. Мемлекеттік баж Қазақстан Республикасының банк мекемелері арқылы төленеді, олар төлем мөлшері мен күнін растайтын құжат (түбіртек) береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) Қазақстан Республикасы Қорғаныс министрлігінің Орталық мұрағатынан шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмесіне апостиль қоюға өтініш;</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының дипломатиялық өкілдіктері мен консулдық мекемелері арқылы апостиль қоюға түсетін құжаттарға апостиль қойғанда Қазақстан Республикасының Салық кодексі 671-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мыналар: Кеңес Одағының батырлары, Социалистік Еңбек ерлері; үш дәрежелі "Даңқ" және үш дәрежелі "Еңбек Даңқы", "Алтын Қыран", "Отан" ордендерімен наградталған, "Халық қаһарманы", "Қазақстанның Еңбек Ері" атақтарына ие болған адамдар; "Батыр ана" атағына ие болған, "Алтын алқа", "Күмiс алқа" алқаларымен наградталған көпбалалы аналар; Ұлы Отан соғысының ардагерлері, жеңілдік бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер және басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері, Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар, 1941 жылғы 22 маусым мен 1945 жылғы 9 мамырда кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдар, мүгедектігі бар адамдар, сондай-ақ бала кезінен мүгедектігі бар адамның ата-анасының бірі, мүгедектігі бар бала; қарттар мен мүгедектігі бар адамдарға арналған жалпы үлгідегі медициналық-әлеуметтік мекемелерде тұратын қарттар, балалар үйінде және (немесе) интернатта тұратын, мемлекеттің толық қамсыздандыруындағы жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) азаматтың жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін) (нотариат куәландырған сенімхат бойынша оның өкілінен) не көрсетілетін қызметті алушының мүддесін үшінші тұлға білдірген кезде нотариат куәландырған сенімхат (жеке басын сәйкестендіру үшін ұсынылады);</w:t>
-[...53 lines deleted...]
-Мемлекеттік қызметті көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы ақпараттық жүйеде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+Чернобыль апаты салдарынан зардап шеккен азаматтар мемлекеттік бажды төлеуден босатылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4603,197 +4229,185 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпараттық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасы Еңбек кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тарауларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұмаға дейін сағат 09.00-ден 18.00-ге дейін, түскі асқа үзіліс сағат 13.00-ден 14.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-6) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы</w:t>
+2) Мемлекеттік корпорацияда – белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұмаға дейінгіні қоса алғанда, түскі асқа үзіліссіз сағат 9.00-ден 18.00-ге дейін. Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері Қазақстан Республикасы Еңбек кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тарауларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жексенбіні және мереке күндерін қоспағанда, дүйсенбіден бастап жұмаға дейінгіні қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін. Өтінішті қабылдау Мемлекеттік корпорация арқылы жеделдетіп қызмет көрсетусіз жүзеге асырылады. Көрсетілетін қызметті алушының қалауы бойынша портал арқылы электрондық кезекті броньдау мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4826,167 +4440,572 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіршілік әрекетін шектейтін организм қызметінің тұрақты бұзылуымен денсаулығы нашарлаған көрсетілетін қызметті алушыларға мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды қажет болған жағдайда Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы өтініш жасау жолымен тұрғылықты жеріне барумен Мемлекеттік корпорацияның қызметкері жүргізеді.</w:t>
+Мемлекеттік корпорацияға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының порталдағы "жеке кабинет", Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы қашықтан қолжетімділік режимінде мемлекеттік қызметті көрсету белгісі туралы ақпарат алуға мүмкіндігі бар.</w:t>
+1) Қазақстан Республикасы Қорғаныс министрлігінің Орталық мұрағатынан шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмесіне апостиль қоюға өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайы Қазақстан Республикасы Қорғаныс министрлігінің www.​mod.​gov.​kz интернет-ресурсында, сондай-ақ Мемлекеттік корпорацияның www.​gov4c.​kz интернет-ресурсында орналастырылған.</w:t>
+2) азаматтың жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін) (не нотариат куәландырған сенімхат бойынша оның өкілінен) не көрсетілетін қызметті алушының мүддесін үшінші тұлға білдіргенде нотариат куәландырған сенімхат (жеке басын сәйкестендіру үшін ұсынылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3) апостиль қойғаны үшін мемлекеттік баждың төленгені туралы түбіртек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) апостиль мөртаңбасы қойылуы қажет Мұрағат берген архивтік анықтама және (немесе) архивтік құжаттардың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы цифрлық жүйеде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажет ұсынылған материалдың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті мемлекеттік органның мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұранымға берілген теріс жауабы, соңдай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жеке қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімінің аяқталуы бойынша анықталған кемшіліктер жойылмаған кезде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшелігі ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіршілік әрекетін шектейтін организм қызметінің тұрақты бұзылуымен денсаулығы нашарлаған көрсетілетін қызметті алушыларға мемлекеттік қызмет көрсету үшін құжаттарды қабылдау қажет болғанда Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы өтініш жасау жолымен тұрғылықты жеріне барумен Мемлекеттік корпорацияның қызметкері жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының порталдағы "жеке кабинет", Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы қашықтан қолжетімділік режимінде мемлекеттік қызметті көрсету белгісі туралы ақпарат алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайы Қазақстан Республикасы Қорғаныс министрлігінің www.mod.gov.kz интернет-ресурсында, сондай-ақ Мемлекеттік корпорацияның www.gov4c.kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5033,779 +5052,520 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қорғаныс министрлігінің </w:t>
+              <w:t>Қорғаныс министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Орталық архивінен шығатын </w:t>
+              <w:t>Орталық архивінен шығатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>архивтік анықтамаларға және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">архивтік құжаттардың </w:t>
+              <w:t>архивтік құжаттардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көшірмелеріне апостиль қою" </w:t>
+              <w:t>көшірмелеріне апостиль қою"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсету қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ол бар болған кезде)</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(көрсетілетін қызметті</w:t>
-[...64 lines deleted...]
-              <w:t>алушының мекенжайы)</w:t>
+              <w:t>(көрсетілетін қызметті алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 03.03.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 177</w:t>
+        <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
-[...91 lines deleted...]
-      3) __________________________________________________________________.</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа алып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №____ бөлімі (мекенжайы көрсетілсін) Сіздің мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынуыңызға байланысты "Қазақстан Республикасы Қорғаныс министрлігінің Орталық архивінен шығатын архивтік анықтамаларға және архивтік құжаттардың көшірмелеріне апостиль қою" мемлекеттік қызметін көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ (қолтаңбасы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым:_____________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (болса) (қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...197 lines deleted...]
-      20__ жылғы "___" ____________</w:t>
+       20____жылғы "___" ____________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6086,55 +5846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6460,31 +6220,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>