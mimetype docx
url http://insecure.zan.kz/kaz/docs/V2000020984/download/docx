--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbcd453" w14:textId="dbcd453">
+    <w:p w14:paraId="fa0a98c" w14:textId="fa0a98c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -966,51 +966,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық автоматтандырылған дерекқор (ақпараттық жүйе) – құқық қорғау қызметіне кіру мәселелері бойынша жоспарлауға, іріктеуге (құжаттарды қабылдауға) және персоналды басқаруға байланысты қызметті автоматтандыруға арналған ақпаратты, жинауды, сақтауды, беруді және өңдеуді қамтамасыз ететін бағдарламалық-аппараттық кешен;</w:t>
+      1) ақпараттық автоматтандырылған дерекқор (цифрлық жүйе) – құқық қорғау қызметіне кіру мәселелері бойынша жоспарлауға, іріктеуге (құжаттарды қабылдауға) және персоналды басқаруға байланысты қызметті автоматтандыруға арналған ақпаратты, жинауды, сақтауды, беруді және өңдеуді қамтамасыз ететін бағдарламалық-аппараттық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бәсекеге қабілеттілік көрсеткіші (ақпараттық рейтинг) – құқық қорғау органының ақпараттық кадр жүйесі арқылы қалыптастырылған, қызметке кандидаттың және қызметкердің кәсіби құзыреттеріне, сондай-ақ лауазым үшін негізгі көрсеткіштеріне және кәсіби жетістіктері туралы объективті деректеріне негізделген кәсіби әлеуетінің қалыптасқан сандық мәні (өлшемшарттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
@@ -1026,51 +1026,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жасанды интеллект – адамның интеллектуалды қызметінің нәтижелерімен салыстырылатын немесе олардан асып түсетін нәтижелерді қамтамасыз ететін, адамға тән когнитивті функцияларды имитациялай алатын функционалдық қабілет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жеке кабинет – ақпараттық жүйеде тіркелгеннен кейін қолжетімді және құқық қорғау органымен электрондық өзара іс қимылды қамтамасыз ететін кандидаттың жеке парақшасы;</w:t>
+      4) жеке кабинет – цифрлық жүйеде тіркелгеннен кейін қолжетімді және құқық қорғау органымен электрондық өзара іс қимылды қамтамасыз ететін кандидаттың жеке парақшасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кандидат – алғашқы кәсіптік даярлыққа іріктеуден өтетін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
@@ -1226,74 +1226,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тәлімгерлік – курсанттың кәсіби, лауазымдық және тұлғааралық бейімделу процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) техникалық қолдау – ақпараттық жүйенің үздіксіз жұмысына байланысты мәселелер бойынша кандидаттарға көмек көрсететін қызмет;</w:t>
+      14) техникалық қолдау – цифрлық жүйенің үздіксіз жұмысына байланысты мәселелер бойынша кандидаттарға көмек көрсететін қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) курсант – алғашқы кәсіптік даярлыққа қабылданған тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Прокуратура органдарының және экономикалық тергеп-тексеру қызметінің (бұдан әрі - құқық қорғау органы) орта басшы құрамының лауазымдарына түсетін тұлғалар Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясында (бұдан әрі - Академия) алғашқы кәсіптік даярлықтан өтеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1305,127 +1367,289 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Алғашқы кәсіптік даярлықтың міндеті кәсіптік дағдыларды игеруге бағытталған құқық қорғау қызметіне түсетін тұлғаларды кәсіптік оқыту болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. Іріктеуге мемлекеттік қызмет істері жөніндегі уәкілетті органда тестілеуден, оның ішінде жеке қасиеттерін бағалаудан өткен тұлғалар қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киберқауіпсіздік, киберқылмысқа қарсы іс-қимыл және деректерді талдау саласындағы кандидаттар үшін (бұдан әрі - цифрлық технологиялар саласындағы кандидаттар) іріктеудің арнайы өлшемшартары белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кандидаттардың іріктеуден өту үшін цифрлық жүйеде тіркелу тәртібі, қажетті талаптар және іріктеу кезеңдерінің өткізілуін бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      5. Іріктеуге мемлекеттік қызмет істері жөніндегі уәкілетті органда тестілеуден, оның ішінде жеке қасиеттерін бағалаудан өткен тұлғалар қатысады. </w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Іріктеу цифрлық жүйе арқылы жүзеге асырылады, онда кандидат жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН) арқылы тіркеуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидатты тіркеу рәсімінен кейін жеке кабинет цифрлық жүйеде автоматты түрде құрылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...42 lines deleted...]
-      Кандидатты тіркеу рәсімінен кейін жеке кабинет ақпараттық жүйеде автоматты түрде құрылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тіркелген кандидаттардың жеке кабинетке кіруі электрондық цифрлық қолтаңба және авторландырудың өзге де тәсілдері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
@@ -1513,55 +1737,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тіркелгеннен кейін кандидатқа кездейсоқ тәртіпте жеке нөмір беріледі, ол іріктеудің барлық кезеңдерінде кандидаттың деректерін иесіздендіру үшін қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      10. Осы Қағидалардың 20-тармағында көрсетілген құжаттарды жүктеген кандидат цифрылық жүйеде іріктеу кезеңдеріне кіріседі. </w:t>
+        <w:t>
+      10. Осы Қағидалардың 20-тармағында көрсетілген құжаттарды жүктеген кандидат цифрлық жүйеде іріктеу кезеңдеріне кіріседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Кезеңдерден өту кандидаттың таңдауы бойынша қазақ немесе орыс тілдерінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1756,348 +2042,596 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проктордың және (немесе) прокторинг жүйесінің аталған талаптарды сақтамауы кандидатты іріктеу кезеңдерінен алып тастауға жатады, ал оның нәтижелері жойылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Кандидатқа тәуелді емес себептермен, атап айтқанда ақпараттық жүйенің техникалық ақаулары, электр энергиясының не интернеттің ажыратылуы бойынша кезеңдерден өту мүмкін болмаған жағдайда, осы фактіні растайтын тиісті ұйым, оның ішінде мүліктің меншік иелері бірлестігі үш жұмыс күні ішінде берген құжат болған кезде кандидатқа қайта өту мүмкіндігі беріледі.</w:t>
+      14. Кандидатқа тәуелді емес себептермен, атап айтқанда цифрлық жүйенің техникалық ақаулары, электр энергиясының не интернеттің ажыратылуы бойынша кезеңдерден өту мүмкін болмаған жағдайда, осы фактіні растайтын тиісті ұйым, оның ішінде мүліктің меншік иелері бірлестігі үш жұмыс күні ішінде берген құжат болған кезде кандидатқа қайта өту мүмкіндігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аталған құжат болмаған кезде кандидат іріктеудің кез келген кезеңінде өткен нәтижелердің күшін жоя отырып, алып тастауға жатады.</w:t>
+      Аталған құжат болмаған кезде кандидат іріктеудің кез келген кезеңінде өткен нәтижелердің күші жоя отырып, алып тастауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кезеңді қайта өту туралы шешім қабылданған жағдайда, құқық қорғау органының кадр қызметі кандидатты мерзімінен бұрын, бірақ кезең өтуге дейін үш жұмыс күнінен кешіктірмей хабардар етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      16. Ақпараттық жүйеде осы Қағидалардың 17-тармағындағы 4), 5), 6), 9) тармақшаларында көзделген кезеңдерден өтпеген, сондай-ақ 7), 8) тармақшаларында көрсетілген кезеңдерге дәлелсіз себептермен келмеген кандидатқа іріктеудің одан әрі кезеңдеріне өтуіне жол берілмейді. </w:t>
+        <w:t>
+      16. Цифрлық жүйеде осы Қағидалардың 17-тармағындағы 4), 5), 6), 9) тармақшаларында көзделген кезеңдерден өтпеген, сондай-ақ 7), 8) тармақшаларында көрсетілген кезеңдерге дәлелсіз себептермен келмеген кандидатқа іріктеудің одан әрі кезеңдеріне өтуіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Іріктеу тәртібі мен кезеңдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      17. Іріктеу ақпараттық жүйеде бірқатар мынадай кезекті кезеңдерден: </w:t>
+        <w:t>
+      17. Іріктеу цифрлық жүйеде бірқатар мынадай кезекті кезеңдерден:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      2) іріктеуге қатысуға ниет білдірген Қазақстан Республикасының азаматтарынан құжаттарды қабылдау; </w:t>
+        <w:t>
+      1) іріктеуді өткізу туралы хабарландыруды жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іріктеуге қатысуға ниет білдірген Қазақстан Республикасының азаматтарынан құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құжаттардың дұрыстығы мен толықтығын, сондай-ақ құқық қорғау қызметіне түсу үшін кандидатқа қойылатын белгіленген біліктілік талаптарына сәйкестігін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) кейстік міндеттерді шешу; </w:t>
+        <w:t>
+      4) кейстік міндеттерді шешу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) эссе жазу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      9) ақпараттық жүйеде онлайн режимінде әңгімелесуден өтуді қамтиды. </w:t>
+        <w:t>
+      6) психологиялық-социологиялық зерттеуден өту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әскери-дәрігерлік комиссияларда (бұдан әрі - ӘДК) медициналық және психофизиологиялық куәландырудан өту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) полиграфологиялық зерттеуден өту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрлық жүйеде онлайн режимде әңгімелесуден өтуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Іріктеуді өткізу туралы хабарландыру (бұдан әрі - хабарландыру) ақпараттық жүйеде, сондай-ақ құқық қорғау органдарының интернет-ресурстарында орналастырылады.</w:t>
+      18. Іріктеуді өткізу туралы хабарландыру (бұдан әрі – хабарландыру) цифрлық жүйеде, сондай-ақ құқық қорғау органдарының интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, хабарландыру қазақ және орыс тілдерінде жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Хабарландыруда мынадай: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2219,221 +2753,345 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарландыруда Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін қосымша ақпарат болуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20. Кандидат ақпараттық жүйенің жеке кабинетіне мынадай құжаттарды жүктейді және толтырады: </w:t>
+        <w:t>
+      20. Кандидат цифрлық жүйенің жеке кабинетіне мынадай құжаттарды жүктейді және толтырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) электрондық цифрлық қолтаңба арқылы қол қойылған іріктеуге рұқсат беру және кез келген өңірде қызмет өткеруге келісім беру туралы арыз; </w:t>
+        <w:t>
+      1) электрондық цифрлық қолтаңба арқылы қол қойылған іріктеуге рұқсат беру және кез келген өңірде қызмет өткеруге келісім беру туралы арыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Білім туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нострификация рәсімінен өткенін немесе танылғанын растайтын білім туралы құжаттарды және оларға қосымшаларды (шетелдік білім беру мекемелері берген дипломдар үшін, салыстырып тексеру үшін түпнұсқаларды), сондай-ақ білімін растайтын өзге де мәліметтерді кандидат өз қолымен жүктейді; </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес нострификация рәсімінен өткенін немесе танылғанын растайтын білім туралы құжаттарды және оларға қосымшаларды (шетелдік білім беру мекемелері берген дипломдар үшін, салыстырып тексеру үшін түпнұсқаларды), сондай-ақ білімін растайтын өзге де мәліметтерді кандидат өз қолымен жүктейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифрлық жүйеде белгіленген үлгіге сәйкес егжей-тегжейлі өмірбаяны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өлшемі 10 мбайттан аспайтын 3х4 ағымдағы фотосуреті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кандидаттың қалауы бойынша қосымша сипаттайтын құжаттардың, оның ішінде цифрлық технологиялар саласындағы (сертификаттар, куәліктер, дипломдар, грамоталар, наградалар және басқалар) көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Цифрлық жүйе құжаттарды қабылдау мерзімі аяқталған күннен бастап он жұмыс күні ішінде құжаттарды кандидаттың құқық қорғау қызметіне кіру үшін белгіленген біліктілік талаптары сәйкестігіне, сондай-ақ олардың дұрыстығы мен толықтығына тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ақпараттық жүйеде белгіленген үлгіге сәйкес егжей-тегжейлі өмірбаяны; </w:t>
-[...73 lines deleted...]
-      Сонымен қатар ақпараттық жүйе кандидаттың "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      Сонымен қатар цифрлық жүйе кандидаттың "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігіне интеграция қамтамасыз етілген ақпараттық ресурстар арқылы тексеру жүргізеді. </w:t>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігіне интеграция қамтамасыз етілген цифрлық ресурстар арқылы тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Бір мезгілде тексеруді құқық қорғау органдарының өз қауіпсіздігін қамтамасыз ету жөніндегі бөлімшесі (бұдан әрі - қауіпсіздік қызметі) жүзеге асырады, олар тексеру нәтижелері бойынша қорытындыларды ӘДК және полиграфологиялық зерттеу кезеңінен өтуге дейін күнтізбелік бес күннен кешіктірмей құқық қорғау органдарының кадр қызметіне жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
@@ -2447,231 +3105,603 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. 21 және 22-тармақтарда көрсетілген тексеруден өтпеген кандидат іріктеудің кез келген кезеңінде қатысудан алып тастауға жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      24. Құқық қорғау органдарының кадр қызметтері ақпараттық жүйеде кандидаттармен кейстік міндеттерді жүргізу күні мен уақыты көрсетілген Кестені қалыптастырады және орналастырады. </w:t>
+        <w:t>
+      24. Құқық қорғау органдарының кадр қызметтері цифрлық жүйеде кандидаттармен кейстік міндеттерді жүргізу күні мен уақыты көрсетілген Кестені қалыптастырады және орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      25. Кандидат қалыптасқан Кестеге сәйкес ақпараттық жүйеде кейстік міндеттерден өту үшін күн мен уақытты таңдайды және осы кезең басталғанға дейін бес минут бұрын ақпараттық жүйеге қосылады. </w:t>
+        <w:t>
+      25. Кандидат қалыптасқан Кестеге сәйкес цифрлық жүйеде кейстік міндеттерден өту үшін күн мен уақытты таңдайды және осы кезең басталғанға дейін бес минут бұрын цифрлық жүйеге қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Кейстік міндеттерден өтуді бастамас бұрын кандидат прокторинг жүйесін қолдану шарттарымен танысады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      27. Кандидаттар арасында кейстік міндеттерді бөлу кездейсоқ тәртіппен кандидат таңдаған салалық бағытқа сәйкес жүзеге асырылады. </w:t>
+        <w:t>
+      27. Кандидаттар арасында кейстік міндеттерді бөлу кездейсоқ тәртіппен кандидат таңдаған салалық бағытқа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ақпараттық технологиялар саласындағы кандидаттар үшін жағдайды модуляциялау және тиісті жоба құрып, оны әңгімелесуде таныстырылымымен жекелеген кейстік міндеттер белгіленеді. </w:t>
+        <w:t>
+      Цифрлық технологиялар саласындағы кандидаттар үшін жағдайды модуляциялау және тиісті жоба құрып, оны әңгімелесуде таныстырылымымен жекелеген кейстік міндеттер белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Кезеңнің ұзақтығы 180 минутты құрайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      29. Кейстік міндеттерден өту нәтижелерін бағалау ақпараттық жүйесі автоматты түрде жүзеге асырады. </w:t>
+        <w:t>
+      29. Кейстік міндеттерден өту нәтижелерін бағалау цифрлық жүйесі автоматты түрде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дұрыс жауаптардың жартысын және одан да көбін жинаған кандидаттар кезеңнен сәтті өтті деп есептеледі және келесі кезеңге өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Құқық қорғау органдарының кадр қызметтері ақпараттық жүйеде кандидаттардың эссе жазу күні мен уақыты көрсетілген Кестені қалыптастырады және орналастырады.</w:t>
+      30. Құқық қорғау органдарының кадр қызметтері цифрлық жүйеде кандидаттардың эссе жазу күні мен уақыты көрсетілген Кестені қалыптастырады және орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Кандидат қалыптасқан Кестеге сәйкес ақпараттық жүйеде эссе жазу күні мен уақытын таңдайды және осы кезең басталғанға дейін бес минут бұрын ақпараттық жүйеге қосылады.</w:t>
+      31. Кандидат қалыптасқан Кестеге сәйкес цифрлық жүйеде эссе жазу күні мен уақытын таңдайды және осы кезең басталғанға дейін бес минут бұрын цифрлық жүйеге қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Кандидат таңдаған салалық бағытқа сәйкес, көлемі 500-ден кем емес және 800 сөзден аспайтын кездейсоқ тәртіпте тақырып бойынша эссе жазады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2761,131 +3791,317 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. 21 және одан көп балл жинаған кандидаттар осы Қағидалардың 1-қосымшасына сәйкес бағалау өлшемшартары бойынша келесі кезеңге өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      37. Психологиялық-әлеуметтанулық зерттеу ғылыми негізделген әдістерді қолдана отырып, кандидаттардың психологиялық, іскерлік және жеке қасиеттерін зерттеуге бағытталған психодиагностикалық зерттеуді қамтиды. </w:t>
+        <w:t>
+      37. Психологиялық-әлеуметтанулық зерттеу ғылыми негізделген әдістерді қолдана отырып, кандидаттардың психологиялық, іскерлік және жеке қасиеттерін зерттеуге бағытталған психодиагностикалық зерттеуді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Психологиялық-әлеуметтанулық зерттеудің нәтижесі автоматты ақпараттық жүйемен қалыптасады.</w:t>
+      Психологиялық-әлеуметтанулық зерттеудің нәтижесі автоматты цифрлық жүйемен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Психологиялық-әлеуметтанулық зерттеу нәтижелеріне психолог-полиграфолог, құқық қорғау органдары комиссиясының төрағалары, мүшелері мен хатшылары ғана қол жеткізе алады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Құқық қорғау органдарының кадр қызметтері ақпараттық жүйеде психологиялық-әлеуметтанулық зерттеуден өту үшін күндер мен уақыттарды көрсете отырып, Кесте қалыптастырады және орналастырады.</w:t>
+      38. Құқық қорғау органдарының кадр қызметтері цифрлық жүйеде психологиялық-әлеуметтанулық зерттеуден өту үшін күндер мен уақыттарды көрсете отырып, Кесте қалыптастырады және орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Кандидат қалыптасқан Кестеге сәйкес ақпараттық жүйеде психологиялық-әлеуметтанулық зерттеуден өту үшін күн мен уақытты таңдайды және осы кезең басталғанға дейін бес минут бұрын ақпараттық жүйеге қосылады.</w:t>
+      39. Кандидат қалыптасқан Кестеге сәйкес цифрлық жүйеде психологиялық-әлеуметтанулық зерттеуден өту үшін күн мен уақытты таңдайды және осы кезең басталғанға дейін бес минут бұрын цифрлық жүйеге қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Кандидат психологиялық-социологиялық зерттеу кезеңінен өтпес бұрын прокторинг жүйесін қолдану шарттарымен танысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2897,95 +4113,219 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Кезеңнің ұзақтығы 180 минутты құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      42. Осы Қағидалардың 17-тармағының 4), 5) және 6) тармақшаларында көрсетілген кезеңдерден өткен кандидат үшін ақпараттық жүйеде ӘДК-ден өтуге жолдама автоматты түрде қалыптастырылады. </w:t>
+        <w:t>
+      42. Осы Қағидалардың 17-тармағының 4), 5) және 6) тармақшаларында көзделген кезеңдерден өткен кандидат үшін цифрлық жүйеде ӘДК-ден өтуге жолдама автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Кандидат ӘДК-ден өту үшін құқық қорғау органының аумақтық бөлімшесінің орналасқан жері бойынша әскери-дәрігерлік комиссияға жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      44. Кандидаттың ӘДК-ден өту нәтижелерін ақпараттық жүйеде аумақтық әскери-дәрігерлік комиссия қалыптастырады. </w:t>
+        <w:t>
+      44. Кандидаттың ӘДК-ден өту нәтижелерін цифрлық жүйеде аумақтық әскери-дәрігерлік комиссия қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Денсаулық жағдайы бойынша қызмет өткеруге жарамсыз деп танылған және (немесе) психофизиологиялық куәландырудың теріс нәтижелерін алған кандидат іріктеудің одан әрі кезеңдеріне өтпейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3113,51 +4453,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына кіретін адамдардың заңтану саласындағы кәсіби білімі, функционалдық бағыты бойынша кемінде жеті жыл жұмыс тәжірибесі және мінсіз беделі болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия құрамына ақпараттық технологиялар саласындағы кандидаттармен әңгімелесу үшін осы салада арнайы білімі бар қызметкерлер енгізіледі.</w:t>
+      Комиссия құрамына цифрлық технологиялар саласындағы кандидаттармен әңгімелесу үшін осы салада арнайы білімі бар қызметкерлер енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүдделер қақтығысы туындаған жағдайда Комиссия мүшелері туындаған мүдделерге қақтығысы туралы немесе оның туындау мүмкіндігі туралы Комиссия төрағасын жазбаша нысанда белгілі болған бойда хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3188,130 +4528,378 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы тармақта көрсетілген адамдарды комиссиясы мүшесінің міндеттерін орындаудан алшақтатады және оны басқа лауазымды адаммен ауыстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүдделер қақтығысын жою жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Құқық қорғау органдарының кадр қызметтері әңгімелесу өткізілетін күндер мен уақытты көрсете отырып, ақпараттық жүйеде Кесте қалыптастырады және орналастырады.</w:t>
+      50. Құқық қорғау органдарының кадр қызметтері әңгімелесу өткізілетін күндер мен уақытты көрсете отырып, цифрлық жүйеде Кесте қалыптастырады және орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51. Кандидат қалыптастырылған Кестеге сәйкес ақпараттық жүйеде әңгімелесуден өту күні мен уақытын таңдайды және осы кезең басталғанға дейін бес минут бұрын ақпараттық жүйеге қосылады.</w:t>
+      51. Кандидат қалыптастырылған Кестеге сәйкес цифрлық жүйеде әңгімелесуден өту күні мен уақытын таңдайды және осы кезең басталғанға дейін бес минут бұрын цифрлық жүйеге қосылады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Комиссия жұмысының ашықтығы мен объективтілігін қамтамасыз ету үшін әңгімелесуге байқаушылар қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      53. Әңгімелесуге байқаушылар ретінде Қазақстан Республикасы Парламентінің депутаттары, басқа мемлекеттік органдардың, қоғамдық бірлестіктердің (үкіметтік емес ұйымдардың), саяси партиялардың өкілдері және құқық қорғау органдарының ардагерлері қатыса алады. </w:t>
+        <w:t>
+      53. Әңгімелесуге байқаушылар ретінде Қазақстан Республикасы Құрылтайының депутаттары, басқа мемлекеттік органдардың, қоғамдық бірлестіктердің (үкіметтік емес ұйымдардың), саяси партиялардың өкілдері және құқық қорғау органдарының ардагерлері қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Байқаушы ретінде әңгімелесуге қатысу үшін тұлға әңгімелесу басталғанға дейін үш жұмыс күнінен кешіктірмей кадр қызметінде тіркеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3363,69 +4951,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Әңгімелесуде кандидат үш минут ішінде өзін және қызмет бағыттарын, тиісті сала немесе кәсіпті дамытудағы көзқарасын таныстырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық технологиялар саласындағы кандидаттар үшін өзі жасаған жобаны таныстыру үшін қосымша бес минут бөлінеді.</w:t>
+      Цифрлық технологиялар саласындағы кандидаттар үшін қосымша бес минут олардың әзірлеген жобасын таныстыруға бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттың таныстырылымы комиссия мүшелерімен осы Қағидаларға 2-қосымшаға сәйкес бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Кандидатқа бөлінген уақыт өткеннен кейін комиссия мүшелері кандидатқа жеті минут ішінде сұрақтар қоюға, сондай-ақ оның таныстырылымына түсініктеме беруге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
@@ -3480,54 +5130,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Дауыстар тең болған жағдайда комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62. Шешім ақпараттық жүйеде хаттама түрінде автоматты режимде ресімделеді және оған комиссия төрағасы, мүшелері және хатшысы электрондық цифрлық қолтаңба арқылы қол қояды.</w:t>
+      62. Шешім цифрлық жүйеде хаттама түрінде автоматты режимде ресімделеді және оған комиссия төрағасы, мүшелері және хатшысы электрондық цифрлық қолтаңба арқылы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Комиссия отырысы, егер оның құрамының кемінде үштен екісі қатысса, құқықты деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3540,54 +5252,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Әңгімелесу әдептілік және ізгі ниет жағдайында әрбір кандидатпен жеке жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65. Әңгімелесу барысында жазылған техникалық жазу құралдары ақпараттық жүйеде бір жыл бойы сақталады.</w:t>
+      65. Әңгімелесу барысында жазылған техникалық жазу құралдары цифрлық жүйеде бір жыл бойы сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Шешім қабылдау кезінде комиссия іріктеудің барлық кезеңдерінің және мемлекеттік тілді тестілеудің нәтижелерін ескереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3634,74 +5408,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Алғашқы кәсіптік даярлықтан өтуден бас тартылсын" шешімдердің бірін қабылдайды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Іріктеу нәтижелері ақпараттық жүйеде және құқық қорғау органдарының интернет-ресурстарында соңғы кандидаттың әңгімелесуі аяқталған күннен бастап үш жұмыс күні ішінде жарияланады.</w:t>
+      67. Іріктеу нәтижелері цифрлық жүйеде және құқық қорғау органдарының интернет-ресурстарында соңғы кандидаттың әңгімелесуі аяқталған күннен бастап үш жұмыс күні ішінде жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68. Әңгімелесу нәтижелерімен келіспеген кандидат іріктеу нәтижелері ақпараттық жүйеде жарияланғаннан кейін үш жұмыс күні ішінде апелляцияға бере алады.</w:t>
+      68. Әңгімелесу нәтижелерімен келіспеген кандидат іріктеу нәтижелері цифрлық жүйеде жарияланғаннан кейін үш жұмыс күні ішінде апелляцияға бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Апелляциялық комиссия құқық қорғау органында құрылады және кемінде бес мүшеден, оның ішінде төрағадан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3828,112 +5726,236 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іріктеу нәтижелерін өзгеріссіз, ал апелляцияны қанағаттандырусыз қалдырылсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Апелляциялық комиссияның шешімі ақпараттық жүйеде хаттама түрінде автоматты режимде ресімделеді және оған комиссия төрағасы, мүшелері және хатшысы электрондық цифрлық қолтаңба арқылы қол қояды.</w:t>
+        <w:t>
+      2) кандидаттың апелляциясы қанағаттандырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі цифрлық жүйеде хаттама түрінде автоматты режимде ресімделеді және оған комиссия төрағасы, мүшелері және хатшысы электрондық цифрлық қолтаңба арқылы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Апелляция рәсімі аяқталғаннан кейін Академия ректорының бұйрығымен құқық қорғау органдарының кадрларына қажеттілікке байланысты ақпараттық рейтингті ескере отырып, ең көп балл жинаған барлық кандидаттар алғашқы кәсіптік даярлыққа қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      76. Ақпараттық жүйеде алғашқы кәсіптік даярлық курсанттармен 3-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңба арқылы құқық қорғау органы, Академия және курсант үшжақты келісімшартқа қол қойылады.</w:t>
+      76. Цифрлық жүйеде алғашқы кәсіптік даярлық курсанттармен 3-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңба арқылы құқық қорғау органы, Академия және курсант үшжақты келісімшартқа қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Келісімшартта курсанттың, құқық қорғау органының және құқық қорғау органының білім беру ұйымының өзара міндеттемелері мен жауапкершілігі белгіленеді, сондай-ақ алғашқы кәсіптік даярлығы аяқталғаннан кейін құқық қорғау органдарында одан әрі қызмет өткеру шарттары мен мерзімдері көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4780,54 +6802,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәлімгердің курсанттарға мінездеме дайындауын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      99. Тағылымдама кезеңінде құқық қорғау органының уәкілетті басшысы не құқық қорғау органының құрылымдық бөлімшесінің басшысы курсантты ақпараттық қауіпсіздік қызметі белгілеген шектеулермен ақпараттық жүйелерге қол жеткізуді қоса алғанда, жұмыс үшін қажетті жағдайлармен қамтамасыз етеді.</w:t>
+      99. Тағылымдама кезеңінде құқық қорғау органының уәкілетті басшысы не құқық қорғау органының құрылымдық бөлімшесінің басшысы курсантты киберқауіпсіздік қызметі белгілеген шектеулермен цифрлық жүйелерге қол жеткізуді қоса алғанда, жұмыс үшін қажетті жағдайлармен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Тағылымдама басшысын, тәлімгерді бекіту және оны ауыстыру құқық қорғау органының уәкілетті басшысының бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5121,51 +7205,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Тағылымдама кезеңінде курсант:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тағылымдама кезеңінде Жоспардың іске асырылуы (еркін нысанда), басқа да орындалған тапсырмалар, алған білімдері мен дағдылары туралы есепті күн сайын дайындайды және тәлімгерге ұсынады, сондай-ақ оларды растайтын құжаттарды қоса бере отырып, Академияның ақпараттық жүйесіне жүктейді;</w:t>
+      1) тағылымдама кезеңінде Жоспардың іске асырылуы (еркін нысанда), басқа да орындалған тапсырмалар, алған білімдері мен дағдылары туралы есепті күн сайын дайындайды және тәлімгерге ұсынады, сондай-ақ оларды растайтын құжаттарды қоса бере отырып, Академияның цифрлық жүйесіне жүктейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік құпияларға рұқсат беруді талап ететін режимдік объектілерде жүзеге асырылатын іс-шараларды, сондай-ақ оның өмірі мен денсаулығына қауіп төнген жағдайларды қоспағанда, тәлімгердің тапсырмалары шегінде әрекет етеді, құқық қорғау органдары өткізетін іс-шараларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5248,50 +7332,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәлімгерге құқық бұзушылық жасау, әкімшілік немесе қылмыстық жауаптылыққа тарту, сондай-ақ қылмыстық процеске не әкімшілік іс жүргізуге қатысу фактілері туралы дереу хабарлайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) киімдегі іскерлік стильді ұстанады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 107-тармаққа өзгеріс енгізілді - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Курсант тағылымдама аяқталғанға дейін үш жұмыс күні бұрын тәлімгерге Жоспардың іске асырылуы туралы есеп береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5519,55 +7665,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Алғашқы кәсіптік даярлық бойынша білім беру бағдарламасының талаптарын орындаған курсант Академия Ректорының бұйрығымен белгіленген нысан бойынша сертификат алады және оны лауазымға одан әрі тағайындау туралы мәселені шешу үшін құқық қорғау органының кадрларына қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z146" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      118. Академия курсанттарын құқық қорғау органының аумақтық органдардың кадрларына бөлу және қабылдау әрбір курсанттың құжаттарды тапсыру аймағын, сондай-ақ аумақтық құқық қорғау органдарында бос лауазымдардың болуын ескеріп, кездейсоқ таңдау алгоритмін қолдана отырып, ақпараттық жүйемен автоматты режимде жүзеге асырылады. </w:t>
+        <w:t>
+      118. Академия курсанттарын құқық қорғау органының аумақтық органдардың кадрларына бөлу және қабылдау әрбір курсанттың құжаттарды тапсыру аймағын, сондай-ақ аумақтық құқық қорғау органдарында бос лауазымдардың болуын ескеріп, кездейсоқ таңдау алгоритмін қолдана отырып, цифрлық жүйемен автоматты режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 118-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Бас Прокурорының 06.08.2026 № 128 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z147" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Алғашқы кәсіптік даярлықтан шығару тәртібі және негіздері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z148" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12530,189 +14738,409 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әріптік жүйе бойынша бағалау</w:t>
+              <w:t>Әріптік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балдардың цифрлық баламасы</w:t>
+              <w:t>Балдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>%-дық мәні (мазмұны)</w:t>
+              <w:t>%-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дәстүрлі жүйе бойынша баға</w:t>
+              <w:t>Дәстүрлі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14225,55 +16653,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>