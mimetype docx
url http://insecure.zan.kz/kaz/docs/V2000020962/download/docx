--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac7df5c" w14:textId="ac7df5c">
+    <w:p w14:paraId="5259e15" w14:textId="5259e15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Әкімшілік іс жүргізулердің бірыңғай тізілімін жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Бас Прокурорының м.а. 2020 жылғы 10 шiлдедегi № 85 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 14 шiлдеде № 20962 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -269,74 +317,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Әкімшілік іс жүргізулердің бірыңғай тізілімін жүргізу </w:t>
+      1. Қоса беріліп отырған Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті (бұдан әрі – Комитет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -837,51 +947,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық есепке алу құжаты (бұдан әрі – АЕҚ) – белгіленген үлгідегі құқықтық статистикалық ақпараттың материалдық (қағаз, магниттік, оптикалық) жеткізгіші, оның негізінде мемлекеттік құқықтық статистика және арнайы есепке алу деректері қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z72" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әкімшілік іс жүргізудің бірыңғай тізілімі (бұдан әрі – ӘІБТ) – әкімшілік құқық бұзушылықтар, оларды жасаған адамдар, олар бойынша қабылданған шешімдер туралы енгізілетін мәліметтер қамтылатын ақпараттық жүйе, сондай-ақ әкімшілік құқық бұзушылық істерін электрондық нысанда жүргізу жүзеге асырылады;</w:t>
+      2) әкімшілік іс жүргізудің бірыңғай тізілімі (бұдан әрі – ӘІБТ) – әкімшілік құқық бұзушылықтар, оларды жасаған адамдар, олар бойынша қабылданған шешімдер туралы енгізілетін мәліметтер қамтылатын, сондай-ақ әкімшілік құқық бұзушылық істерін электрондық нысанда жүргізу жүзеге асырылатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z73" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ӘІБТ-нің көпшілік секторы – әкімшілік құқық бұзушылық істері бойынша іс жүргізуге қатысушыларға іс жүргізу электрондық нысанда жүзеге асырылатын әкімшілік құқық бұзушылық туралы электрондық іс материалдарына ақпараттық қауіпсіздікті және құпиялылық талаптарын сақтай отырып, Интернет арқылы қашықтан қол жеткізуге, сондай-ақ шағымдар, арыздар мен өтінішхаттар беруге мүмкіндік беретін ӘІБТ-нің функционалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z74" w:id="15"/>
     <w:p>
@@ -1106,71 +1216,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1437,724 +1567,780 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Ішкі істер аумақтық органы (полиция) осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша "Көлік құралдарын басқару құқығынан айыру және жүргізуші куәлігінің қолданысын тоқтата тұру туралы" (бұдан әрі – 2-ҚА нысанды АЕҚ) АЕҚ-ны:</w:t>
+      4-1. Аумақтық ішкі істер органы (полиция) осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша "Көлік құралдарын басқару құқығынан айыру және жүргізуші куәлігінің қолданысын тоқтата тұру туралы" (бұдан әрі – 2-ҚА нысанды АЕҚ) АЕҚ-ны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z84" w:id="27"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттің құзыретті органы жолдаған, Қазақстан Республикасының аумағында тұратын адамға қолданылған жазаны орындау туралы сұрау салуды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Жол қозғалысы ережелерін әкімшілік бұзу туралы істер жөніндегі шешімдерді өзара тану және орындау туралы конвенцияны бекіту туралы" Қазақстан Республикасының Заңымен бекітілген Жол қозғалысы ережелерін әкімшіліктік бұзу туралы істер жөніндегі шешімдерді өзара тану және орындау туралы конвенцияның 2-бабы 3-тармағына сәйкес мемлекеттің құзыретті органы жолдаған, Қазақстан Республикасының аумағында тұратын адамға қолданылған жазаны орындау туралы сұрау салуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының соты қабылдаған жүргізуші куәлігінің қолданысын тоқтата тұру туралы сот актісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының соты қабылдаған көлік құралдарын басқару құқығынан айыру немесе жүргізуші куәлігінің қолданылуын тоқтата тұру туралы қаулының күшін жою туралы сот актісін алған сәттен бастап бір тәулік ішінде ӘІБТ-ге қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізуші куәлігінің қолданылуын тоқтата тұру туралы шешім негізінде шығарылған сот орындаушысынан сот актісін орындалуы туралы деректерді алған сәттен бастап, жүргізуші куәлігінің қолданылуын тоқтата тұру туралы деректерді аумақтық ішкі істер органдары (полиция) ӘІБТ-ден бір тәулік ішінде алып тастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамды көлік құралдарын басқару құқығынан айыру туралы деректер Қазақстан Республикасының соты қабылдаған сот актісінде көрсетілген мерзім өткеннен кейін автоматты түрде ӘІБТ-нен алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 4-1-тармақпен толықтырылды - ҚР Бас Прокурорының 05.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. ӘІБТ-ге қол жеткізу болмаған жағдайда АЕҚ аумақтық уәкілетті органды жазбаша хабардар ете отырып, ол пайда болған күні қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z85" w:id="28"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының соты қабылдаған жүргізуші куәлігінің қолданысын тоқтата тұру туралы сот актісін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осы Қағидалардың 4, 4-1-тармақтарында көрсетілген мерзімнің аяқталуы демалыс немесе мереке күніне келетін болса, онда АЕҚ келесі жұмыс күнінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 4-тармағында көзделген құжаттардың түпнұсқаларын ӘІБТ-ге уақтылы салу мүмкін болмаған жағдайда, орган (лауазымды адам) алыс болған немесе хабардар етудің дұрыс жолдары болмаған кезде, сондай-ақ төтенше жағдай немесе әскери жағдай және төтенше ахуалдың кезiнде, олар процестік шешім қабылданғаннан кейін бір айдан аспайтын мерзімде салынуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 4-2-тармақпен толықтырылды - ҚР Бас Прокурорының 05.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда – ҚР Бас Прокурорының 08.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әкімшілік құқық бұзушылық іс бойынша іс жүргізуді электрондық нысанда жүзеге асыру кезінде тиісті процестік шешімдер орган (лауазымды адам) 1-ӘҚ және 1-ӘЖ нысандарындағы АЕҚ-ның деректемелерін толтырғаннан кейін электрондық құжат нысанында автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z86" w:id="29"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының соты қабылдаған көлік құралдарын басқару құқығынан айыру немесе жүргізуші куәлігінің қолданылуын тоқтата тұру туралы қаулының күшін жою туралы сот актісін алған сәттен бастап бір тәулік ішінде ӘІБТ-ге қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. PDF-құжатты қалыптастыру кезінде орган (лауазымды адам) оқылу мүмкіндігі үшін оның сапасын және қағаз құжаттар мен материалдардың түпнұсқаларының әкімшілік құқық бұзушылық туралы істі қарау мерзімі аяқталғанға дейін сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...32 lines deleted...]
-      Адамды көлік құралдарын басқару құқығынан айыру туралы деректер Қазақстан Республикасының соты қабылдаған сот актісінде көрсетілген мерзім өткеннен кейін автоматты түрде ӘІБТ-нен алынады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Іске қатысты және (немесе) заттай дәлелдемелер болып табылатын файлдық құжаттар мен медиа-файлдар ӘІБТ-ге салынады, ал мүмкін болмаған жағдайда әкімшілік құқық бұзушылық туралы заңнамаға сәйкес хаттамада көрсетіле отырып, іс материалдарына қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс материалдарына қосылған заттай және өзге де дәлелдемелер әкімшілік құқық бұзушылық туралы істердің мәні бойынша қарау үшін қолма-қол ұсынылады. Ол уақытқа дейін орган (лауазымды адам) олардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 4-1-тармақпен толықтырылды - ҚР Бас Прокурорының 05.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Электрондық нысанда толтырылған процестік және өзге де құжаттарды куәландыруды, сонымен қатар мас күйін тексеруге арналған жолдамаларды, электрондық жол-көлік оқиғаларының сызбасы, әкімшілік іс жүргізудің қатысушылары ЭЦҚ-мен куәландыру жолымен немесе қолтаңба планшеті арқылы жүзеге асырады. ӘІБТ МҚ-да әкімшілік іс жүргізуді жүргізу кезінде қол қою планшеттік компьютердің бағдарламалық қамтамасыз етуін пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық мүмкіндік болмаған жағдайда, пайдаланушы іс жүргізуге қатысушылардың жасалған құжаттардың қағаз нысанына қол қоюларын, кейін олардың РDF-құжат түрінде ӘІБТ-ге салынуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Бас Прокурорының 08.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="30"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Соттар әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізуді сот органдарының ақпараттық жүйесінде жүзеге асырады, одан тиісті процестік шешімдерге сілтемелермен қарау нәтижелері туралы ӘІБТ-ге мәліметтер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...190 lines deleted...]
-      7. Іске қатысты және (немесе) заттай дәлелдемелер болып табылатын файлдық құжаттар мен медиа-файлдар ӘІБТ-ге салынады, ал мүмкін болмаған жағдайда әкімшілік құқық бұзушылық туралы заңнамаға сәйкес хаттамада көрсетіле отырып, іс материалдарына қосылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әкімшілік құқық бұзушылықтар бойынша ӘІБТ-ні жүргізу ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. ӘІБТ-де әкімшілік құқық бұзушылық туралы іс қозғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z32" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әкімшілік құқық бұзушылық туралы хаттама электрондық нысанда жасалған кезде әкімшілік құқық бұзушылық іс бойынша іс жүргізуге қатысушыларға оны "электрондық үкіметтің" веб-порталында және (немесе) уәкілетті органның ақпараттық сервисінде орналастыру туралы хабар беріледі, бұл туралы онда тиісті белгі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзіне қатысты әкімшілік құқық бұзушылық туралы іс бойынша электрондық іс жүргізу болып жатқан адамның (адам өкілінің) өтініші бойынша ӘҚБтК-нің 803-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2187,208 +2373,208 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуге қатысушыларды хабардар етудің және қаулының көшірмесін берудің осындай тәртібі ӘҚБтК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>823-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес ескерту түрінде электрондық нысанда әкімшілік жаза қолдану кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:bookmarkStart w:name="z89" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Әкімшілік құқық бұзушылық туралы хаттаманы электрондық нысанда жасау, ескерту түрінде әкімшілік жаза қолдану туралы қаулыны электрондық нысанда шығару, 1-ӘЖ нысанды АЕҚ-ны толтыру кезінде әкімшілік құқық бұзушылықтың мән-жайында оның толық мән-жайлары жазылады. ӘҚБтК-нің бабы атауын ғана көрсету немесе бұзылған нормаларының мазмұнына жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әкімшілік құқық бұзушылық туралы хаттаманы электрондық нысанда құру кезінде құқық бұзушыны ӘІБТ-де тексеруді уәкілетті органның арнайы есепке алуының мынадай түрлері арқылы жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z90" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік жауаптылыққа тартылған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық құқық бұзушылық жасағаны үшін қылмыстық жауаптылыққа тартылған адамдар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z33" w:id="40"/>
-[...15 lines deleted...]
-      11. Әкімшілік құқық бұзушылық туралы хаттаманы электрондық нысанда құру кезінде құқық бұзушыны ӘІБТ-де тексеруді уәкілетті органның арнайы есепке алуының мынадай түрлері арқылы жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған адамдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z90" w:id="41"/>
-[...15 lines deleted...]
-      1) әкімшілік жауаптылыққа тартылған адамдар;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. ӘІБТ-нің ПО-да әкімшілік құқық бұзушылық туралы іс қозғау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z91" w:id="42"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="45"/>
+    <w:bookmarkStart w:name="z94" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1. ӘІБТ-нің ПО әкімшілік құқық бұзушылық туралы іс қозғау үшін негіз болған кезде көлік құралының меншік иесіне (иеленушісіне) ӘҚБтК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>822-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелеріне сәйкес айыппұл төлеу қажеттігі туралы нұсқама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Айыппұл төлеу қажеттігі туралы нұсқама бойынша хабарлама (хабар) ӘІБТ-нің ПО өзінің атына шығарылған нұсқамалар туралы хабарламалар алу үшін көлік құралының меншік иесі (иеленушісі) "электрондық үкімет" веб-порталында және (немесе) уәкілетті органның ақпараттық сервисінде көрсеткен ұялы байланыстың абоненттік нөміріне 1414 нөмірі арқылы автоматты түрде мәтіндік хабарламамен жеткізеді. Көлік құралы меншік иесінің (иесінің) ұялы байланыстың абоненттік нөміріне хабарламаны жеткізу мүмкін болмаған жағдайда, айыппұл төлеу қажеттігі туралы нұсқама ӘҚБтК-нің 743-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2401,70 +2587,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген өзге де тәсілдермен жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айыппұлды төлеу қажеттілігі туралы нұсқама бойынша мәтіндік хабарламада нұсқаманың нөмірі, айыппұл сомасы туралы ақпарат, сондай-ақ нұсқамамен танысуға болатын ақпараттық ресурстарға сілтемелер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="46"/>
+    <w:bookmarkStart w:name="z95" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2. Автоматты режимде жұмыс істейтін сертификатталған арнайы бақылау – өлшеу техникалық құралдарымен және аспаптарымен тіркелген, көлік құралының меншік иесі (иесі) анықталмаған әкімшілік құқық бұзушылықты ӘІБТ-нің ПО белгіленбеген санатқа жатқызады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘІБТ-нің ПО әкімшілік құқық бұзушылықты автоматты түрде белгіленбеген санатқа жатқызу негізділігін көлік құралын жүргізген адамды анықтау жөнінде шаралар қолдана отырып, сертификатталған арнайы бақылау – өлшеу техникалық құралдарымен және аспаптарымен тіркелген күнінен бастап бес тәулік ішінде тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2477,70 +2663,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді ӘҚБтК-нің 741-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бөлігінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармағына сәйкес, егер әкімшілік құқық бұзушылық автоматты режимде жұмыс істейтін сертификатталған арнайы бақылау – өлшеу техникалық құралдарымен және аспаптарымен тіркелген күннен бастап екі ай ішінде оны жасаған адам анықталмаса, сондай-ақ жаңа әкімшілік құқық бұзушылық жасалғаны туралы деректер болмаса, бастауға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="47"/>
+    <w:bookmarkStart w:name="z96" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-3. Белгіленбеген санатына, сондай-ақ ӘІБТ-нің ПО деректері бойынша көлік құралының меншік иесі (иесі) қайтыс болған адам болып жарияланған, заңды тұлға ретінде жойылған, сондай-ақ әкімшілік жауаптылыққа тартылуға жатпайтын әкімшілік құқық бұзушылықтарды, көлік құралын басқаратын адамды анықтау жөнінде шаралар қолданып жатқызады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік жауапкершілікке тартылуға жататын адамды анықтаған сәттен бастап үш тәулік ішінде ӘІБТ-нің ПО ӘҚБтК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2553,708 +2739,916 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ережелерді ескере отырып айыппұлды төлеу қажеттігі туралы нұсқаманы шығарады және ол көрсеткен мекенжайына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізу әкімшілік құқық бұзушылықты әкімшілік жауаптылыққа жатпайтын адамдардың көлік құралдарын басқарылуымен жасалған деп анықталса бастауға жатпайды. Бір мезгілде берілген адамдарға көлік құралдарын басқаруға жол бермеу шаралары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="48"/>
-[...15 lines deleted...]
-      11-4. Жасырын әкімшілік құқық бұзушылықты анықталмағандар санатына ауыстыру, іс жүргізуді бастаудан бас тарту, сондай-ақ әкімшілік іс бойынша іс жүргізуді заңсыз тоқтату жолымен анықталған кезде ӘҚБтК-нің 62-бабында көзделген ережелерді ескере отырып, ол бойынша іс жүргізуді қозғауға дереу шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-4. Жасырын әкімшілік құқық бұзушылықты анықталмағандар санатына ауыстыру, іс жүргізуді бастаудан бас тарту, сондай-ақ әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді заңсыз тоқтату жолымен анықталған кезде ӘҚБтК-нің 62-бабында көзделген ережелерді ескере отырып, ол бойынша іс жүргізуді қозғауға дереу шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-4-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-5. ӘҚБтК-нің 31-бабының 1-бөлігіне сәйкес әкімшілік құқық бұзушылықты тіркеу нөмірі автоматты режимде жұмыс істейтін сертификатталған арнайы бақылау – өлшеу техникалық құралдарымен және аспаптарымен көрсетілген көлік құралының меншік иесіне (иесіне) қатысты мынадай жағдайларда әкімшілік құқық бұзушылық туралы іс қозғайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификатталған арнайы бақылау-өлшеу техникалық құралдары және автоматты режимде жұмыс істейтін аспаптар көлік құралының тіркеу нөмірін дұрыс емес анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айыппұл төлеу қажеттігі туралы нұсқаманы, ол жіберілген адамнан өтініш келіп түскеннен кейін автоматты түрде қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-5-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. ӘІБТ-нің көпшілік секторы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z34" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуге қатысушыларға ӘІБТ іс жүргізу мәртебесін мемлекеттік сектор арқылы алған кезден бастап электрондық нысанда әкімшілік құқық бұзушылық туралы іс материалдарына, сондай-ақ шағымдар, өтініштер, өтініштер беруге және оларға электрондық нысанда жауаптар алуға қашықтан қол жеткізу ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z98" w:id="49"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әкімшілік құқық бұзушылықты тіркеу нөмірі автоматты режимде жұмыс істейтін сертификатталған арнайы бақылау – өлшеу техникалық құралдарымен және аспаптарымен көрсетілген көлік құралының меншік иесіне (иесіне) қатысты мынадай жағдайларда әкімшілік іс қозғайды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс жүргізуі бойынша электрондық нысанда жүзеге асырылатын әкімшілік құқық бұзушылық туралы істің материалдарына қол жеткізуді әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізетін адам мемлекеттің мүдделеріне қайшы келмейтін және басқа адамдардың құқықтары мен заңды мүдделерін бұзумен байланысты емес көлемде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ және (немесе) Интернет желісіне қосылу болмаған жағдайда, іс жүргізуге қатысушылар әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді электрондық нысанда жүргізетін органның (лауазымды адамның) электрондық көшірмесін алу мүмкіндігімен, іс жүргізуі бойынша электрондық нысанда жүзеге асырылатын әкімшілік құқық бұзушылық туралы іс материалдарымен тиісті материалдарды жаңғырту немесе ұсыну (жеке танысу үшін) жолымен танысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әкімшілік құқық бұзушылық туралы істі қарау және әкімшілік жазаның орындалуы кезіндегі ӘІБТ-ні жүргізу ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="50"/>
+    <w:bookmarkStart w:name="z36" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әкімшілік құқық бұзушылық туралы істі қарау шеңберінде электрондық нысанда тартылатын сарапшылар мен мамандар ӘҚБтК-нің 773-бабына сәйкес қорытынды толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжат нысанында қорытынды толтыру мүмкін болмаған кезде, қорытындының қағаз нұсқасын әкімшілік процесті жүргізуші адам PDF-құжатқа аударады және іс материалдарына қосады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүргізетін органға (лауазымды адамға) қағаз нысанында келіп түскен шағым және (немесе) наразылық PDF-құжатқа аударылып, кейін ӘІБТ-ге салынуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз нысанында келіп түскен істі қайта қарау туралы өтінішке (заңды күшіне енген қаулылар және ұйғарымдар бойынша) және органның (лауазымды адамның) шешіміне және әрекеттеріне (әрекетсіздігіне) шағымдарға ұқсас тәртіп қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әрекеттердің осы тәртібі істі электрондық нысанда жүргізу кезінде, сондай-ақ іс материалдарын PDF-құжат түрінде ӘІБТ-ге енгізу жағдайларында қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Айыппұлды ерікті түрде төлеу мерзімі өткеннен кейін он күні ішінде және жүргізілген төлем туралы мәліметтердің жоқтығы туралы мәлімет түспеген жағдайда орган (лауазымды адам) электрондық нысанда ӘІБТ-нен жасалған төлем туралы мәліметтің жоқтығы туралы анықтаманы мәжбүрлеп орындату үшін, айыппұл салу туралы қаулыны немесе жауаптылыққа тартылған адам жұмыс істейтін не сыйақы, зейнетақы, стипендия алатын мемлекеттік сот орындаушыларына немесе жеке сот орындаушыларының өңірлік палаталарына немесе ұйым әкімшілігіне айыппұл төлеу қажеттілігі туралы нұсқаманы оның жалақысынан немесе өзгеде табысынан мәжбүрлеу тәртібімен айыпппұл сомасын ұстап қалу үшін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. ӘІБТ-нің көпшілік секторы</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қорытынды толтырады.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. АЕҚ-ны қою, өзгерту, жою және сақтау ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="57"/>
+    <w:bookmarkStart w:name="z40" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 1-ӘЖ нысанындағы АЕҚ әкімшілік құқық бұзушылық туралы іс қозғалған кезде әрбір іске толтырылады. Адам бірнеше әкімшілік құқық бұзушылық жасаған кезде, АЕҚ құқық бұзушылықтың әрқайсысына жеке нөмір беріле отырып қойылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z41" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 1-ӘҚ нысанындағы АЕҚ тек 1-ӘЖ нысанды АЕҚ қойылғаннан кейін, қозғалған әкімшілік құқық бұзушылық туралы іс бойынша келесі шешімдерді қабылдау нәтижесі бойынша толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) материалды (хаттаманы) беру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z43" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) материалдарды (хаттамаларды) біріктіру туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z41" w:id="58"/>
-[...15 lines deleted...]
-      17. 1-ӘҚ нысанындағы АЕҚ тек 1-ӘЖ нысанды АЕҚ қойылғаннан кейін, қозғалған әкімшілік құқық бұзушылық туралы іс бойынша келесі шешімдерді қабылдау нәтижесі бойынша толтырылады:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жаза қолдану немесе тоқтату/босату туралы қаулы шығара отырып материалды (хаттаманы) қарау туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z42" w:id="59"/>
-[...15 lines deleted...]
-      1) материалды (хаттаманы) беру туралы;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) материалды мәжбүрлеп орындауға жіберу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z43" w:id="60"/>
-[...15 lines deleted...]
-      2) материалдарды (хаттамаларды) біріктіру туралы;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жазаны орындау туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z44" w:id="61"/>
-[...15 lines deleted...]
-      3) жаза қолдану немесе тоқтату/босату туралы қаулы шығара отырып материалды (хаттаманы) қарау туралы;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жазаны орындауды кейінге қалдыру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z45" w:id="62"/>
-[...15 lines deleted...]
-      4) материалды мәжбүрлеп орындауға жіберу туралы;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әкімшілік құқық бұзушылық туралы іс бойынша қаулыға шағымдану (наразылық келтіру) туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z46" w:id="63"/>
-[...15 lines deleted...]
-      5) жазаны орындау туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, әрбір қабылданған шешімге жеке АЕҚ толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ӘІБТ-ге енгізілген ақпараттың әкімшілік құқық бұзушылық туралы іс материалдарына сәйкес келмеу фактілері анықталған жағдайда мәліметтерді түзету немесе АЕҚ-ны жою арқылы бұзушылықтарды жою бойынша шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z47" w:id="64"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәліметтерді түзету ӘІБТ-де АЕҚ-ның деректемелерінің деректерін өзгертуден және (немесе) толықтырудан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3366,439 +3760,687 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="67"/>
+    <w:bookmarkStart w:name="z50" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Әкімшілік жауаптылыққа тартылған адамдардың сауалнамалық деректері ӘІБТ-де жеке басын куәландыратын құжат тілінде толтырылуға жатады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z51" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкімшілік жауаптылыққа тартылған адамдар туралы мәліметтер, ӘҚБтК-нің 61-бабына сәйкес әкімшілік жазаны қолдану туралы қаулының орындалуы аяқталған сәттен бастап бір жыл ішінде есепте тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z52" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әкімшілік жауаптылыққа тартылған кәмелетке толмағандар туралы мәліметтер әкімшілік жаза қолдану туралы қаулы орындалған кезден бастап алты ай ішінде сақталады (ӘҚБтК-нің 72-бабы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z53" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әкімшілік сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін әкімшілік жауаптылыққа тартылған адамдар туралы мәліметтер әкімшілік жаза қолдану туралы қаулының орындалуы аяқталған күннен бастап үш жыл ішінде сақталады ("Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 13-бабы).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z51" w:id="68"/>
-[...15 lines deleted...]
-      20. Әкімшілік жауаптылыққа тартылған адамдар туралы мәліметтер, ӘҚБтК-нің 61-бабына сәйкес әкімшілік жазаны қолдану туралы қаулының орындалуы аяқталған сәттен бастап бір жыл ішінде есепте тұрады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. ӘІБТ-ні жүргізу кезінде өкілеттіктердің аражігін ажырату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z52" w:id="69"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="72"/>
-[...15 lines deleted...]
-      23. Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүргізетін органдарға (лауазымды адамдарға) олардың іс жүргізуіндегі не оларға бағынысты әкімшілік іс жүргізуді жүргізетін адамдардың іс жүргізуіндегі электрондық әкімшілік істерге қолжетімділік беріледі. </w:t>
+    <w:bookmarkStart w:name="z55" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүргізетін органдарға (лауазымды адамдарға) олардың іс жүргізуіндегі не оларға бағынысты әкімшілік құқық бұзушылық туралы істер жүргізуді жүргізетін адамдардың іс жүргізуіндегі электрондық әкімшілік істерге қолжетімділік беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор өзі қадағалауды жүзеге асыратын әкімшілік құқық бұзушылық туралы істерге қолжетімділікке ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүргізетін органдар (лауазымды адамдар) нақты аумақтық және құрылымдық бөлімшелер бойынша ӘІБТ-нің пайдаланушылар тізбесін, өкілеттіліктерін және электрондық әкімшілік құқық бұзушылық туралы істерге қолжетімділік деңгейін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген тізбенің негізінде уәкілетті орган ӘІБТ-нің пайдаланушыларына қолжетімділік құқықтарын анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізудің заңдылығын және ведомстволық бақылауды қамтамасыз ету мақсатында әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүргізетін орталық, облыстық (және оларға теңестірілген), қалалық (аудандық және оларға теңестірілген) органдардың басшыларына, олардың орынбасарларына, басқармалар мен бөлімдердің бастықтарына, бағынысты және төмен тұрған құрылымдық бөлімшелер бойынша ведомстволық аймақтық бақылауды (жетекшілікті) жүзеге асыратын орталық және облыстық аппарат органдарының жұмыскерлеріне ӘІБТ-ге электрондық әкімшілік құқық бұзушылық туралы істерге қолжетімділік қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүргізетін органдар (лауазымды адамдар):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="76"/>
+    <w:bookmarkStart w:name="z59" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ӘІБТ-ге енгізілетін ақпараттың әкімшілік құқық бұзушылық туралы істің мән-жайларына және материалдарына сәйкес шынайылығын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z60" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z60" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ӘІБТ АЖО-да АЕҚ-ның уақтылы толтырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z61" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z61" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қолданыстағы заңнамаға сәйкес әкімшілік іс жүргізуді жүргізу барысында алынған деректерді жарияламауды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z62" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z62" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ақпараттық қауіпсіздікті қамтамасыз ету мәселелері Қазақстан Республикасының қолданыстағы заңнамасына сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4149,71 +4791,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Бас Прокурорының 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4262,69 +4924,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқық бұзушылықты анықтаған органның атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1. _________________________________________________________________________________________</w:t>
-[...17 lines deleted...]
-Әкімшілік іс қозғауға себеп: тікелей анықтау(1);тексеру/профилактикалық бақылау және қадағалау нәтижесі (2); мемлекеттік органдардан келіп түскен материалдар (3); хабарламалар немесе өтініштер (4); автоматтандырылған техникалық құралдар мен бақылау аспаптарының көрсеткіштері (5); бақылау-өлшеу аппаратурасының және (немесе) радиотехникалық бақылау құралдарының көрсеткіштері (6)</w:t>
+1.1. Әкімшілік құқық бұзушылық туралы іс қозғауға себеп: тікелей анықтау(1); тексеру/профилактикалық бақылау және қадағалау нәтижесі (2); мемлекеттік органдардан келіп түскен материалдар (3); хабарламалар немесе өтініштер (4); автоматтандырылған техникалық құралдар мен бақылау аспаптарының көрсеткіштері (5); бақылау-өлшеу аппаратурасының және (немесе) радиотехникалық бақылау құралдарының көрсеткіштері (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. ___________________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4375,51 +5019,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкімшілік іс нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/_/ басталған күні "___"________20__жыл</w:t>
+3. Әкімшілік құқық бұзушылық туралы іс нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/_/ басталған күні "___" ________20__жыл</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.1. Хаттама нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/ жасалған күні "___"________20__жыл </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6693,68 +7337,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="80"/>
+    <w:bookmarkStart w:name="z67" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік құқық бұзушылық туралы істің қаралу, жылжу барысы туралы және әкімшілік жазаның орындалу тәртібі туралы" ақпараттық есепке алу құжаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның тақырыбы жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6764,91 +7408,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Бас Прокурорының 05.01.2022 </w:t>
+      Ескерту. 2-қосымшаға өзгерістер енгізілді - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6879,51 +7543,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Материал/хаттама/іс бойынша шешім қабылдаған уәкілетті орган______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Әкімшілік іс нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
+2. Әкімшілік құқық бұзушылық туралы іс нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1. Хаттама нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6971,70 +7635,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4-бөлігі): иә (01), жоқ (02)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.4 Негізгі әкімшілік істің нөмірі /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
-[...18 lines deleted...]
-            </w:r>
+2.4 Негізгі әкімшілік құқық бұзушылық туралы істің нөмірі _/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5 Біріккен әкімшілік құқық бұзушылық туралы істердің нөмірлері:___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7447,52 +8125,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.1 негізгілер: ескерту (01), әкімшілік айыппұл (02), әкімшілік қамаққа алу (03), арнайы құқығынан айыру (04), рұқсатынан айыру немесе оның әрекетін тоқтата тұру, сондай-ақ тізілімнен шығару (05), қызметті немесе оның жеке түрлерін тоқтата тұру/тыйым салу (06), шетелдікті немесе азаматтығы жоқ адамды Қазақстан Республикасының шегінен әкімшілік жолмен шығарып жіберу (07), "__"______________20__жылға дейінгі мерзімге.</w:t>
-            </w:r>
+9.1 негізгілер: ескерту (01), әкімшілік айыппұл (02), әкімшілік қамаққа алу (03), арнайы құқығынан айыру (04), рұқсатынан айыру немесе оның әрекетін тоқтата тұру, сондай-ақ тізілімнен шығару (05), қызметті немесе оның жеке түрлерін тоқтата тұру/тыйым салу (06), шетелдікті немесе азаматтығы жоқ адамды Қазақстан Республикасының шегінен әкімшілік жолмен шығарып жіберу (07), қоғамдық жұмыстар (08).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"__" ____________20__ жылға дейінгі мерзімге; "__" сағатқа (қоғамдық жұмыстар үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.2 қосымша: арнайы құқығынан айыру (04), рұқсатынан айыру/тоқтата тұру, сонымен қатар тізілімнен алып тастау (05), қызметті немесе оның жеке түрлерін тоқтата тұру/тыйым салу (06), шетелдікті немесе азаматтығы жоқ адамды Қазақстан Республикасының шегінен әкімшілік жолмен шығарып жіберу (07), тәркілеу (09), мәжбүрлі бұзу (10).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7577,50 +8280,57 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9.6 ӘҚБтК-нің 897-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-бөлігінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/қысқартылған өндіріс тәртібімен салынған айыппұл мөлшері теңге</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8198,187 +8908,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13. Шағым/наразылық келтірілді</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...99 lines deleted...]
-            </w:r>
+              <w:t>
+13.1 ӘҚБтК-нің 830-бабы тәртібінде шағым келтірілді (01), ӘҚБтК-нің 830-бабы тәртібінде прокурордың апелляциялық өтінішхаты енгізілді (02), ӘҚБтК-нің 848-бабы тәртібінде ұсыну енгізілді (03), ӘҚБтК-нің 848-бабы тәртібінде наразылық келтірілді (04), ӘҚБтК-нің 851-1-бабы тәртібінде ұсыныс енгізілді (05), ӘҚБтК-нің 851-1-бабы тәртібінде наразылық білдірілді (06).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.2 Шағымды/өтінішхатты/наразылықты қарау нәтижесі: қаулы өзгеріссіз қалдырылды, ал шағым/өтінішхат/наразылық қанағаттандырылмады (01), қаулы өзгертілді (02), әкімшілік құқық бұзушылық туралы істі тоқтата отырып, қаулының күші жойылды (03), жаңа қаулы шығарумен қаулының күші жойылды (04), ведомстволық бағыныстылығы бойынша жолдаумен қаулының күші жойылды (05).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.3 Шағым/өтінішхат/наразылық бойынша істі қарау күні "__"______________20__жыл.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.4 Істі қайта қараған орган атауы _______ ______________________</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9010,68 +9654,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көлік құралдарын басқару құқығынан айыру және жүргізүші күәлігінің қолданылуын тоқтата тұру туралы" ақпараттық есепке алу құжаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-қосымшамен толықтырылды - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9916,55 +10560,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>